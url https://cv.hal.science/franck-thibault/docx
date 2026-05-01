--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Thibault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">franck-thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1279-8588</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">195282191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-8439-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of line shape parameters from the kinetic energy dependence of spectroscopic cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin M. Dunseath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 352, pp.109798. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line shape parameters of the first pure rotational R lines of CO in H$_2$ baths down to a few kelvins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dunseath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Gustafsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 163 (13), pp.134303. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0287396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line shape parameters of the first pure rotational R lines of CO in helium baths down to a few kelvins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dunseath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Gustafsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162 (9), pp.094305-1-15. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0253846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and calculations of collisional line parameters for Raman lines of CO perturbed by H$_{2}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Paredes-Roibas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 315, pp.108874. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2023.108874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate reference spectra of HD in an H2--He bath for planetary applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lisak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687 (A69), pp.14. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the rovibrational (de-)excitation of molecular hydrogen by helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A113-1-8. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and calculations of collisional line broadening and mixing in the Raman spectrum of N 2 perturbed by CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Paredes-Roibas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 302, pp.108560. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2023.108560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of argon induced coupling coefficients of NH$_3$ doublets and their speed dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 296, pp.108453-1-12. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2022.108453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision cavity-enhanced spectroscopy for studying the H-2-Ar collisions and interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Slowinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (9), pp.094303. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0139229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure rotational R(0) and R(1) lines of CO in Ar baths: experimental broadening, shifting and mixing parameters in a wide pressure range versus ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. yu. Tretyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Serov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. S. Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.N. Vilkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.Yu. Golubiatnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.1310-1330. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp04917a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman scattering metrology of molecular hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-023-01187-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional line-shape effects in accurate He-perturbed H-2 spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Slowinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Gancewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikodem Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 277, pp.107951. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional excitation of HNC by He found to be stronger than for structural isomer HCN in experiments at the low temperatures of interstellar space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian M. Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divita Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilsa R. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41557-022-00936-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotational excitation of CO2 induced by He: New potential energy surface and scattering calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Godard Palluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156 (10), pp.104303. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0085094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate calculations of beyond-Voigt line-shape parameters from first principles for the He-perturb e d HD rovibrational lines: A comprehensive dataset in the HITRAN DPL format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikodem Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 276, pp.107911. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO-Ar collisions: ab initio model matches experimental spectra at a sub percent level over a wide pressure range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Serov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. S. Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. N. Vilkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Yu Golubiatnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 272, pp.107807. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first comprehensive dataset of beyond-Voigt line-shape parameters from ab initio quantum scattering calculations for the HITRAN database: He-perturbed H2 case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, pp.107477. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully quantum calculations of O2-N2 scattering using a new potential energy surface: Collisional perturbations of the oxygen 118 GHz fine structure line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gancewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quintas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155 (12), pp.124307. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0063006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio investigation of the CO-N2 quantum scattering: The collisional perturbation of the pure rotational R(0) line in CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcisło</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154 (5), pp.054314. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0040438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional line broadening and mixing in the Raman spectrum of CO perturbed by N2: Experimental measurements and theoretical calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Paredes-Roibás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.Z. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 275, pp.107868. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of different parameterizations of temperature dependences of the line-shape parameters based on ab initio calculations: Case study for the HITRAN database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240, pp.106676. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.106676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-2-He collisions: Ab initio theory meets cavity-enhanced spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Slowinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pernet-Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (5), pp.052705. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.052705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio calculations of collisional line–shape parameters and generalized spectroscopic cross-sections for rovibrational dipole lines in HD perturbed by He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gancewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 254, pp.107194. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subpercent agreement between ab initio and experimental collision-induced line shapes of carbon monoxide perturbed by argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (1), pp.012821. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.102.012821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation robot-assistée du sphincter artificiel urinaire AMS-800 chez la femme : une série multicentrique internationale de 125 patientes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peyronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Belas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Biardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecoanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progrès en Urologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (13), pp.754. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.purol.2020.07.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrahigh finesse cavity-enhanced spectroscopy for accurate tests of quantum electrodynamics for molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Cygan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (7), pp.1603-1606. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.389268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line-shape parameters for the first rotational lines of HD in He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Z Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.100063. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2020.100063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully quantum calculations of the line-shape parameters for the Hartmann-Tran profile: a CO-Ar case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106803-1-13. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.106803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415292v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate deuterium spectroscopy and comparison with ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wojtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (5), pp.052504. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.052504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate wavenumber measurements for the S-0(0), S-0(1), and S-0(2) pure rotational Raman lines of D-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (1), pp.127-129. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.5499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio line-shape calculations for the S and O branches of H2 perturbed by He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcisło</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 219, pp.313-322. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in collisional effects on spectra of molecular gases and their practical consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Armante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 213, pp.178-227. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the ab initio quantum-scattering calculations for the D-2-He benchmark system with stimulated Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (8), pp.1339-1349. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.5391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate deuterium spectroscopy for fundamental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cygan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 213, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room Temperature Self- and H 2 -Broadened Line Parameters of Carbon Monoxide in the First Overtone Band: Theoretical and Revised Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koorosh Esteki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad Povey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ghoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 203, pp.309-324. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra accurate measurements and ab initio calculations of collisional effects in pure D2 .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Cygan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 810, pp.012042. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/810/1/012042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rovibrational line-shape parameters for H2 in He and new H2-He potential energy surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Patkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr S. Żuchowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciuryło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.308-320. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and revisited experimentally retrieved He-broadened line parameters of carbon monoxide in the fundamental band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Esteki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Latif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184, pp.322-340. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A test of H2-He potential energy surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciuryło</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (11), pp.236. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2016-70114-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong competition between velocity-changing and phase-/state-changing collisions in H2 spectra perturbed by Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (5), pp.052505. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.91.052505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line coupling effects in the isotropic Raman spectra of N2: A quantum calculation at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiancheng Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (4), pp.044303. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4862082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line mixing effects in isotropic Raman spectra of pure N2: A classical trajectory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg G. Buzykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (18), pp.184306. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4901084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line interference effects using a refined Robert-Bonamy formalism: The test case of the isotropic Raman spectra of autoperturbed N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiancheng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (8), pp.084310. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4865967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity-changing collisions in pure H2 and H2-Ar mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141, pp.074301. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4892414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and theoretical study of nitrogen-broadened acetylene lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg G. Buzykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JQSRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142, pp.17-24. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2014.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low pressure line shape study of nitrogen-perturbed acetylene transitions in the ν1 + ν3 band over a range of temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad Povey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mileno Guillorel-Obregon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg G. Buzykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne de physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (11), pp.896-905. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjp-2013-0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of quantum, semi-classical and classical methods in the calculation of nitrogen self-broadened linewidths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg G. Buzykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (15), pp.1887-1897. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JQSRT.2012.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ab initio potential energy surface for the C2H2-N2 system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vieuxmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sizun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bussery-Honvault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 110, pp.2761--2771. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2012.718380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional line widths of autoperturbed N2: Measurements and quantum calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 112 (16), pp.2542-2551. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision-induced velocity changes from molecular dynamic simulations in H2-Ar: A test of the Keilson-Storer model and of line-broadening/shifting calculations for the Q(1) Raman line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 112 (6), pp.1035-1042. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2010.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of classical, semiclassical and quantum methods in hydrogen broadening of acetylene lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg G. Buzykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Dhyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 112, pp.1429-1437. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of quantum, semiclassical and classical methods in hydrogen broadening of nitrogen lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg G. Buzykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 112 (12), pp.1942-1949. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Energy Surfaces for C2H2-X Systems and Quantum Collisional Line Broadening.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1290, pp.128--136. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3517541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental He-pressure broadening for the R(10) and P(2) lines in the ν 3 band of 13CO 2, and experimental pressure shifts for R(10) measured at several temperatures between 300 K and 100 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenping Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Camy-Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlan W. Mantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 256, pp.102-108. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JMS.2009.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linewidths of C2H2 perturbed by H2: calculations from an ab initio potential and comparison with experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Corretja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectral line shapes, Vol 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1058, pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental line broadening and line shift coefficients of the acetylene ν1 + ν3 band pressurized by hydrogen and deuterium and comparison with calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. P. Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Grabow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Hardwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. I. Marcus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 256 (1), pp.17-27. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JMS.2009.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bond-bond description of the intermolecular interaction energy: the case of the weakly bound acetylene-hydrogen complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bartolomei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (52), pp.14867-74. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp905055n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental He-pressure broadening for the R(10) and P(2) lines in the nu(3) band of (CO2)-C-13, and experimental pressure shifts for R(10) measured at several temperatures between 300 K and 100 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.P. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camy-Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantz A.W.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 256 (Issue: 1), pp.102-108. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2009.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linewidths of C2H2 perturbed by H2: experiments and calculations from an ab initio potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Corretja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Z. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (35), pp.5419-5428. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b804306j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linewidths of C2H2 perturbed by H2: experiments and calculations from an ab initio potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Corretja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (35), pp.5419-5428. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b804306j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature inelastic collisions between hydrogen molecules and helium atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tejeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (22), pp.224308. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2938366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration-dependent trajectories and their effects on vibrational dephasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. H. Tipping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (2), pp.105-112. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JMS.2007.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening of the R(0) and P(2) lines in the 13CO fundamental by helium atoms from 300 K down to 12 K: Measurements and comparison with close-coupling calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Mantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 246 (1), pp.118-125. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2007.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic collisions in molecular nitrogen at low temperature (2 &amp;lt; or = T &amp;lt; or = 50 K).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Fonfría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tejeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127 (13), pp.134305. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2784255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-Branch linewidths of N2 perturbed by H2: Experiments and quantum calculations from an ab initio potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126, pp.204302. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2731789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening of the R(0) and P(2) lines in the (CO)-C-13 fundamental by helium atoms from 300 K down to 12 K: Measurements and comparison with close-coupling calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.W. Mantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 246 (Issue: 1), pp.118-125. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2007.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-branch linewidths of N2 perturbed by H2: experiments and quantum calculations from an ab initio potential.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Z Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (20), pp.204302. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2731789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermolecular interaction potentials for the Ar-C2H2, Kr-C2H2, and Xe-C2H2 weakly bound complexes: information from molecular beam scattering, pressure broadening coefficients, and rovibrational spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Carmona-Novillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (6), pp.064311. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2434174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-beam scattering and pressure broadening cross sections for the acetylene-neon system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bartolomei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44, pp.337-344. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/EPJD/E2007-00180-Y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient diode-pumped Yb3+:Y2SiO5 and Yb3+:Lu2SiO5 high-power femtosecond laser operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (10), pp.1555-1557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting and broadening in the fundamental band of CO highly diluted in He and Ar: A comparison with theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caiyan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 115 (5), pp.2198-220. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1383049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic, collisional, and thermodynamic properties of the He–CO[sub 2] complex from an ab initio potential: Theoretical predictions and confrontation with the experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Korona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Moszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 115 (7), pp.3074-308. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1385524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical CO2–He pressure broadening cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Calil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boissoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (23), pp.1039. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b006224n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperfine structure and isotope shift of the D$_2$ line of $^{118-145}$Cs and some of their isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buettgenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Klapisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Saint Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 367, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated Raman Spectroscopy of Molecular Hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. paper ed_1_2, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantum study of argon induced line mixing in ammonia doublets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman Metrology of Molecular Hydrogen: application to the Q(1) 1-0 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation of the molecular hydrogen spectra in the presence of noble gases with ab initio calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gancewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subpercent agreement between ab initio and experimental collision-induced line shapes of carbon monodixe pertrurbed by argon ON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Slowinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Urbana / virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional excitation of CO2 by He : New potential energy surface and scattering calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Godard Palluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFISM 2021 : The Ionization Fraction of the Interstellar Medium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated Stimulated-Raman Spectroscopy of H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference, CLEO/Europe-EQEC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-referenced Stimulated Raman Spectrometer: Application to the Collisional Physics of H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics, CLEO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2021.SM1C.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional excitation of CO2 by He : New potential energy surface and scattering calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Godard Palluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd QUADMARTS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional excitation of CO2 by He : New potential energy surface and scattering calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Godard Palluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS 2021 : Journées "Théorie, Modélisation et Simulations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio quantum calculations of collisional effects in molecular spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.132040, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1412/13/132040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio investigation of the line-shape parameters for atmosphere-relevant molecular systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gancewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Photonic, Electronic and Atomic Collisions, ICPEAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.132033, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1412/13/132033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line-shape parameters for pure rotational Raman lines of D2 in He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.Z. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcisło</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Spectral Line Shapes, ICSLS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.012026, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1289/1/012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited Seminar] Ab initio line shapes calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Department of Politecnico di Milano and IFN-CNR - Marco Marangoni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio line-shape parameters for speed-dependent hard-collision profiles Applications to rovibrational lines of H2, D2, HD in He or H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcisło</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Spectral Line Shapes, ICSLS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.012004, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1289/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman Spectroscopy of H2 with Absolute Frequency Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature line parameters of the self- and air-broadened fundamental vibrational transition of carbon monoxide Experimental results and calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.H. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Devi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Spectral Line Shapes, ICSLS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.012014, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1289/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEMPERATURE-DEPENDENCE OF SELF- AND AIR-BROADENED CO LINE SHAPES IN THE FUNDAMENTAL BAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Devi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazrul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Urbana, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2019.FE08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMB-REFERENCED COHERENT RAMAN SPECTROSCOPY ON PURE H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Urbana, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2018.MG08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating ab initio molecular spectra dataset for atmospheric and planetary studies (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikodem Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observing Systems XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, United States. pp.74, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2504303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRDS measurements and ab initio calculations of collisional effects in pure D2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Cygan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA - HITRAN 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurements and theoretical calculations of CO-He line-shape parameters and their temperature dependences in the fundamental band of CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoimonti Rozario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koorosh Esteki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamria Latif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA - HITRAN 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical He-Broadened Line Parameters of Carbon Monoxide in the Fundamental Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koorosh Esteki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoimonti Rozario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamria Latif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molecular Spectroscopy, 71st Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical line parameters for self-and H2-broadened transitions in the first overtone band of CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koorosh Esteki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ghoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA - HITRAN 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shapes of molecular lines from first principles (proposal for constructing line-shape databases from ab initio calculations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.E. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rothman L.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA - HITRAN 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous broadening of H2 line perturbed by Ar. An intriguing problem unsolved for 25 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd Pacific Conference on Spectroscopy and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs d&amp;quot;élargissements collisionnels de raies de rovibration, comparaisons entre méthodes et avec les expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-belge du GDRI HiResMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs quantiques des élargissements collisionnels et comparaisons : applications aux systèmes C2H2-N2, N2-H2 et N2-N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque commun de la division de Physique Atomique et Moléculaire et Optique de la SFP et des Journées de Spectroscopie Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs de l'élargissement des raies rotationnelles par pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : Processus physico-chimiques d'intéret astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saint-Florent, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs d'élargissement de raies rovibrationnelles par pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Processus physico-chimiques d'intérêt astrophysique", réseau PCMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saint-Florent, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum collisional line broadening and potential energy surfaces for C2H2 - X systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Spectral Line Shapes - Memorial University of Newfoundland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint John, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual wavelength cw microlaser for the generation of THz radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Dual wavelength cw microlaser for the generation of THz radiation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic Collisions of N2, H2, and H2 + He Mixtures in Supersonic Jets by Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Fonfría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tejeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Kyoto, Japan. pp.571-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linewidths of C2H2 perturbed by H2: calculations from an ab initio potential and comparison with experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Corretja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Colloquium in Spectral Line Shapes (ICSLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Valladoid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-branch line widths of N2 perturbed by H2: experiments and quantum calculations from an ab initio potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS: European Conference on Nonlinear Optical Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-branch line widths of N2 perturbed by H2: experiments and quantum calculations from an ab initio potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th colloquium on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles calculations of pressure broadening for the case of N 2 -perturbed 118 GHz fine-structure line in O 2 (X 3 Σ –g )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Gancewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quintas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ab initio dataset of H 2 -He line-shape parameters for the HITRAN database with the DPL temperature dependences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate tests of QED with precision spectroscopy of molecular deuterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cygan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully ab initio second-overtone line shapes of carbon monoxide perturbed by argon: comparison with experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Slowinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molecular Spectroscopy - 75th meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Urbana Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio quantum calculations of collisional effects in molecular spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on Photonic, Electronic, and Atomic Collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROM AB INITIO CALCULATIONS TO SPECTRAL LINE SHAPE PARAMETRISATION FOR SPECTROSCOPIC DATABASES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Slowinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Konefał</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twenty-sixth Colloquium on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helium-perturbed H2 spectra: a benchmark system for ab initio line-shape calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on Photonic, Electronic, and Atomic Collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully quantum calculations of the line-shape parameters for the Hartmann-Tran profile: a CO-Ar case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 26th colloquium on High-Resolution Molecular Spectroscopy (HRMS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R(0) LINE SHAPE PARAMETERS OF CO IN ARGON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Koshelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Serov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Golubyatnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vilkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Balashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twenty-sixth Colloquium on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line-shape parameters for pure rotational Raman lines of D2 in helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOLEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional broadenings and shifts in the S0 (0), S0 (1) and S0 (2) rotational lines of HD perturbed by He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Conference on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated coherent Raman spectroscopy of molecular hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rovibrational line-shape parameters for H2 in He from a new H2-He potential energy surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Patkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr S. Żuchowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Colloquium on High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity ring-down spectroscopy of D2 ro-vibrational line with absolute frequency axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lisak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Colloquium on High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional broadenings and shifts in the S(0) and S(1) rotational lines of D2-He at 77 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 25th Colloquium on High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional effects in pure D2. Ultra accurate measurements and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Cygan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Spectral Line Shapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Torun, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio line-shape calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Spectral Line Shapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Torun, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESSURE BROADENING AND SHIFTING COEFFICIENTS AS TESTS OF H2(D2)-He POTENTIAL ENERGY SURFACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Colloquium on High Resolution Molecular Spectroscopy HRMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dijon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLECULAR LINE-SHAPE MODELING FROM FIRST PRINCIPLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Colloquium on High Resolution Molecular Spectroscopy HRMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dijon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio approach to the problem of molecular line shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Traceability of Spectral Reference Line Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-dependent Billiard-ball Profile for Inhomogeneous Broadened H2 Q(1) Line Perturbed by Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Spectral Line Shapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tullahoma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio model of anomalously broadened H2 Q(1) line perturbed by Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Conference on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong competition between velocity-changing and phase/state changing collisions in H2 spectra perturbed by Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th EGAS Conference of the European Group on Atomic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of velocity-changing collisions on anomalous inhomogeneity in H2 Q(1) line broadening perturbed by Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Technologies Conference V Manipulating photons, atoms, and molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results about the C2H2-H2 and C2H2-N2 systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASE workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bruxelles, Belgium. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Classical, Semiclassical and Quantum Methods in Hydrogen Broadening of Acetylene and Nitrogen Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAMPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Rennes, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated-Raman-Scattering Metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId446"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Thibault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">franck-thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1279-8588</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">195282191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-8439-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of line shape parameters from the kinetic energy dependence of spectroscopic cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin M. Dunseath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 352, pp.109798. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line shape parameters of the first pure rotational R lines of CO in H$_2$ baths down to a few kelvins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dunseath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Gustafsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 163 (13), pp.134303. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0287396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line shape parameters of the first pure rotational R lines of CO in helium baths down to a few kelvins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dunseath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Gustafsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162 (9), pp.094305-1-15. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0253846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and calculations of collisional line parameters for Raman lines of CO perturbed by H$_{2}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Paredes-Roibas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 315, pp.108874. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2023.108874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate reference spectra of HD in an H2--He bath for planetary applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lisak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687 (A69), pp.14. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the rovibrational (de-)excitation of molecular hydrogen by helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A113-1-8. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and calculations of collisional line broadening and mixing in the Raman spectrum of N 2 perturbed by CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Paredes-Roibas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 302, pp.108560. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2023.108560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of argon induced coupling coefficients of NH$_3$ doublets and their speed dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 296, pp.108453-1-12. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2022.108453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure rotational R(0) and R(1) lines of CO in Ar baths: experimental broadening, shifting and mixing parameters in a wide pressure range versus ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. yu. Tretyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Serov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. S. Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.N. Vilkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.Yu. Golubiatnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.1310-1330. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp04917a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision cavity-enhanced spectroscopy for studying the H-2-Ar collisions and interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Slowinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (9), pp.094303. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0139229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman scattering metrology of molecular hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-023-01187-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional line-shape effects in accurate He-perturbed H-2 spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Slowinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Gancewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikodem Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 277, pp.107951. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional excitation of HNC by He found to be stronger than for structural isomer HCN in experiments at the low temperatures of interstellar space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian M. Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divita Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilsa R. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41557-022-00936-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotational excitation of CO2 induced by He: New potential energy surface and scattering calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Godard Palluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156 (10), pp.104303. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0085094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate calculations of beyond-Voigt line-shape parameters from first principles for the He-perturb e d HD rovibrational lines: A comprehensive dataset in the HITRAN DPL format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikodem Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 276, pp.107911. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio investigation of the CO-N2 quantum scattering: The collisional perturbation of the pure rotational R(0) line in CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcisło</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154 (5), pp.054314. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0040438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO-Ar collisions: ab initio model matches experimental spectra at a sub percent level over a wide pressure range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Serov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. S. Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. N. Vilkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Yu Golubiatnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 272, pp.107807. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first comprehensive dataset of beyond-Voigt line-shape parameters from ab initio quantum scattering calculations for the HITRAN database: He-perturbed H2 case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, pp.107477. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully quantum calculations of O2-N2 scattering using a new potential energy surface: Collisional perturbations of the oxygen 118 GHz fine structure line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gancewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quintas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155 (12), pp.124307. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0063006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional line broadening and mixing in the Raman spectrum of CO perturbed by N2: Experimental measurements and theoretical calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Paredes-Roibás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.Z. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 275, pp.107868. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of different parameterizations of temperature dependences of the line-shape parameters based on ab initio calculations: Case study for the HITRAN database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240, pp.106676. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.106676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrahigh finesse cavity-enhanced spectroscopy for accurate tests of quantum electrodynamics for molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Cygan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (7), pp.1603-1606. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.389268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-2-He collisions: Ab initio theory meets cavity-enhanced spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Slowinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pernet-Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (5), pp.052705. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.052705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subpercent agreement between ab initio and experimental collision-induced line shapes of carbon monoxide perturbed by argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (1), pp.012821. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.102.012821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio calculations of collisional line–shape parameters and generalized spectroscopic cross-sections for rovibrational dipole lines in HD perturbed by He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gancewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 254, pp.107194. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation robot-assistée du sphincter artificiel urinaire AMS-800 chez la femme : une série multicentrique internationale de 125 patientes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peyronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Belas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Biardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecoanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progrès en Urologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (13), pp.754. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.purol.2020.07.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line-shape parameters for the first rotational lines of HD in He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Z Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.100063. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2020.100063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully quantum calculations of the line-shape parameters for the Hartmann-Tran profile: a CO-Ar case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106803-1-13. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.106803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415292v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate deuterium spectroscopy and comparison with ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wojtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (5), pp.052504. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.052504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate wavenumber measurements for the S-0(0), S-0(1), and S-0(2) pure rotational Raman lines of D-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (1), pp.127-129. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.5499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in collisional effects on spectra of molecular gases and their practical consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Armante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 213, pp.178-227. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio line-shape calculations for the S and O branches of H2 perturbed by He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcisło</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 219, pp.313-322. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate deuterium spectroscopy for fundamental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cygan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 213, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the ab initio quantum-scattering calculations for the D-2-He benchmark system with stimulated Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (8), pp.1339-1349. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.5391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room Temperature Self- and H 2 -Broadened Line Parameters of Carbon Monoxide in the First Overtone Band: Theoretical and Revised Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koorosh Esteki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad Povey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ghoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 203, pp.309-324. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra accurate measurements and ab initio calculations of collisional effects in pure D2 .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Cygan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 810, pp.012042. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/810/1/012042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rovibrational line-shape parameters for H2 in He and new H2-He potential energy surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Patkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr S. Żuchowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciuryło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.308-320. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and revisited experimentally retrieved He-broadened line parameters of carbon monoxide in the fundamental band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Esteki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Latif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184, pp.322-340. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A test of H2-He potential energy surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciuryło</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (11), pp.236. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2016-70114-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong competition between velocity-changing and phase-/state-changing collisions in H2 spectra perturbed by Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (5), pp.052505. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.91.052505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line coupling effects in the isotropic Raman spectra of N2: A quantum calculation at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiancheng Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (4), pp.044303. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4862082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line mixing effects in isotropic Raman spectra of pure N2: A classical trajectory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg G. Buzykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (18), pp.184306. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4901084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line interference effects using a refined Robert-Bonamy formalism: The test case of the isotropic Raman spectra of autoperturbed N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiancheng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (8), pp.084310. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4865967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity-changing collisions in pure H2 and H2-Ar mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141, pp.074301. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4892414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and theoretical study of nitrogen-broadened acetylene lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg G. Buzykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JQSRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142, pp.17-24. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2014.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low pressure line shape study of nitrogen-perturbed acetylene transitions in the ν1 + ν3 band over a range of temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad Povey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mileno Guillorel-Obregon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg G. Buzykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne de physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (11), pp.896-905. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjp-2013-0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of quantum, semi-classical and classical methods in the calculation of nitrogen self-broadened linewidths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg G. Buzykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (15), pp.1887-1897. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JQSRT.2012.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ab initio potential energy surface for the C2H2-N2 system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vieuxmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sizun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bussery-Honvault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 110, pp.2761--2771. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2012.718380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional line widths of autoperturbed N2: Measurements and quantum calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 112 (16), pp.2542-2551. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision-induced velocity changes from molecular dynamic simulations in H2-Ar: A test of the Keilson-Storer model and of line-broadening/shifting calculations for the Q(1) Raman line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 112 (6), pp.1035-1042. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2010.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of classical, semiclassical and quantum methods in hydrogen broadening of acetylene lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg G. Buzykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Dhyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 112, pp.1429-1437. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of quantum, semiclassical and classical methods in hydrogen broadening of nitrogen lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg G. Buzykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 112 (12), pp.1942-1949. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Energy Surfaces for C2H2-X Systems and Quantum Collisional Line Broadening.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1290, pp.128--136. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3517541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental He-pressure broadening for the R(10) and P(2) lines in the ν 3 band of 13CO 2, and experimental pressure shifts for R(10) measured at several temperatures between 300 K and 100 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenping Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Camy-Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlan W. Mantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 256, pp.102-108. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JMS.2009.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linewidths of C2H2 perturbed by H2: calculations from an ab initio potential and comparison with experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Corretja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectral line shapes, Vol 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1058, pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental line broadening and line shift coefficients of the acetylene ν1 + ν3 band pressurized by hydrogen and deuterium and comparison with calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. P. Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Grabow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Hardwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. I. Marcus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 256 (1), pp.17-27. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JMS.2009.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bond-bond description of the intermolecular interaction energy: the case of the weakly bound acetylene-hydrogen complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bartolomei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (52), pp.14867-74. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp905055n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental He-pressure broadening for the R(10) and P(2) lines in the nu(3) band of (CO2)-C-13, and experimental pressure shifts for R(10) measured at several temperatures between 300 K and 100 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.P. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camy-Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantz A.W.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 256 (Issue: 1), pp.102-108. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2009.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linewidths of C2H2 perturbed by H2: experiments and calculations from an ab initio potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Corretja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Z. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (35), pp.5419-5428. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b804306j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature inelastic collisions between hydrogen molecules and helium atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tejeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (22), pp.224308. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2938366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linewidths of C2H2 perturbed by H2: experiments and calculations from an ab initio potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Corretja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (35), pp.5419-5428. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b804306j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration-dependent trajectories and their effects on vibrational dephasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. H. Tipping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (2), pp.105-112. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JMS.2007.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening of the R(0) and P(2) lines in the 13CO fundamental by helium atoms from 300 K down to 12 K: Measurements and comparison with close-coupling calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Mantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 246 (1), pp.118-125. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2007.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic collisions in molecular nitrogen at low temperature (2 &amp;lt; or = T &amp;lt; or = 50 K).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Fonfría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tejeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127 (13), pp.134305. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2784255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-Branch linewidths of N2 perturbed by H2: Experiments and quantum calculations from an ab initio potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126, pp.204302. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2731789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening of the R(0) and P(2) lines in the (CO)-C-13 fundamental by helium atoms from 300 K down to 12 K: Measurements and comparison with close-coupling calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.W. Mantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 246 (Issue: 1), pp.118-125. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2007.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermolecular interaction potentials for the Ar-C2H2, Kr-C2H2, and Xe-C2H2 weakly bound complexes: information from molecular beam scattering, pressure broadening coefficients, and rovibrational spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Carmona-Novillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (6), pp.064311. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2434174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-branch linewidths of N2 perturbed by H2: experiments and quantum calculations from an ab initio potential.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Z Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (20), pp.204302. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2731789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-beam scattering and pressure broadening cross sections for the acetylene-neon system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bartolomei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44, pp.337-344. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/EPJD/E2007-00180-Y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient diode-pumped Yb3+:Y2SiO5 and Yb3+:Lu2SiO5 high-power femtosecond laser operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (10), pp.1555-1557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting and broadening in the fundamental band of CO highly diluted in He and Ar: A comparison with theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caiyan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 115 (5), pp.2198-220. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1383049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic, collisional, and thermodynamic properties of the He–CO[sub 2] complex from an ab initio potential: Theoretical predictions and confrontation with the experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Korona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Moszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 115 (7), pp.3074-308. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1385524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical CO2–He pressure broadening cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Calil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boissoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (23), pp.1039. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b006224n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperfine structure and isotope shift of the D$_2$ line of $^{118-145}$Cs and some of their isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buettgenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Klapisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Saint Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 367, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated Raman Spectroscopy of Molecular Hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. paper ed_1_2, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation of the molecular hydrogen spectra in the presence of noble gases with ab initio calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gancewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantum study of argon induced line mixing in ammonia doublets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman Metrology of Molecular Hydrogen: application to the Q(1) 1-0 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subpercent agreement between ab initio and experimental collision-induced line shapes of carbon monodixe pertrurbed by argon ON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Slowinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Urbana / virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional excitation of CO2 by He : New potential energy surface and scattering calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Godard Palluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFISM 2021 : The Ionization Fraction of the Interstellar Medium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated Stimulated-Raman Spectroscopy of H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference, CLEO/Europe-EQEC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional excitation of CO2 by He : New potential energy surface and scattering calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Godard Palluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd QUADMARTS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-referenced Stimulated Raman Spectrometer: Application to the Collisional Physics of H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics, CLEO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2021.SM1C.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional excitation of CO2 by He : New potential energy surface and scattering calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Godard Palluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS 2021 : Journées "Théorie, Modélisation et Simulations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio investigation of the line-shape parameters for atmosphere-relevant molecular systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gancewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Photonic, Electronic and Atomic Collisions, ICPEAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.132033, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1412/13/132033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio quantum calculations of collisional effects in molecular spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.132040, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1412/13/132040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited Seminar] Ab initio line shapes calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Department of Politecnico di Milano and IFN-CNR - Marco Marangoni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line-shape parameters for pure rotational Raman lines of D2 in He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.Z. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcisło</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Spectral Line Shapes, ICSLS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.012026, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1289/1/012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio line-shape parameters for speed-dependent hard-collision profiles Applications to rovibrational lines of H2, D2, HD in He or H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcisło</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Spectral Line Shapes, ICSLS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.012004, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1289/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman Spectroscopy of H2 with Absolute Frequency Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature line parameters of the self- and air-broadened fundamental vibrational transition of carbon monoxide Experimental results and calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.H. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Devi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Spectral Line Shapes, ICSLS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.012014, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1289/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEMPERATURE-DEPENDENCE OF SELF- AND AIR-BROADENED CO LINE SHAPES IN THE FUNDAMENTAL BAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Devi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazrul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Urbana, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2019.FE08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMB-REFERENCED COHERENT RAMAN SPECTROSCOPY ON PURE H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Urbana, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2018.MG08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating ab initio molecular spectra dataset for atmospheric and planetary studies (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikodem Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observing Systems XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, United States. pp.74, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2504303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRDS measurements and ab initio calculations of collisional effects in pure D2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Cygan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA - HITRAN 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical He-Broadened Line Parameters of Carbon Monoxide in the Fundamental Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koorosh Esteki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoimonti Rozario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamria Latif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molecular Spectroscopy, 71st Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurements and theoretical calculations of CO-He line-shape parameters and their temperature dependences in the fundamental band of CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoimonti Rozario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koorosh Esteki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamria Latif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA - HITRAN 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shapes of molecular lines from first principles (proposal for constructing line-shape databases from ab initio calculations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.E. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rothman L.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA - HITRAN 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical line parameters for self-and H2-broadened transitions in the first overtone band of CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koorosh Esteki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ghoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA - HITRAN 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous broadening of H2 line perturbed by Ar. An intriguing problem unsolved for 25 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd Pacific Conference on Spectroscopy and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs d&amp;quot;élargissements collisionnels de raies de rovibration, comparaisons entre méthodes et avec les expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-belge du GDRI HiResMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs quantiques des élargissements collisionnels et comparaisons : applications aux systèmes C2H2-N2, N2-H2 et N2-N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque commun de la division de Physique Atomique et Moléculaire et Optique de la SFP et des Journées de Spectroscopie Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs de l'élargissement des raies rotationnelles par pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : Processus physico-chimiques d'intéret astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saint-Florent, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs d'élargissement de raies rovibrationnelles par pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Processus physico-chimiques d'intérêt astrophysique", réseau PCMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saint-Florent, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual wavelength cw microlaser for the generation of THz radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Dual wavelength cw microlaser for the generation of THz radiation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum collisional line broadening and potential energy surfaces for C2H2 - X systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Spectral Line Shapes - Memorial University of Newfoundland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint John, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic Collisions of N2, H2, and H2 + He Mixtures in Supersonic Jets by Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Fonfría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tejeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Kyoto, Japan. pp.571-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linewidths of C2H2 perturbed by H2: calculations from an ab initio potential and comparison with experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Corretja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Colloquium in Spectral Line Shapes (ICSLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Valladoid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-branch line widths of N2 perturbed by H2: experiments and quantum calculations from an ab initio potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS: European Conference on Nonlinear Optical Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-branch line widths of N2 perturbed by H2: experiments and quantum calculations from an ab initio potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th colloquium on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles calculations of pressure broadening for the case of N 2 -perturbed 118 GHz fine-structure line in O 2 (X 3 Σ –g )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Gancewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quintas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ab initio dataset of H 2 -He line-shape parameters for the HITRAN database with the DPL temperature dependences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate tests of QED with precision spectroscopy of molecular deuterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cygan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully ab initio second-overtone line shapes of carbon monoxide perturbed by argon: comparison with experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Slowinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molecular Spectroscopy - 75th meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Urbana Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROM AB INITIO CALCULATIONS TO SPECTRAL LINE SHAPE PARAMETRISATION FOR SPECTROSCOPIC DATABASES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Slowinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Konefał</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twenty-sixth Colloquium on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio quantum calculations of collisional effects in molecular spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on Photonic, Electronic, and Atomic Collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully quantum calculations of the line-shape parameters for the Hartmann-Tran profile: a CO-Ar case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 26th colloquium on High-Resolution Molecular Spectroscopy (HRMS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helium-perturbed H2 spectra: a benchmark system for ab initio line-shape calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on Photonic, Electronic, and Atomic Collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R(0) LINE SHAPE PARAMETERS OF CO IN ARGON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Koshelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Serov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Golubyatnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vilkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Balashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twenty-sixth Colloquium on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line-shape parameters for pure rotational Raman lines of D2 in helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOLEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional broadenings and shifts in the S0 (0), S0 (1) and S0 (2) rotational lines of HD perturbed by He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Conference on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated coherent Raman spectroscopy of molecular hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rovibrational line-shape parameters for H2 in He from a new H2-He potential energy surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Patkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr S. Żuchowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Colloquium on High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity ring-down spectroscopy of D2 ro-vibrational line with absolute frequency axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lisak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Colloquium on High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional broadenings and shifts in the S(0) and S(1) rotational lines of D2-He at 77 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 25th Colloquium on High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional effects in pure D2. Ultra accurate measurements and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Cygan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Spectral Line Shapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Torun, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio line-shape calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Spectral Line Shapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Torun, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLECULAR LINE-SHAPE MODELING FROM FIRST PRINCIPLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Colloquium on High Resolution Molecular Spectroscopy HRMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dijon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESSURE BROADENING AND SHIFTING COEFFICIENTS AS TESTS OF H2(D2)-He POTENTIAL ENERGY SURFACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Colloquium on High Resolution Molecular Spectroscopy HRMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dijon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio approach to the problem of molecular line shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Traceability of Spectral Reference Line Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-dependent Billiard-ball Profile for Inhomogeneous Broadened H2 Q(1) Line Perturbed by Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Spectral Line Shapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tullahoma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio model of anomalously broadened H2 Q(1) line perturbed by Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Conference on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong competition between velocity-changing and phase/state changing collisions in H2 spectra perturbed by Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th EGAS Conference of the European Group on Atomic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of velocity-changing collisions on anomalous inhomogeneity in H2 Q(1) line broadening perturbed by Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Technologies Conference V Manipulating photons, atoms, and molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results about the C2H2-H2 and C2H2-N2 systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASE workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bruxelles, Belgium. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Classical, Semiclassical and Quantum Methods in Hydrogen Broadening of Acetylene and Nitrogen Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAMPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Rennes, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated-Raman-Scattering Metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId446"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA24CBDF"/>
+    <w:nsid w:val="E2F07C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-thibault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1279-8588" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195282191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8439-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444561v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Dunseath" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109798" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Gustafsson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0287396" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253846" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paredes-Roibas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Z. Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108874" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stolarczyk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stankiewicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaborowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lisak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449889" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476329v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcis&#322;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348645" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057328v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108560" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boulet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108453" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056843v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kowzan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cybulski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Slowinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139229" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8201;yu. Tretyakov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Serov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Makarov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Vilkov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Yu. Golubiatnikov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp04917a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lamperti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rutkowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ronchetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gatti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01187-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Slowinski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jozwiak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Gancewski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Stankiewicz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikodem Stolarczyk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107951" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-022-00936-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632769v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Godard Palluet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085094" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcislo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107911" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Vilkov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yu Golubiatnikov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107807" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wcis&#322;o" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107477" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420476v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gancewski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quintas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dawes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0063006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cybulski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040438" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334306v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paredes-Roib&#225;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Z. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107868" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106676" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886121v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Tan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pernet-Liu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.052705" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931935v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107194" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kowzan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cybulski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.012821" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03048475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peyronnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Capon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Belas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Biardeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoanet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2020.07.104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483894v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Zaborowski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Cygan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.389268" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02572410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Z Mart&#237;nez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisio Bermejo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2020.100063" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415292v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Mas&#322;owski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106803" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796937v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wojtewicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gotti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamperti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.052504" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5499" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881046v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.08.023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833211v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campargue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.03.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5391" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W&#243;jtewicz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cygan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.04.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533342v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koorosh Esteki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Predoi-Cross" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Povey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ivanov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.04.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon W&#243;jtewicz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/810/1/012042" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580441v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Patkowski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr S. &#379;uchowski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ciury&#322;o" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.08.014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370533v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Predoi-Cross" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Esteki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rozario" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naseri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latif" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.08.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398734v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2016-70114-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135515v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ciurylo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.052505" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971689v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiancheng Ma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862082" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082110v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Ivanov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg G. Buzykin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901084" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971731v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865967" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065523v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892414" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980535v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bermejo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Ivanov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2014.03.009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mileno Guillorel-Obregon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2013-0031" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JQSRT.2012.06.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769505v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vieuxmaire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sizun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2012.718380" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697625v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Z Martinez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.07.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXC9H34G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700672v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.12.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MN34VZS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700619v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Dhyne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.02.011" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSRMD8GJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700365v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.04.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R46VS5JP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072095v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3517541" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997618v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Deng" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mondelain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Camy-Peyret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlan W. Mantz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMS.2009.02.021" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TL7RSRB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388850v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Corretja" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Z E. Martinez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667185v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Fuller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Grabow" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Hardwick" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Marcus" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMS.2009.01.011" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KPBS38H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660150v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappelletti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pirani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartolomei" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905055n" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419505v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P. Deng" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mondelain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camy-Peyret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantz A.W." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2009.02.021" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118793v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Z. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804306j" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336965v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366704v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tejeda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montero" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2938366" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908194v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ma" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Tipping" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonamy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMS.2007.01.003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SFDXMW5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908185v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Mantz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claveau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.09.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J426NXSC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908212v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Fonfr&#237;a" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784255" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186003v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joubert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2731789" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419532v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Mantz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claveau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908228v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G&#243;mez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908272v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Bartolomei" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Carmona-Novillo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Blanquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2434174" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908292v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cappelletti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanquet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJD/E2007-00180-Y" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3HVVW956-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700708v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelenc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacquemet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083031v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyan Luo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wehr" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Drummond" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. May" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1383049" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083032v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Korona" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Moszynski" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1385524" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083065v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calil" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissoles" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b006224n" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001397v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touchard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buettgenbach" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klapisch" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Saint Simon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265721v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232480" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718876v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718879v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Lamperti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718881v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Stolarczyk" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313277v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Maslowski" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725312v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thibault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lique" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420535v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ronchetti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542047" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514966v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.SM1C.6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725308v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725316v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106139v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jozwiak" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wcislo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/13/132040" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931937v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/13/132033" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365979v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1289/1/012026" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384486v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365978v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1289/1/012004" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366759v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872369" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365977v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Islam" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.H. Smith" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Devi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1289/1/012014" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366741v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Smith" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Ivanov" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazrul Islam" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2019.FE08" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366777v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2018.MG08" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366733v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2504303" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371008v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370978v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoimonti Rozario" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamria Latif" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370994v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Naseri" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370806v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371006v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Gordon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rothman L.S." TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132307v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976131v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976240v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704268v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976325v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662409v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603246v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pallas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;rault" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Roux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725622v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fernandez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fonfr&#237;a" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498325v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497158v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498408v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718884v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718888v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wcislo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718882v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493117v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366810v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366850v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Konefa&#322;" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366820v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144407v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366861v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Koshelev" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Serov" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Golubyatnikov" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vilkov" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balashov" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882659v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366872v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366883v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597488v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597468v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lisak" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597461v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371039v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371027v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263187v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ciurylo" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263170v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaussard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132305v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132226v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132214v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132224v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132219v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132208v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132203v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856451v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-thibault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1279-8588" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195282191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8439-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444561v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Dunseath" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109798" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Gustafsson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0287396" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253846" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paredes-Roibas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Z. Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108874" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stolarczyk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stankiewicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaborowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lisak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449889" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476329v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcis&#322;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348645" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057328v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108560" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boulet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108453" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924413v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8201;yu. Tretyakov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Serov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Makarov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Vilkov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Yu. Golubiatnikov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp04917a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056843v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kowzan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cybulski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Slowinski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139229" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lamperti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rutkowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ronchetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gatti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01187-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Slowinski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jozwiak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Gancewski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Stankiewicz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikodem Stolarczyk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107951" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-022-00936-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632769v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Godard Palluet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085094" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcislo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107911" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cybulski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wcis&#322;o" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040438" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330825v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Vilkov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yu Golubiatnikov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107807" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130375v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107477" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gancewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quintas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dawes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0063006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334306v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paredes-Roib&#225;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Z. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107868" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106676" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483894v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Zaborowski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Cygan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.389268" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886121v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Tan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pernet-Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.052705" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908662v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kowzan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cybulski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.012821" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931935v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107194" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03048475v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peyronnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Capon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Belas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Biardeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoanet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2020.07.104" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02572410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Z Mart&#237;nez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisio Bermejo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2020.100063" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415292v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Mas&#322;owski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106803" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796937v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wojtewicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gotti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamperti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.052504" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5499" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833211v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campargue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.03.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881046v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.08.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809053v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W&#243;jtewicz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cygan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.04.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879728v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5391" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533342v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koorosh Esteki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Predoi-Cross" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Povey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ivanov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.04.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon W&#243;jtewicz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/810/1/012042" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580441v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Patkowski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr S. &#379;uchowski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ciury&#322;o" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.08.014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370533v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Predoi-Cross" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Esteki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rozario" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naseri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latif" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.08.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398734v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2016-70114-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135515v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ciurylo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.052505" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971689v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiancheng Ma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862082" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082110v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Ivanov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg G. Buzykin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901084" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971731v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865967" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065523v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892414" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980535v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bermejo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Ivanov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2014.03.009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mileno Guillorel-Obregon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2013-0031" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JQSRT.2012.06.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769505v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vieuxmaire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sizun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2012.718380" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697625v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Z Martinez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.07.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXC9H34G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700672v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.12.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MN34VZS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700619v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Dhyne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.02.011" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSRMD8GJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700365v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.04.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R46VS5JP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072095v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3517541" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997618v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Deng" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mondelain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Camy-Peyret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlan W. Mantz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMS.2009.02.021" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TL7RSRB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388850v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Corretja" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Z E. Martinez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667185v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Fuller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Grabow" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Hardwick" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Marcus" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMS.2009.01.011" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KPBS38H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660150v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappelletti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pirani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartolomei" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905055n" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419505v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P. Deng" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mondelain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camy-Peyret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantz A.W." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2009.02.021" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118793v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Z. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804306j" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366704v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tejeda" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montero" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2938366" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336965v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908194v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ma" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Tipping" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonamy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMS.2007.01.003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SFDXMW5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908185v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Mantz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claveau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.09.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J426NXSC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908212v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Fonfr&#237;a" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784255" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186003v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joubert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2731789" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419532v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Mantz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claveau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908272v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Bartolomei" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Carmona-Novillo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Blanquet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2434174" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908228v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G&#243;mez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908292v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cappelletti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanquet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJD/E2007-00180-Y" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3HVVW956-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700708v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelenc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacquemet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083031v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyan Luo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wehr" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Drummond" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. May" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1383049" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083032v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Korona" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Moszynski" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1385524" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083065v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calil" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissoles" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b006224n" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001397v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touchard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buettgenbach" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klapisch" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Saint Simon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265721v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232480" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718881v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Stolarczyk" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718876v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718879v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Lamperti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313277v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Maslowski" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725312v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thibault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lique" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420535v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ronchetti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542047" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725308v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514966v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.SM1C.6" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725316v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931937v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/13/132033" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106139v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jozwiak" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wcislo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/13/132040" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384486v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365979v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1289/1/012026" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365978v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1289/1/012004" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366759v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872369" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365977v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Islam" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.H. Smith" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Devi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1289/1/012014" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366741v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Smith" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Ivanov" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazrul Islam" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2019.FE08" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366777v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2018.MG08" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366733v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2504303" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371008v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370994v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoimonti Rozario" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Naseri" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamria Latif" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370978v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371006v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Gordon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rothman L.S." TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370806v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132307v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976131v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976240v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704268v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976325v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603246v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pallas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;rault" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Roux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662409v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725622v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fernandez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fonfr&#237;a" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498325v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497158v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498408v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718884v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718888v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wcislo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718882v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493117v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366850v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Konefa&#322;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366810v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144407v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366820v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366861v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Koshelev" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Serov" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Golubyatnikov" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vilkov" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balashov" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882659v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366872v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366883v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597488v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597468v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lisak" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597461v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371039v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371027v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263170v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaussard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263187v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ciurylo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132305v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132226v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132214v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132224v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132219v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132208v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132203v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856451v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>