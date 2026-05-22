--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Thibault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">franck-thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1279-8588</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">195282191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-8439-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of line shape parameters from the kinetic energy dependence of spectroscopic cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin M. Dunseath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 352, pp.109798. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line shape parameters of the first pure rotational R lines of CO in H$_2$ baths down to a few kelvins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dunseath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Gustafsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 163 (13), pp.134303. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0287396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line shape parameters of the first pure rotational R lines of CO in helium baths down to a few kelvins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dunseath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Gustafsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162 (9), pp.094305-1-15. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0253846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and calculations of collisional line parameters for Raman lines of CO perturbed by H$_{2}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Paredes-Roibas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 315, pp.108874. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2023.108874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate reference spectra of HD in an H2--He bath for planetary applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lisak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687 (A69), pp.14. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the rovibrational (de-)excitation of molecular hydrogen by helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A113-1-8. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and calculations of collisional line broadening and mixing in the Raman spectrum of N 2 perturbed by CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Paredes-Roibas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 302, pp.108560. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2023.108560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of argon induced coupling coefficients of NH$_3$ doublets and their speed dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 296, pp.108453-1-12. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2022.108453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure rotational R(0) and R(1) lines of CO in Ar baths: experimental broadening, shifting and mixing parameters in a wide pressure range versus ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. yu. Tretyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Serov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. S. Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.N. Vilkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.Yu. Golubiatnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.1310-1330. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp04917a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision cavity-enhanced spectroscopy for studying the H-2-Ar collisions and interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Slowinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (9), pp.094303. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0139229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman scattering metrology of molecular hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-023-01187-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional line-shape effects in accurate He-perturbed H-2 spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Slowinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Gancewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikodem Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 277, pp.107951. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional excitation of HNC by He found to be stronger than for structural isomer HCN in experiments at the low temperatures of interstellar space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian M. Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divita Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilsa R. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41557-022-00936-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotational excitation of CO2 induced by He: New potential energy surface and scattering calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Godard Palluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156 (10), pp.104303. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0085094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate calculations of beyond-Voigt line-shape parameters from first principles for the He-perturb e d HD rovibrational lines: A comprehensive dataset in the HITRAN DPL format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikodem Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 276, pp.107911. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio investigation of the CO-N2 quantum scattering: The collisional perturbation of the pure rotational R(0) line in CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcisło</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154 (5), pp.054314. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0040438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO-Ar collisions: ab initio model matches experimental spectra at a sub percent level over a wide pressure range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Serov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. S. Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. N. Vilkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Yu Golubiatnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 272, pp.107807. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first comprehensive dataset of beyond-Voigt line-shape parameters from ab initio quantum scattering calculations for the HITRAN database: He-perturbed H2 case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, pp.107477. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully quantum calculations of O2-N2 scattering using a new potential energy surface: Collisional perturbations of the oxygen 118 GHz fine structure line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gancewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quintas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155 (12), pp.124307. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0063006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional line broadening and mixing in the Raman spectrum of CO perturbed by N2: Experimental measurements and theoretical calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Paredes-Roibás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.Z. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 275, pp.107868. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of different parameterizations of temperature dependences of the line-shape parameters based on ab initio calculations: Case study for the HITRAN database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240, pp.106676. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.106676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrahigh finesse cavity-enhanced spectroscopy for accurate tests of quantum electrodynamics for molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Cygan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (7), pp.1603-1606. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.389268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-2-He collisions: Ab initio theory meets cavity-enhanced spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Slowinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pernet-Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (5), pp.052705. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.052705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subpercent agreement between ab initio and experimental collision-induced line shapes of carbon monoxide perturbed by argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (1), pp.012821. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.102.012821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio calculations of collisional line–shape parameters and generalized spectroscopic cross-sections for rovibrational dipole lines in HD perturbed by He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gancewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 254, pp.107194. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation robot-assistée du sphincter artificiel urinaire AMS-800 chez la femme : une série multicentrique internationale de 125 patientes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peyronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Belas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Biardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecoanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progrès en Urologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (13), pp.754. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.purol.2020.07.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line-shape parameters for the first rotational lines of HD in He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Z Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.100063. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2020.100063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully quantum calculations of the line-shape parameters for the Hartmann-Tran profile: a CO-Ar case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106803-1-13. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.106803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415292v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate deuterium spectroscopy and comparison with ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wojtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (5), pp.052504. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.052504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate wavenumber measurements for the S-0(0), S-0(1), and S-0(2) pure rotational Raman lines of D-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (1), pp.127-129. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.5499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in collisional effects on spectra of molecular gases and their practical consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Armante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 213, pp.178-227. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio line-shape calculations for the S and O branches of H2 perturbed by He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcisło</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 219, pp.313-322. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate deuterium spectroscopy for fundamental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cygan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 213, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the ab initio quantum-scattering calculations for the D-2-He benchmark system with stimulated Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (8), pp.1339-1349. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.5391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room Temperature Self- and H 2 -Broadened Line Parameters of Carbon Monoxide in the First Overtone Band: Theoretical and Revised Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koorosh Esteki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad Povey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ghoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 203, pp.309-324. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra accurate measurements and ab initio calculations of collisional effects in pure D2 .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Cygan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 810, pp.012042. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/810/1/012042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rovibrational line-shape parameters for H2 in He and new H2-He potential energy surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Patkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr S. Żuchowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciuryło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.308-320. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and revisited experimentally retrieved He-broadened line parameters of carbon monoxide in the fundamental band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Esteki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Latif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184, pp.322-340. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A test of H2-He potential energy surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciuryło</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (11), pp.236. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2016-70114-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong competition between velocity-changing and phase-/state-changing collisions in H2 spectra perturbed by Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (5), pp.052505. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.91.052505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line coupling effects in the isotropic Raman spectra of N2: A quantum calculation at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiancheng Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (4), pp.044303. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4862082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line mixing effects in isotropic Raman spectra of pure N2: A classical trajectory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg G. Buzykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (18), pp.184306. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4901084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line interference effects using a refined Robert-Bonamy formalism: The test case of the isotropic Raman spectra of autoperturbed N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiancheng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (8), pp.084310. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4865967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity-changing collisions in pure H2 and H2-Ar mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141, pp.074301. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4892414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and theoretical study of nitrogen-broadened acetylene lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg G. Buzykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JQSRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142, pp.17-24. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2014.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low pressure line shape study of nitrogen-perturbed acetylene transitions in the ν1 + ν3 band over a range of temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad Povey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mileno Guillorel-Obregon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg G. Buzykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne de physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (11), pp.896-905. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjp-2013-0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of quantum, semi-classical and classical methods in the calculation of nitrogen self-broadened linewidths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg G. Buzykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (15), pp.1887-1897. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JQSRT.2012.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ab initio potential energy surface for the C2H2-N2 system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vieuxmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sizun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bussery-Honvault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 110, pp.2761--2771. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2012.718380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional line widths of autoperturbed N2: Measurements and quantum calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 112 (16), pp.2542-2551. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision-induced velocity changes from molecular dynamic simulations in H2-Ar: A test of the Keilson-Storer model and of line-broadening/shifting calculations for the Q(1) Raman line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 112 (6), pp.1035-1042. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2010.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of classical, semiclassical and quantum methods in hydrogen broadening of acetylene lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg G. Buzykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Dhyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 112, pp.1429-1437. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of quantum, semiclassical and classical methods in hydrogen broadening of nitrogen lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg G. Buzykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 112 (12), pp.1942-1949. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Energy Surfaces for C2H2-X Systems and Quantum Collisional Line Broadening.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1290, pp.128--136. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3517541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental He-pressure broadening for the R(10) and P(2) lines in the ν 3 band of 13CO 2, and experimental pressure shifts for R(10) measured at several temperatures between 300 K and 100 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenping Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Camy-Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlan W. Mantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 256, pp.102-108. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JMS.2009.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linewidths of C2H2 perturbed by H2: calculations from an ab initio potential and comparison with experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Corretja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectral line shapes, Vol 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1058, pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental line broadening and line shift coefficients of the acetylene ν1 + ν3 band pressurized by hydrogen and deuterium and comparison with calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. P. Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Grabow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Hardwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. I. Marcus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 256 (1), pp.17-27. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JMS.2009.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bond-bond description of the intermolecular interaction energy: the case of the weakly bound acetylene-hydrogen complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bartolomei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (52), pp.14867-74. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp905055n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental He-pressure broadening for the R(10) and P(2) lines in the nu(3) band of (CO2)-C-13, and experimental pressure shifts for R(10) measured at several temperatures between 300 K and 100 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.P. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camy-Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantz A.W.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 256 (Issue: 1), pp.102-108. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2009.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linewidths of C2H2 perturbed by H2: experiments and calculations from an ab initio potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Corretja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Z. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (35), pp.5419-5428. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b804306j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature inelastic collisions between hydrogen molecules and helium atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tejeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (22), pp.224308. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2938366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linewidths of C2H2 perturbed by H2: experiments and calculations from an ab initio potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Corretja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (35), pp.5419-5428. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b804306j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration-dependent trajectories and their effects on vibrational dephasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. H. Tipping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (2), pp.105-112. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JMS.2007.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening of the R(0) and P(2) lines in the 13CO fundamental by helium atoms from 300 K down to 12 K: Measurements and comparison with close-coupling calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Mantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 246 (1), pp.118-125. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2007.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic collisions in molecular nitrogen at low temperature (2 &amp;lt; or = T &amp;lt; or = 50 K).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Fonfría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tejeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127 (13), pp.134305. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2784255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-Branch linewidths of N2 perturbed by H2: Experiments and quantum calculations from an ab initio potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126, pp.204302. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2731789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening of the R(0) and P(2) lines in the (CO)-C-13 fundamental by helium atoms from 300 K down to 12 K: Measurements and comparison with close-coupling calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.W. Mantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 246 (Issue: 1), pp.118-125. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2007.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermolecular interaction potentials for the Ar-C2H2, Kr-C2H2, and Xe-C2H2 weakly bound complexes: information from molecular beam scattering, pressure broadening coefficients, and rovibrational spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Carmona-Novillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (6), pp.064311. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2434174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-branch linewidths of N2 perturbed by H2: experiments and quantum calculations from an ab initio potential.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Z Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (20), pp.204302. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2731789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-beam scattering and pressure broadening cross sections for the acetylene-neon system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bartolomei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44, pp.337-344. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/EPJD/E2007-00180-Y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient diode-pumped Yb3+:Y2SiO5 and Yb3+:Lu2SiO5 high-power femtosecond laser operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (10), pp.1555-1557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting and broadening in the fundamental band of CO highly diluted in He and Ar: A comparison with theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caiyan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 115 (5), pp.2198-220. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1383049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic, collisional, and thermodynamic properties of the He–CO[sub 2] complex from an ab initio potential: Theoretical predictions and confrontation with the experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Korona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Moszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 115 (7), pp.3074-308. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1385524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical CO2–He pressure broadening cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Calil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boissoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (23), pp.1039. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b006224n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperfine structure and isotope shift of the D$_2$ line of $^{118-145}$Cs and some of their isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buettgenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Klapisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Saint Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 367, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated Raman Spectroscopy of Molecular Hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. paper ed_1_2, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation of the molecular hydrogen spectra in the presence of noble gases with ab initio calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gancewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantum study of argon induced line mixing in ammonia doublets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman Metrology of Molecular Hydrogen: application to the Q(1) 1-0 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subpercent agreement between ab initio and experimental collision-induced line shapes of carbon monodixe pertrurbed by argon ON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Slowinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Urbana / virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional excitation of CO2 by He : New potential energy surface and scattering calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Godard Palluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFISM 2021 : The Ionization Fraction of the Interstellar Medium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated Stimulated-Raman Spectroscopy of H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference, CLEO/Europe-EQEC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional excitation of CO2 by He : New potential energy surface and scattering calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Godard Palluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd QUADMARTS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-referenced Stimulated Raman Spectrometer: Application to the Collisional Physics of H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics, CLEO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2021.SM1C.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional excitation of CO2 by He : New potential energy surface and scattering calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Godard Palluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS 2021 : Journées "Théorie, Modélisation et Simulations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio investigation of the line-shape parameters for atmosphere-relevant molecular systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gancewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Photonic, Electronic and Atomic Collisions, ICPEAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.132033, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1412/13/132033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio quantum calculations of collisional effects in molecular spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.132040, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1412/13/132040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited Seminar] Ab initio line shapes calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Department of Politecnico di Milano and IFN-CNR - Marco Marangoni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line-shape parameters for pure rotational Raman lines of D2 in He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.Z. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcisło</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Spectral Line Shapes, ICSLS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.012026, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1289/1/012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio line-shape parameters for speed-dependent hard-collision profiles Applications to rovibrational lines of H2, D2, HD in He or H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcisło</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Spectral Line Shapes, ICSLS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.012004, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1289/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman Spectroscopy of H2 with Absolute Frequency Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature line parameters of the self- and air-broadened fundamental vibrational transition of carbon monoxide Experimental results and calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.H. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Devi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Spectral Line Shapes, ICSLS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.012014, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1289/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEMPERATURE-DEPENDENCE OF SELF- AND AIR-BROADENED CO LINE SHAPES IN THE FUNDAMENTAL BAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Devi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazrul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Urbana, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2019.FE08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMB-REFERENCED COHERENT RAMAN SPECTROSCOPY ON PURE H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Urbana, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2018.MG08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating ab initio molecular spectra dataset for atmospheric and planetary studies (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikodem Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observing Systems XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, United States. pp.74, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2504303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRDS measurements and ab initio calculations of collisional effects in pure D2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Cygan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA - HITRAN 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical He-Broadened Line Parameters of Carbon Monoxide in the Fundamental Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koorosh Esteki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoimonti Rozario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamria Latif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molecular Spectroscopy, 71st Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurements and theoretical calculations of CO-He line-shape parameters and their temperature dependences in the fundamental band of CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoimonti Rozario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koorosh Esteki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamria Latif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA - HITRAN 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shapes of molecular lines from first principles (proposal for constructing line-shape databases from ab initio calculations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.E. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rothman L.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA - HITRAN 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical line parameters for self-and H2-broadened transitions in the first overtone band of CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koorosh Esteki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ghoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA - HITRAN 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous broadening of H2 line perturbed by Ar. An intriguing problem unsolved for 25 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd Pacific Conference on Spectroscopy and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs d&amp;quot;élargissements collisionnels de raies de rovibration, comparaisons entre méthodes et avec les expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-belge du GDRI HiResMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs quantiques des élargissements collisionnels et comparaisons : applications aux systèmes C2H2-N2, N2-H2 et N2-N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque commun de la division de Physique Atomique et Moléculaire et Optique de la SFP et des Journées de Spectroscopie Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs de l'élargissement des raies rotationnelles par pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : Processus physico-chimiques d'intéret astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saint-Florent, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs d'élargissement de raies rovibrationnelles par pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Processus physico-chimiques d'intérêt astrophysique", réseau PCMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saint-Florent, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual wavelength cw microlaser for the generation of THz radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Dual wavelength cw microlaser for the generation of THz radiation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum collisional line broadening and potential energy surfaces for C2H2 - X systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Spectral Line Shapes - Memorial University of Newfoundland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint John, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic Collisions of N2, H2, and H2 + He Mixtures in Supersonic Jets by Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Fonfría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tejeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Kyoto, Japan. pp.571-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linewidths of C2H2 perturbed by H2: calculations from an ab initio potential and comparison with experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Corretja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Colloquium in Spectral Line Shapes (ICSLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Valladoid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-branch line widths of N2 perturbed by H2: experiments and quantum calculations from an ab initio potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS: European Conference on Nonlinear Optical Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-branch line widths of N2 perturbed by H2: experiments and quantum calculations from an ab initio potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th colloquium on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles calculations of pressure broadening for the case of N 2 -perturbed 118 GHz fine-structure line in O 2 (X 3 Σ –g )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Gancewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quintas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ab initio dataset of H 2 -He line-shape parameters for the HITRAN database with the DPL temperature dependences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate tests of QED with precision spectroscopy of molecular deuterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cygan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully ab initio second-overtone line shapes of carbon monoxide perturbed by argon: comparison with experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Slowinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molecular Spectroscopy - 75th meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Urbana Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROM AB INITIO CALCULATIONS TO SPECTRAL LINE SHAPE PARAMETRISATION FOR SPECTROSCOPIC DATABASES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Slowinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Konefał</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twenty-sixth Colloquium on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio quantum calculations of collisional effects in molecular spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on Photonic, Electronic, and Atomic Collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully quantum calculations of the line-shape parameters for the Hartmann-Tran profile: a CO-Ar case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 26th colloquium on High-Resolution Molecular Spectroscopy (HRMS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helium-perturbed H2 spectra: a benchmark system for ab initio line-shape calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on Photonic, Electronic, and Atomic Collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R(0) LINE SHAPE PARAMETERS OF CO IN ARGON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Koshelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Serov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Golubyatnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vilkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Balashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twenty-sixth Colloquium on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line-shape parameters for pure rotational Raman lines of D2 in helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOLEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional broadenings and shifts in the S0 (0), S0 (1) and S0 (2) rotational lines of HD perturbed by He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Conference on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated coherent Raman spectroscopy of molecular hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rovibrational line-shape parameters for H2 in He from a new H2-He potential energy surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Patkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr S. Żuchowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Colloquium on High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity ring-down spectroscopy of D2 ro-vibrational line with absolute frequency axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lisak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Colloquium on High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional broadenings and shifts in the S(0) and S(1) rotational lines of D2-He at 77 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 25th Colloquium on High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional effects in pure D2. Ultra accurate measurements and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Cygan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Spectral Line Shapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Torun, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio line-shape calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Spectral Line Shapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Torun, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLECULAR LINE-SHAPE MODELING FROM FIRST PRINCIPLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Colloquium on High Resolution Molecular Spectroscopy HRMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dijon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESSURE BROADENING AND SHIFTING COEFFICIENTS AS TESTS OF H2(D2)-He POTENTIAL ENERGY SURFACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Colloquium on High Resolution Molecular Spectroscopy HRMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dijon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio approach to the problem of molecular line shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Traceability of Spectral Reference Line Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-dependent Billiard-ball Profile for Inhomogeneous Broadened H2 Q(1) Line Perturbed by Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Spectral Line Shapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tullahoma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio model of anomalously broadened H2 Q(1) line perturbed by Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Conference on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong competition between velocity-changing and phase/state changing collisions in H2 spectra perturbed by Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th EGAS Conference of the European Group on Atomic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of velocity-changing collisions on anomalous inhomogeneity in H2 Q(1) line broadening perturbed by Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Technologies Conference V Manipulating photons, atoms, and molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results about the C2H2-H2 and C2H2-N2 systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASE workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bruxelles, Belgium. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Classical, Semiclassical and Quantum Methods in Hydrogen Broadening of Acetylene and Nitrogen Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAMPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Rennes, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated-Raman-Scattering Metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId446"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Thibault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">franck-thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1279-8588</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">195282191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-8439-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of line shape parameters from the kinetic energy dependence of spectroscopic cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin M. Dunseath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 352, pp.109798. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line shape parameters of the first pure rotational R lines of CO in helium baths down to a few kelvins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dunseath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Gustafsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162 (9), pp.094305-1-15. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0253846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line shape parameters of the first pure rotational R lines of CO in H$_2$ baths down to a few kelvins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dunseath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Gustafsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 163 (13), pp.134303. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0287396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the rovibrational (de-)excitation of molecular hydrogen by helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A113-1-8. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and calculations of collisional line parameters for Raman lines of CO perturbed by H$_{2}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Paredes-Roibas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 315, pp.108874. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2023.108874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate reference spectra of HD in an H2--He bath for planetary applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lisak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687 (A69), pp.14. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman scattering metrology of molecular hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-023-01187-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of argon induced coupling coefficients of NH$_3$ doublets and their speed dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 296, pp.108453-1-12. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2022.108453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and calculations of collisional line broadening and mixing in the Raman spectrum of N 2 perturbed by CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Paredes-Roibas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 302, pp.108560. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2023.108560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure rotational R(0) and R(1) lines of CO in Ar baths: experimental broadening, shifting and mixing parameters in a wide pressure range versus ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. yu. Tretyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Serov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. S. Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.N. Vilkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.Yu. Golubiatnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.1310-1330. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp04917a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision cavity-enhanced spectroscopy for studying the H-2-Ar collisions and interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Slowinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (9), pp.094303. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0139229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional excitation of HNC by He found to be stronger than for structural isomer HCN in experiments at the low temperatures of interstellar space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian M. Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divita Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilsa R. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41557-022-00936-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotational excitation of CO2 induced by He: New potential energy surface and scattering calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Godard Palluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156 (10), pp.104303. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0085094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional line-shape effects in accurate He-perturbed H-2 spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Slowinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Gancewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikodem Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 277, pp.107951. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio investigation of the CO-N2 quantum scattering: The collisional perturbation of the pure rotational R(0) line in CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcisło</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154 (5), pp.054314. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0040438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO-Ar collisions: ab initio model matches experimental spectra at a sub percent level over a wide pressure range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Serov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. S. Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. N. Vilkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Yu Golubiatnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 272, pp.107807. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first comprehensive dataset of beyond-Voigt line-shape parameters from ab initio quantum scattering calculations for the HITRAN database: He-perturbed H2 case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, pp.107477. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully quantum calculations of O2-N2 scattering using a new potential energy surface: Collisional perturbations of the oxygen 118 GHz fine structure line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gancewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quintas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155 (12), pp.124307. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0063006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate calculations of beyond-Voigt line-shape parameters from first principles for the He-perturb e d HD rovibrational lines: A comprehensive dataset in the HITRAN DPL format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikodem Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 276, pp.107911. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional line broadening and mixing in the Raman spectrum of CO perturbed by N2: Experimental measurements and theoretical calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Paredes-Roibás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.Z. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 275, pp.107868. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrahigh finesse cavity-enhanced spectroscopy for accurate tests of quantum electrodynamics for molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Cygan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (7), pp.1603-1606. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.389268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-2-He collisions: Ab initio theory meets cavity-enhanced spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Slowinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pernet-Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (5), pp.052705. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.052705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subpercent agreement between ab initio and experimental collision-induced line shapes of carbon monoxide perturbed by argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (1), pp.012821. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.102.012821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio calculations of collisional line–shape parameters and generalized spectroscopic cross-sections for rovibrational dipole lines in HD perturbed by He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gancewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 254, pp.107194. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation robot-assistée du sphincter artificiel urinaire AMS-800 chez la femme : une série multicentrique internationale de 125 patientes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peyronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Belas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Biardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecoanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progrès en Urologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (13), pp.754. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.purol.2020.07.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of different parameterizations of temperature dependences of the line-shape parameters based on ab initio calculations: Case study for the HITRAN database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240, pp.106676. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.106676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line-shape parameters for the first rotational lines of HD in He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Z Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.100063. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molap.2020.100063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully quantum calculations of the line-shape parameters for the Hartmann-Tran profile: a CO-Ar case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Masłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106803-1-13. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.106803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415292v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate deuterium spectroscopy and comparison with ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wojtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (5), pp.052504. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.052504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate wavenumber measurements for the S-0(0), S-0(1), and S-0(2) pure rotational Raman lines of D-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (1), pp.127-129. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.5499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in collisional effects on spectra of molecular gases and their practical consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Armante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 213, pp.178-227. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio line-shape calculations for the S and O branches of H2 perturbed by He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcisło</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 219, pp.313-322. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the ab initio quantum-scattering calculations for the D-2-He benchmark system with stimulated Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (8), pp.1339-1349. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.5391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate deuterium spectroscopy for fundamental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cygan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 213, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rovibrational line-shape parameters for H2 in He and new H2-He potential energy surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Patkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr S. Żuchowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciuryło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.308-320. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room Temperature Self- and H 2 -Broadened Line Parameters of Carbon Monoxide in the First Overtone Band: Theoretical and Revised Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koorosh Esteki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad Povey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ghoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 203, pp.309-324. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra accurate measurements and ab initio calculations of collisional effects in pure D2 .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Cygan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 810, pp.012042. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/810/1/012042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and revisited experimentally retrieved He-broadened line parameters of carbon monoxide in the fundamental band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Esteki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rozario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Latif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184, pp.322-340. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A test of H2-He potential energy surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciuryło</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (11), pp.236. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2016-70114-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong competition between velocity-changing and phase-/state-changing collisions in H2 spectra perturbed by Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (5), pp.052505. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.91.052505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and theoretical study of nitrogen-broadened acetylene lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg G. Buzykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JQSRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142, pp.17-24. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2014.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity-changing collisions in pure H2 and H2-Ar mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141, pp.074301. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4892414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line coupling effects in the isotropic Raman spectra of N2: A quantum calculation at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiancheng Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (4), pp.044303. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4862082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line mixing effects in isotropic Raman spectra of pure N2: A classical trajectory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg G. Buzykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (18), pp.184306. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4901084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line interference effects using a refined Robert-Bonamy formalism: The test case of the isotropic Raman spectra of autoperturbed N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiancheng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (8), pp.084310. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4865967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low pressure line shape study of nitrogen-perturbed acetylene transitions in the ν1 + ν3 band over a range of temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad Povey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mileno Guillorel-Obregon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg G. Buzykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne de physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (11), pp.896-905. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjp-2013-0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of quantum, semi-classical and classical methods in the calculation of nitrogen self-broadened linewidths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg G. Buzykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (15), pp.1887-1897. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JQSRT.2012.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ab initio potential energy surface for the C2H2-N2 system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vieuxmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sizun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bussery-Honvault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 110, pp.2761--2771. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2012.718380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of quantum, semiclassical and classical methods in hydrogen broadening of nitrogen lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg G. Buzykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 112 (12), pp.1942-1949. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional line widths of autoperturbed N2: Measurements and quantum calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 112 (16), pp.2542-2551. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision-induced velocity changes from molecular dynamic simulations in H2-Ar: A test of the Keilson-Storer model and of line-broadening/shifting calculations for the Q(1) Raman line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 112 (6), pp.1035-1042. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2010.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of classical, semiclassical and quantum methods in hydrogen broadening of acetylene lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg G. Buzykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Dhyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 112, pp.1429-1437. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Energy Surfaces for C2H2-X Systems and Quantum Collisional Line Broadening.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1290, pp.128--136. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3517541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linewidths of C2H2 perturbed by H2: calculations from an ab initio potential and comparison with experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Corretja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectral line shapes, Vol 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1058, pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental line broadening and line shift coefficients of the acetylene ν1 + ν3 band pressurized by hydrogen and deuterium and comparison with calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. P. Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Grabow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Hardwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. I. Marcus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 256 (1), pp.17-27. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JMS.2009.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental He-pressure broadening for the R(10) and P(2) lines in the ν 3 band of 13CO 2, and experimental pressure shifts for R(10) measured at several temperatures between 300 K and 100 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenping Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Camy-Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlan W. Mantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 256, pp.102-108. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JMS.2009.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bond-bond description of the intermolecular interaction energy: the case of the weakly bound acetylene-hydrogen complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bartolomei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (52), pp.14867-74. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp905055n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental He-pressure broadening for the R(10) and P(2) lines in the nu(3) band of (CO2)-C-13, and experimental pressure shifts for R(10) measured at several temperatures between 300 K and 100 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.P. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camy-Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantz A.W.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 256 (Issue: 1), pp.102-108. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2009.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linewidths of C2H2 perturbed by H2: experiments and calculations from an ab initio potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Corretja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Z. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (35), pp.5419-5428. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b804306j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linewidths of C2H2 perturbed by H2: experiments and calculations from an ab initio potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Corretja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (35), pp.5419-5428. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b804306j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature inelastic collisions between hydrogen molecules and helium atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tejeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (22), pp.224308. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2938366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-beam scattering and pressure broadening cross sections for the acetylene-neon system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bartolomei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44, pp.337-344. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/EPJD/E2007-00180-Y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermolecular interaction potentials for the Ar-C2H2, Kr-C2H2, and Xe-C2H2 weakly bound complexes: information from molecular beam scattering, pressure broadening coefficients, and rovibrational spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Carmona-Novillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (6), pp.064311. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2434174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-branch linewidths of N2 perturbed by H2: experiments and quantum calculations from an ab initio potential.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Z Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (20), pp.204302. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2731789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration-dependent trajectories and their effects on vibrational dephasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. H. Tipping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (2), pp.105-112. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JMS.2007.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening of the R(0) and P(2) lines in the 13CO fundamental by helium atoms from 300 K down to 12 K: Measurements and comparison with close-coupling calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Mantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 246 (1), pp.118-125. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2007.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic collisions in molecular nitrogen at low temperature (2 &amp;lt; or = T &amp;lt; or = 50 K).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Fonfría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tejeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127 (13), pp.134305. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2784255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-Branch linewidths of N2 perturbed by H2: Experiments and quantum calculations from an ab initio potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126, pp.204302. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2731789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening of the R(0) and P(2) lines in the (CO)-C-13 fundamental by helium atoms from 300 K down to 12 K: Measurements and comparison with close-coupling calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.W. Mantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 246 (Issue: 1), pp.118-125. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2007.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient diode-pumped Yb3+:Y2SiO5 and Yb3+:Lu2SiO5 high-power femtosecond laser operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pelenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (10), pp.1555-1557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic, collisional, and thermodynamic properties of the He–CO[sub 2] complex from an ab initio potential: Theoretical predictions and confrontation with the experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Korona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Moszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 115 (7), pp.3074-308. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1385524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting and broadening in the fundamental band of CO highly diluted in He and Ar: A comparison with theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caiyan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 115 (5), pp.2198-220. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1383049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical CO2–He pressure broadening cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Calil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boissoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (23), pp.1039. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b006224n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperfine structure and isotope shift of the D$_2$ line of $^{118-145}$Cs and some of their isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buettgenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Klapisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Saint Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 367, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated Raman Spectroscopy of Molecular Hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. paper ed_1_2, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation of the molecular hydrogen spectra in the presence of noble gases with ab initio calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gancewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantum study of argon induced line mixing in ammonia doublets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman Metrology of Molecular Hydrogen: application to the Q(1) 1-0 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional excitation of CO2 by He : New potential energy surface and scattering calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Godard Palluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFISM 2021 : The Ionization Fraction of the Interstellar Medium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated Stimulated-Raman Spectroscopy of H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference, CLEO/Europe-EQEC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subpercent agreement between ab initio and experimental collision-induced line shapes of carbon monodixe pertrurbed by argon ON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Slowinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Urbana / virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-referenced Stimulated Raman Spectrometer: Application to the Collisional Physics of H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics, CLEO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2021.SM1C.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional excitation of CO2 by He : New potential energy surface and scattering calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Godard Palluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd QUADMARTS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional excitation of CO2 by He : New potential energy surface and scattering calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Godard Palluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS 2021 : Journées "Théorie, Modélisation et Simulations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio quantum calculations of collisional effects in molecular spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.132040, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1412/13/132040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio investigation of the line-shape parameters for atmosphere-relevant molecular systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gancewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Photonic, Electronic and Atomic Collisions, ICPEAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.132033, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1412/13/132033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited Seminar] Ab initio line shapes calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Department of Politecnico di Milano and IFN-CNR - Marco Marangoni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line-shape parameters for pure rotational Raman lines of D2 in He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.Z. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcisło</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Spectral Line Shapes, ICSLS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.012026, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1289/1/012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio line-shape parameters for speed-dependent hard-collision profiles Applications to rovibrational lines of H2, D2, HD in He or H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcisło</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Spectral Line Shapes, ICSLS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.012004, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1289/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman Spectroscopy of H2 with Absolute Frequency Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature line parameters of the self- and air-broadened fundamental vibrational transition of carbon monoxide Experimental results and calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.H. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Devi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Spectral Line Shapes, ICSLS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dublin, Ireland. pp.012014, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1289/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEMPERATURE-DEPENDENCE OF SELF- AND AIR-BROADENED CO LINE SHAPES IN THE FUNDAMENTAL BAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Devi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazrul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Urbana, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2019.FE08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMB-REFERENCED COHERENT RAMAN SPECTROSCOPY ON PURE H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd International Symposium on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Urbana, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15278/isms.2018.MG08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating ab initio molecular spectra dataset for atmospheric and planetary studies (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikodem Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observing Systems XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, United States. pp.74, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2504303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRDS measurements and ab initio calculations of collisional effects in pure D2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Cygan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA - HITRAN 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurements and theoretical calculations of CO-He line-shape parameters and their temperature dependences in the fundamental band of CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoimonti Rozario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koorosh Esteki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamria Latif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA - HITRAN 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical He-Broadened Line Parameters of Carbon Monoxide in the Fundamental Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koorosh Esteki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoimonti Rozario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamria Latif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molecular Spectroscopy, 71st Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shapes of molecular lines from first principles (proposal for constructing line-shape databases from ab initio calculations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.E. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rothman L.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA - HITRAN 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical line parameters for self-and H2-broadened transitions in the first overtone band of CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koorosh Esteki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Predoi-Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ghoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA - HITRAN 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous broadening of H2 line perturbed by Ar. An intriguing problem unsolved for 25 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd Pacific Conference on Spectroscopy and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs d&amp;quot;élargissements collisionnels de raies de rovibration, comparaisons entre méthodes et avec les expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-belge du GDRI HiResMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs quantiques des élargissements collisionnels et comparaisons : applications aux systèmes C2H2-N2, N2-H2 et N2-N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque commun de la division de Physique Atomique et Moléculaire et Optique de la SFP et des Journées de Spectroscopie Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs de l'élargissement des raies rotationnelles par pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : Processus physico-chimiques d'intéret astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saint-Florent, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs d'élargissement de raies rovibrationnelles par pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Processus physico-chimiques d'intérêt astrophysique", réseau PCMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saint-Florent, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual wavelength cw microlaser for the generation of THz radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Dual wavelength cw microlaser for the generation of THz radiation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum collisional line broadening and potential energy surfaces for C2H2 - X systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Spectral Line Shapes - Memorial University of Newfoundland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint John, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic Collisions of N2, H2, and H2 + He Mixtures in Supersonic Jets by Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Fonfría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tejeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Kyoto, Japan. pp.571-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linewidths of C2H2 perturbed by H2: calculations from an ab initio potential and comparison with experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Corretja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Colloquium in Spectral Line Shapes (ICSLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Valladoid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-branch line widths of N2 perturbed by H2: experiments and quantum calculations from an ab initio potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th colloquium on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-branch line widths of N2 perturbed by H2: experiments and quantum calculations from an ab initio potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS: European Conference on Nonlinear Optical Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles calculations of pressure broadening for the case of N 2 -perturbed 118 GHz fine-structure line in O 2 (X 3 Σ –g )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Gancewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quintas-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ab initio dataset of H 2 -He line-shape parameters for the HITRAN database with the DPL temperature dependences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate tests of QED with precision spectroscopy of molecular deuterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cygan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Spectral Line Shapes, ICSLS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully ab initio second-overtone line shapes of carbon monoxide perturbed by argon: comparison with experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Slowinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molecular Spectroscopy - 75th meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Urbana Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R(0) LINE SHAPE PARAMETERS OF CO IN ARGON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Koshelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Serov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Golubyatnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vilkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Balashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twenty-sixth Colloquium on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio quantum calculations of collisional effects in molecular spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on Photonic, Electronic, and Atomic Collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROM AB INITIO CALCULATIONS TO SPECTRAL LINE SHAPE PARAMETRISATION FOR SPECTROSCOPIC DATABASES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Slowinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Konefał</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twenty-sixth Colloquium on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully quantum calculations of the line-shape parameters for the Hartmann-Tran profile: a CO-Ar case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Kowzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Maslowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 26th colloquium on High-Resolution Molecular Spectroscopy (HRMS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helium-perturbed H2 spectra: a benchmark system for ab initio line-shape calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stolarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on Photonic, Electronic, and Atomic Collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb-calibrated coherent Raman spectroscopy of molecular hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcisło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line-shape parameters for pure rotational Raman lines of D2 in helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOLEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional broadenings and shifts in the S0 (0), S0 (1) and S0 (2) rotational lines of HD perturbed by He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Conference on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity ring-down spectroscopy of D2 ro-vibrational line with absolute frequency axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lisak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Colloquium on High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rovibrational line-shape parameters for H2 in He from a new H2-He potential energy surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Patkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr S. Żuchowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Colloquium on High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional broadenings and shifts in the S(0) and S(1) rotational lines of D2-He at 77 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisio Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Z. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 25th Colloquium on High-Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional effects in pure D2. Ultra accurate measurements and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Zaborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Wójtewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Cygan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Spectral Line Shapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Torun, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio line-shape calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Spectral Line Shapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Torun, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLECULAR LINE-SHAPE MODELING FROM FIRST PRINCIPLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Colloquium on High Resolution Molecular Spectroscopy HRMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dijon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESSURE BROADENING AND SHIFTING COEFFICIENTS AS TESTS OF H2(D2)-He POTENTIAL ENERGY SURFACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Colloquium on High Resolution Molecular Spectroscopy HRMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dijon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong competition between velocity-changing and phase/state changing collisions in H2 spectra perturbed by Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th EGAS Conference of the European Group on Atomic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of velocity-changing collisions on anomalous inhomogeneity in H2 Q(1) line broadening perturbed by Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Technologies Conference V Manipulating photons, atoms, and molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-dependent Billiard-ball Profile for Inhomogeneous Broadened H2 Q(1) Line Perturbed by Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Spectral Line Shapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tullahoma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio approach to the problem of molecular line shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Traceability of Spectral Reference Line Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio model of anomalously broadened H2 Q(1) line perturbed by Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Wcislo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cybulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ciurylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Conference on High Resolution Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results about the C2H2-H2 and C2H2-N2 systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASE workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bruxelles, Belgium. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Classical, Semiclassical and Quantum Methods in Hydrogen Broadening of Acetylene and Nitrogen Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAMPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Rennes, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated-Raman-Scattering Metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ronchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId446"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2F07C05"/>
+    <w:nsid w:val="B974207F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-thibault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1279-8588" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195282191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8439-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444561v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Dunseath" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109798" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Gustafsson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0287396" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253846" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paredes-Roibas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Z. Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108874" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stolarczyk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stankiewicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaborowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lisak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449889" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476329v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcis&#322;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348645" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057328v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108560" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boulet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108453" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924413v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8201;yu. Tretyakov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Serov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Makarov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Vilkov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Yu. Golubiatnikov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp04917a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056843v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kowzan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cybulski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Slowinski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139229" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lamperti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rutkowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ronchetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gatti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01187-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Slowinski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jozwiak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Gancewski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Stankiewicz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikodem Stolarczyk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107951" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-022-00936-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632769v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Godard Palluet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085094" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcislo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107911" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cybulski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wcis&#322;o" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040438" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330825v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Vilkov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yu Golubiatnikov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107807" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130375v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107477" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gancewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quintas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dawes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0063006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334306v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paredes-Roib&#225;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Z. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107868" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106676" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483894v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Zaborowski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Cygan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.389268" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886121v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Tan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pernet-Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.052705" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908662v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kowzan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cybulski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.012821" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931935v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107194" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03048475v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peyronnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Capon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Belas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Biardeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoanet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2020.07.104" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02572410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Z Mart&#237;nez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisio Bermejo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2020.100063" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415292v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Mas&#322;owski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106803" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796937v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wojtewicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gotti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamperti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.052504" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5499" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833211v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campargue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.03.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881046v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.08.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809053v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W&#243;jtewicz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cygan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.04.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879728v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5391" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533342v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koorosh Esteki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Predoi-Cross" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Povey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ivanov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.04.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon W&#243;jtewicz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/810/1/012042" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580441v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Patkowski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr S. &#379;uchowski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ciury&#322;o" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.08.014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370533v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Predoi-Cross" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Esteki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rozario" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naseri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latif" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.08.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398734v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2016-70114-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135515v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ciurylo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.052505" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971689v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiancheng Ma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862082" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082110v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Ivanov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg G. Buzykin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901084" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971731v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865967" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065523v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892414" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980535v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bermejo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Ivanov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2014.03.009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mileno Guillorel-Obregon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2013-0031" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JQSRT.2012.06.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769505v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vieuxmaire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sizun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2012.718380" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697625v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Z Martinez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.07.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXC9H34G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700672v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.12.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MN34VZS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700619v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Dhyne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.02.011" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSRMD8GJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700365v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.04.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R46VS5JP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072095v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3517541" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997618v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Deng" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mondelain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Camy-Peyret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlan W. Mantz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMS.2009.02.021" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TL7RSRB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388850v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Corretja" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Z E. Martinez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667185v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Fuller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Grabow" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Hardwick" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Marcus" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMS.2009.01.011" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KPBS38H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660150v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappelletti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pirani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartolomei" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905055n" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419505v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P. Deng" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mondelain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camy-Peyret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantz A.W." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2009.02.021" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118793v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Z. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804306j" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366704v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tejeda" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montero" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2938366" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336965v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908194v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ma" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Tipping" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonamy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMS.2007.01.003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SFDXMW5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908185v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Mantz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claveau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.09.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J426NXSC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908212v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Fonfr&#237;a" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784255" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186003v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joubert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2731789" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419532v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Mantz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claveau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908272v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Bartolomei" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Carmona-Novillo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Blanquet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2434174" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908228v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G&#243;mez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908292v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cappelletti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanquet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJD/E2007-00180-Y" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3HVVW956-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700708v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelenc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacquemet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083031v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyan Luo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wehr" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Drummond" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. May" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1383049" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083032v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Korona" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Moszynski" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1385524" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083065v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calil" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissoles" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b006224n" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001397v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touchard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buettgenbach" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klapisch" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Saint Simon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265721v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232480" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718881v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Stolarczyk" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718876v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718879v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Lamperti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313277v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Maslowski" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725312v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thibault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lique" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420535v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ronchetti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542047" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725308v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514966v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.SM1C.6" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725316v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931937v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/13/132033" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106139v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jozwiak" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wcislo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/13/132040" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384486v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365979v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1289/1/012026" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365978v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1289/1/012004" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366759v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872369" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365977v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Islam" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.H. Smith" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Devi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1289/1/012014" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366741v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Smith" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Ivanov" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazrul Islam" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2019.FE08" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366777v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2018.MG08" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366733v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2504303" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371008v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370994v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoimonti Rozario" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Naseri" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamria Latif" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370978v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371006v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Gordon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rothman L.S." TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370806v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132307v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976131v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976240v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704268v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976325v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603246v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pallas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;rault" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Roux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662409v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725622v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fernandez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fonfr&#237;a" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498325v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497158v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498408v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718884v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718888v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wcislo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718882v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493117v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366850v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Konefa&#322;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366810v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144407v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366820v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366861v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Koshelev" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Serov" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Golubyatnikov" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vilkov" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balashov" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882659v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366872v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366883v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597488v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597468v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lisak" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597461v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371039v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371027v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263170v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaussard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263187v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ciurylo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132305v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132226v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132214v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132224v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132219v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132208v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132203v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856451v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-thibault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1279-8588" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195282191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8439-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444561v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Dunseath" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109798" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Gustafsson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253846" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0287396" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476329v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcis&#322;o" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348645" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paredes-Roibas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Z. Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108874" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stolarczyk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stankiewicz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaborowski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lisak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449889" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lamperti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rutkowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ronchetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gatti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01187-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108453" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108560" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8201;yu. Tretyakov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Serov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Makarov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Vilkov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Yu. Golubiatnikov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp04917a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kowzan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cybulski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Slowinski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139229" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687777v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-022-00936-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Godard Palluet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085094" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Slowinski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jozwiak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Gancewski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Stankiewicz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikodem Stolarczyk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107951" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cybulski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wcis&#322;o" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040438" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330825v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Vilkov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yu Golubiatnikov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107807" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107477" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420476v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gancewski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quintas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dawes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0063006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcislo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107911" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334306v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paredes-Roib&#225;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Z. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107868" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Zaborowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Cygan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.389268" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886121v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Tan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pernet-Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.052705" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908662v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kowzan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cybulski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.012821" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931935v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107194" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03048475v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peyronnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Capon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Belas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Biardeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoanet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2020.07.104" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106676" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02572410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Z Mart&#237;nez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisio Bermejo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molap.2020.100063" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415292v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Mas&#322;owski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106803" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796937v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wojtewicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gotti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamperti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.052504" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5499" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833211v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campargue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.03.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881046v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.08.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5391" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W&#243;jtewicz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cygan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.04.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580441v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Patkowski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr S. &#379;uchowski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ciury&#322;o" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.08.014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533342v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koorosh Esteki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Predoi-Cross" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Povey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ivanov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.04.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518501v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon W&#243;jtewicz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/810/1/012042" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370533v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Predoi-Cross" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Esteki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rozario" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naseri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latif" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.08.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398734v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2016-70114-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135515v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ciurylo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.052505" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980535v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bermejo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Ivanov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg G. Buzykin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2014.03.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065523v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892414" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971689v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiancheng Ma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862082" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082110v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Ivanov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901084" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971731v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865967" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mileno Guillorel-Obregon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2013-0031" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JQSRT.2012.06.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769505v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vieuxmaire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sizun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2012.718380" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700365v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.04.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R46VS5JP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697625v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Z Martinez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.07.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXC9H34G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700672v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.12.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MN34VZS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700619v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Dhyne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.02.011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSRMD8GJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072095v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3517541" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388850v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Corretja" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Z E. Martinez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667185v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Fuller" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Grabow" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Hardwick" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Marcus" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMS.2009.01.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KPBS38H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997618v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Deng" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mondelain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Camy-Peyret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlan W. Mantz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMS.2009.02.021" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TL7RSRB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660150v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappelletti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pirani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartolomei" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905055n" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419505v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P. Deng" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mondelain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camy-Peyret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantz A.W." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2009.02.021" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118793v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Z. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804306j" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336965v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366704v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tejeda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montero" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2938366" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908292v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cappelletti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirani" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJD/E2007-00180-Y" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3HVVW956-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908272v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Bartolomei" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Carmona-Novillo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Blanquet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2434174" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908228v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G&#243;mez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joubert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2731789" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908194v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ma" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Tipping" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonamy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMS.2007.01.003" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SFDXMW5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908185v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Mantz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claveau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.09.001" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J426NXSC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908212v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Fonfr&#237;a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramos" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784255" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186003v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419532v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Mantz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claveau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700708v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelenc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacquemet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083032v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Korona" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Moszynski" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1385524" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083031v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyan Luo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wehr" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Drummond" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. May" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1383049" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083065v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calil" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissoles" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b006224n" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001397v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touchard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buettgenbach" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klapisch" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Saint Simon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265721v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232480" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718881v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Stolarczyk" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718876v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718879v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Lamperti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725312v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thibault" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lique" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420535v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ronchetti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542047" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313277v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Maslowski" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514966v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.SM1C.6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725308v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725316v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106139v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jozwiak" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wcislo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/13/132040" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931937v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/13/132033" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384486v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365979v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1289/1/012026" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365978v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1289/1/012004" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366759v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872369" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365977v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Islam" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.H. Smith" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Devi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1289/1/012014" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366741v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Smith" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Ivanov" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazrul Islam" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2019.FE08" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366777v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2018.MG08" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366733v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2504303" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371008v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370978v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoimonti Rozario" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamria Latif" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370994v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Naseri" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371006v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Gordon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rothman L.S." TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370806v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132307v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976131v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976240v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704268v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976325v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603246v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pallas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;rault" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Roux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662409v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725622v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fernandez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fonfr&#237;a" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498325v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498408v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497158v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718884v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718888v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wcislo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03718882v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493117v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366861v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Koshelev" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Serov" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Golubyatnikov" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vilkov" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balashov" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366810v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366850v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Konefa&#322;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144407v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366820v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366883v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882659v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366872v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597468v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lisak" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597488v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597461v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371039v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371027v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263170v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaussard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263187v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ciurylo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132224v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132219v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132226v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132305v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132214v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132208v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132203v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856451v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>