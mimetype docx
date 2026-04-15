--- v0 (2026-03-07)
+++ v1 (2026-04-15)
@@ -978,286 +978,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental technique to characterize the plastic behaviour of metallic materials in a wide range of temperatures and strain rates: Application to a high-carbon steel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and modeling of the elastic behavior of a XC68 grade steel used at high strain rates and high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tabourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd Sture Hopperstad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554-557, pp. 1116-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927094v1</w:t>
+                <w:t xml:space="preserve">hal-00819853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of the elastic behavior of a XC68 grade steel used at high strain rates and high temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental technique to characterize the plastic behaviour of metallic materials in a wide range of temperatures and strain rates: Application to a high-carbon steel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vautrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odd Sture Hopperstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tabourot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Odd Sture Hopperstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.NC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00819853v1</w:t>
+                <w:t xml:space="preserve">hal-00927094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inelastic heat fraction estimation from two successive mechanical and thermal analyses and full-field measurements.</w:t>
               </w:r>
@@ -1366,286 +1366,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of high carbon steel C68 at elevated temperatures and different strain rates.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compartmentalized model for the mechanical behavior of titanium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tabourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technische Mechanik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 504-506, pp. 673-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739478v1</w:t>
+                <w:t xml:space="preserve">hal-00730493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartmentalized model for the mechanical behavior of titanium.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of high carbon steel C68 at elevated temperatures and different strain rates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vautrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odd Sture Hopperstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technische Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32, pp 577 - 586</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.673⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00730493v1</w:t>
+                <w:t xml:space="preserve">hal-00739478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compartmentalized Model for the Mechanical Behavior of Titanium</w:t>
               </w:r>
@@ -1683,51 +1683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 504-506, pp.673-678</w:t>
@@ -2492,315 +2492,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00332906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical determination of strain localisation during finite element simulation of deep-drawing operations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Three-dimensional survey of pollution during winter in French Alps valleys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hariliva Randriamiarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sanak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2004.04.413⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (6), pp.1035-1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2004.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258064v1</w:t>
+                <w:t xml:space="preserve">hal-00133414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional survey of pollution during winter in French Alps valleys</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical determination of strain localisation during finite element simulation of deep-drawing operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tabourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térence Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Arrieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 39 (6), pp.1035-1047. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 159 (2), pp.152-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2004.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2004.04.413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133414v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis of the deformation of ferrite segments during sintering</w:t>
               </w:r>
@@ -3623,51 +3623,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement à l'impact et en post impact d'agro-composites renforcés de fibres de lin</w:t>
+                <w:t xml:space="preserve">Characterization of the mechanical behavior of flax fiber fabric reinforced epoxy composites during a low velocity impact test using Stereo Image Correlation (SIC) analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Toussaint</w:t>
@@ -3702,97 +3702,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">ICCS20 (20th International Conference on Composite Structures)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623265v1</w:t>
+                <w:t xml:space="preserve">hal-02065375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the mechanical behavior of flax fiber fabric reinforced epoxy composites during a low velocity impact test using Stereo Image Correlation (SIC) analysis</w:t>
+                <w:t xml:space="preserve">Etude du comportement à l'impact et en post impact d'agro-composites renforcés de fibres de lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Toussaint</w:t>
@@ -3827,73 +3827,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS20 (20th International Conference on Composite Structures)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065375v1</w:t>
+                <w:t xml:space="preserve">hal-01623265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the mechanical properties of composite materials reinforced with flax-fibres with finite element model updating and image analysis</w:t>
               </w:r>
@@ -4119,769 +4119,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new filtering approach dedicated to heat sources computation from thermal field measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Toussaint</w:t>
+                <w:t xml:space="preserve">Characterization and modeling of the elastic behavior of a XC68 grade steel used at high strain rates and high temperatures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tabourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vautrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odd Sture Hopperstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.175-178</w:t>
+              <w:t xml:space="preserve">ESAFORM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, AVEIRO, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938117v1</w:t>
+                <w:t xml:space="preserve">hal-00926836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of the elastic behavior of a XC68 grade steel used at high strain rates and high temperatures.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t>
+                <w:t xml:space="preserve">A new filtering approach dedicated to heat sources computation from thermal field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, AVEIRO, Portugal</w:t>
+              <w:t xml:space="preserve">PhotoMechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.175-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926836v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartmentalized model for the mechanical behavior of titanium.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vautrot</w:t>
+                <w:t xml:space="preserve">Stereo Image Correlation for full-field measurement on composite femoral bones during compression tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Toussaint</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vittecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Germany. pp.NC</w:t>
+              <w:t xml:space="preserve">ICSM 2012 3rd International Conference on Surface Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794985v1</w:t>
+                <w:t xml:space="preserve">hal-00683679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characteristics identification of a composite femoral bone using stereo image correlation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Billard</w:t>
+                <w:t xml:space="preserve">Mixed experimental and numerical study of steel ferrule forming by low-contact deformation process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tabourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vautrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Balland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH 534 Colloquium - Advanced experimental approaches and inverse problems in tissue biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems Design And Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703564v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo Image Correlation for full-field measurement on composite femoral bones during compression tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical characteristics identification of a composite femoral bone using stereo image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Billard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Vittecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bonjour</w:t>
+                <w:t xml:space="preserve">Laure Devun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSM 2012 3rd International Conference on Surface Metrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Annecy, France</w:t>
+              <w:t xml:space="preserve">EUROMECH 534 Colloquium - Advanced experimental approaches and inverse problems in tissue biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683679v1</w:t>
+                <w:t xml:space="preserve">hal-00703564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed experimental and numerical study of steel ferrule forming by low-contact deformation process.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compartmentalized model for the mechanical behavior of titanium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tabourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vautrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Toussaint</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems Design And Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">ESAFORM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Germany. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795389v1</w:t>
+                <w:t xml:space="preserve">hal-00794985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and optimization of the mechanical properties of titanium alloys for sheet metal forming.</w:t>
               </w:r>
@@ -4986,606 +4986,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new highly heterogeneous 3D test for the determination by inverse method of material parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pottier</w:t>
+                <w:t xml:space="preserve">Simulation numérique d'un procédé de mise en forme par faible contact d'une virole acier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Raujom-Veille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vacher</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tabourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vautrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics 2011, International conference on full-field measurement techniques and their applications in experimental solid mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651579v1</w:t>
+                <w:t xml:space="preserve">hal-03422572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE simulation of a steel thin-wall short-tube forming process.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t>
+                <w:t xml:space="preserve">Experimental estimation of the Inelastic Heat Fraction from thermomechanical observations and inverse analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Balland</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEM Annual Conference &amp; Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Mohegan Sun, United States. pp.33-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3589525⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00599057v1</w:t>
+                <w:t xml:space="preserve">hal-00651578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental estimation of the Inelastic Heat Fraction from thermomechanical observations and inverse analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pottier</w:t>
+                <w:t xml:space="preserve">FE simulation of a steel thin-wall short-tube forming process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vacher</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tabourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vautrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual Conference &amp; Exposition on Experimental and Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Belfast, Ireland. pp. 258-263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3589525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651578v1</w:t>
+                <w:t xml:space="preserve">hal-00599057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steel C68 characterization in severe conditions of temperature and speed.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new highly heterogeneous 3D test for the determination by inverse method of material parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Material Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Photomechanics 2011, International conference on full-field measurement techniques and their applications in experimental solid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632589v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique d'un procédé de mise en forme par faible contact d'une virole acier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Toussaint</w:t>
+                <w:t xml:space="preserve">Steel C68 characterization in severe conditions of temperature and speed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vautrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odd Sture Hopperstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Material Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422572v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet OPTIMIST : Modélisation et OPTImisation de la MISe en Forme des Alliages de Titane</w:t>
               </w:r>
@@ -6165,217 +6165,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inverse method for material parameters determination of titanium samples under tensile loading</w:t>
+                <w:t xml:space="preserve">On inverse parameter identification using full-field measurements and Finite Element update method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">Photomechanics 2008, International conference on full-field measurement techniques and their applications in experimental solid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343952v1</w:t>
+                <w:t xml:space="preserve">hal-00343947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On inverse parameter identification using full-field measurements and Finite Element update method</w:t>
+                <w:t xml:space="preserve">An inverse method for material parameters determination of titanium samples under tensile loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics 2008, International conference on full-field measurement techniques and their applications in experimental solid mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Loughborough, United Kingdom</w:t>
+              <w:t xml:space="preserve">11th International Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343947v1</w:t>
+                <w:t xml:space="preserve">hal-00343952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en forme d'une instrumentation de correction des déformations scoliotiques</w:t>
               </w:r>
@@ -6450,286 +6450,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement thermomécanique du titane à partir de mesures de champs cinématiques et thermiques</w:t>
+                <w:t xml:space="preserve">Identification d'une loi de comportement pour la simulation numérique de la mise en forme d'une instrumentation en titane T40</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Toussaint</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journée technique Cetim : "Innovez dans les implants orthopédiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653701v1</w:t>
+                <w:t xml:space="preserve">hal-00651680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'une loi de comportement pour la simulation numérique de la mise en forme d'une instrumentation en titane T40</w:t>
+                <w:t xml:space="preserve">Simulation numérique de la mise en forme d'un matériel implantable de correction des déformations scoliotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Ducher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journée technique Cetim : "Innovez dans les implants orthopédiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651680v1</w:t>
+                <w:t xml:space="preserve">hal-00653702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique de la mise en forme d'un matériel implantable de correction des déformations scoliotiques</w:t>
+                <w:t xml:space="preserve">Caractérisation du comportement thermomécanique du titane à partir de mesures de champs cinématiques et thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Tabourot</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journée technique Cetim : "Innovez dans les implants orthopédiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653702v1</w:t>
+                <w:t xml:space="preserve">hal-00653701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de paramètres d'un modèle de plasticité à partir de mesures de champs</w:t>
               </w:r>
@@ -7072,554 +7072,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling kinematic hardening for dislocation based plasticity models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en oeuvre d'un procédé ECAE sur des tôles métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tabourot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Franco-Russe "Physics and Mechanics of Large Plastic Strains"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Saint Peterburg, Russia</w:t>
+              <w:t xml:space="preserve">Workshop "ECAE et Matériaux hyper-déformés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Saint Martin d'Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651677v1</w:t>
+                <w:t xml:space="preserve">hal-00653713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of the permanent magnet shaping process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling kinematic hardening for dislocation based plasticity models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tabourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fivel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Toussaint</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Di Marcello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Powder Metallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Orlando, United States. pp.179-192</w:t>
+              <w:t xml:space="preserve">Colloque Franco-Russe "Physics and Mechanics of Large Plastic Strains"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Saint Peterburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651675v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre d'un procédé ECAE sur des tôles métalliques</w:t>
+                <w:t xml:space="preserve">Modeling and simulation of the permanent magnet shaping process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Tabourot</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Doremus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Di Marcello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "ECAE et Matériaux hyper-déformés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Saint Martin d'Hères, France</w:t>
+              <w:t xml:space="preserve">World Congress on Powder Metallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Orlando, United States. pp.179-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653713v1</w:t>
+                <w:t xml:space="preserve">hal-00651675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and numerical approach of Ferrite slurry compaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple tests and standard procedure for the characterisation of green compacted powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Doremus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Di Marcello</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibition on Powder Metallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Nice, France. pp.237-243</w:t>
+              <w:t xml:space="preserve">NATO Advanced Research Workshop on Recent Developments in Computer Modelling of Powder Metallurgy Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Kiev, Ukraine. pp.29-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651719v1</w:t>
+                <w:t xml:space="preserve">hal-00651737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple tests and standard procedure for the characterisation of green compacted powder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental and numerical approach of Ferrite slurry compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Doremus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Alvain</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Di Marcello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NATO Advanced Research Workshop on Recent Developments in Computer Modelling of Powder Metallurgy Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Kiev, Ukraine. pp.29-41</w:t>
+              <w:t xml:space="preserve">European Congress and Exhibition on Powder Metallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Nice, France. pp.237-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651737v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterisation of superconducting BSCCO powder and numerical modelling of the OPIT process</w:t>
               </w:r>
@@ -7771,64 +7771,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis : Implant pour le soin des fractures du fémur proximal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vittecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8131,90 +8131,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional survey of pollution during winter in the French Alps Chamonix Valley from an ULA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hariliva Randriamiarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chazette</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joseph Sanak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Notes des Activités Instrumentales de l'IPSL. 38, IPSL. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8429,51 +8429,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="878D010B"/>
+    <w:nsid w:val="91BDDF2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8660,51 +8660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-toussaint" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5020-3787" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060222700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622848v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Toussaint" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Ayad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895241258874" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03543201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113840" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cuynet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.05.090" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raujol-Veill&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vautrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Balland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2015.03.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJLFJLDL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168217v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Sture Hopperstad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#283;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2014.04.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.09.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C08L3JM1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.673" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004622v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Coudert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9555-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C722NJS7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Port" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arrieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.10.037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD65PTVJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332920v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0054-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2004.04.413" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WB51HRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couvert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariliva Randriamiarisoa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sanak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.10.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGPJSLDT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouvard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tenaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Di Marcello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2003.11.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL8GL6GR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doremus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pavier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/003258901666400" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Bech" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Nielsen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eriksen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-8506(07)62104-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGJ65DN7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhen Huang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Antion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829151v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562035v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396970v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cesbron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mougel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623265v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lagache" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02065375v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02065359v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02016464v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926836v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794985v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Billard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vittecoq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Devun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683679v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonjour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795389v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739527v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Philippe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651579v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589525" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651578v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raujom-Veille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653698v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmhenni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651679v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651580v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653700v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343952v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360377v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Ducher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653701v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651680v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653702v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268284v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531655v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Eric Bruzek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lallouet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Hermann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2003.812061" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651581v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gradel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651677v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fivel Marc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651675v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653713v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651719v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651737v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alvain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651744v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863575v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00629045v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813114v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319393v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Toussaint" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00266456v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-toussaint" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5020-3787" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060222700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622848v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Toussaint" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Ayad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895241258874" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03543201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113840" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cuynet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.05.090" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raujol-Veill&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vautrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Balland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2015.03.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJLFJLDL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168217v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Sture Hopperstad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#283;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2014.04.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819853v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1116" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.09.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C08L3JM1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.673" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739478v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004622v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Coudert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9555-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C722NJS7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Port" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arrieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.10.037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD65PTVJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332920v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0054-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couvert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariliva Randriamiarisoa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sanak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.10.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGPJSLDT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258064v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2004.04.413" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WB51HRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouvard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tenaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Di Marcello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2003.11.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL8GL6GR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doremus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pavier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/003258901666400" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Bech" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Nielsen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eriksen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-8506(07)62104-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGJ65DN7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhen Huang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Antion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829151v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562035v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396970v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cesbron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mougel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02065375v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lagache" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02065359v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02016464v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926836v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Billard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vittecoq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonjour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795389v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703564v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Devun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794985v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739527v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Philippe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422572v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raujom-Veille" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599057v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589525" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651579v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653698v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmhenni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651679v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651580v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653700v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343947v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343952v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360377v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Ducher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651680v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653702v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653701v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268284v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531655v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Eric Bruzek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lallouet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Hermann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2003.812061" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651581v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gradel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653713v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651677v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fivel Marc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651675v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651737v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alvain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651719v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651744v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863575v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00629045v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813114v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319393v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Toussaint" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00266456v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>