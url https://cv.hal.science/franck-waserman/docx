--- v0 (2026-03-30)
+++ v1 (2026-04-26)
@@ -66,996 +66,996 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Échiquier de Normandie à la création de la Cour des comptes : héritage ou rupture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Waserman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7-8, pp.488</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion juridique d’impôt : entre flottements définitoires et historicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Waserman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.85-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47245/archimede.0010.ds2.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il un modèle français de contrôle des comptes publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Waserman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101 (6), pp.14-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2021.6.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contractualisation financière et libre administration des collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Waserman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle budgétaire et principe d'annualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Waserman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.860</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La TASCOM et l'autonomie financière des collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Waserman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 03, pp.460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application du principe non bis in idem et les procédures devant la CDBF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Waserman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 03, pp.456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ESS, un modèle alternatif d'économie à la mesure de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Waserman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 522, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aides fiscales au tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Waserman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 156, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finances locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Waserman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Documentation Française, pp.210, 2023, 9782111577732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finances publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Waserman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Documentation française, pp.237, 2023, Découverte de la vie publique, 978-2-11-157737-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ldf.waser.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduire au droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Altwegg-Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Halpérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Lochak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de théorie et d'analyse du droit (Nanterre). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut francophone pour la justice et la démocratie (IFJD)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 135, 2021, Colloques &amp; essais, 9782370323088</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269918v1</w:t>
-              </w:r>
-[...669 lines deleted...]
-                <w:t xml:space="preserve">halshs-02201856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId29"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1210,51 +1210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Waserman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565358v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.waser.2023.01" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269918v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Altwegg-Boussac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Girard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lochak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0010.ds2.02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320487v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2021.6.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Waserman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304669v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0010.ds2.02" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565356v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2021.6.004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227238v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220646v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227159v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227158v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201856v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565384v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.waser.2023.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269918v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Altwegg-Boussac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lochak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>