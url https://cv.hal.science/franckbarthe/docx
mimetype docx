--- v0 (2026-03-24)
+++ v1 (2026-04-20)
@@ -819,848 +819,848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positivity improvement and Gaussian kernels</w:t>
+                <w:t xml:space="preserve">Logarithmic Sobolev inequalities for harmonic measures on spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paweł Wolff</w:t>
+                <w:t xml:space="preserve">Yutao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengliang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 102 (1), pp.234-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323950v1</w:t>
+                <w:t xml:space="preserve">hal-01976851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logarithmic Sobolev inequalities for harmonic measures on spheres</w:t>
+                <w:t xml:space="preserve">Stability of the functional forms of the Blaschke-Santaló inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Károly Böröczky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutao Ma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhengliang Zhang</w:t>
+                <w:t xml:space="preserve">Matthieu Fradelizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 173 (2), p. 135-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-013-0499-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976851v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the functional forms of the Blaschke-Santaló inequality</w:t>
+                <w:t xml:space="preserve">Positivity improvement and Gaussian kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Károly Böröczky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fradelizi</w:t>
+                <w:t xml:space="preserve">Paweł Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 352 (12), pp.1017-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2014.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00605-013-0499-9⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997463v1</w:t>
+                <w:t xml:space="preserve">hal-05323950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial Optimization Over Two Random Point Sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L1-smoothing for the Ornstein-Uhlenbeck semigroup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Bordenave</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bednorz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Oleszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Probabilités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-00321-4_19⟩</w:t>
+              <w:t xml:space="preserve">Mathematika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (1), pp.160-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/S0025579312001064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323980v1</w:t>
+                <w:t xml:space="preserve">hal-00960777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L1-smoothing for the Ornstein-Uhlenbeck semigroup</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The volume product of convex bodies with many hyperplane symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Wolff</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fradelizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1112/S0025579312001064⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (2), pp.1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/ajm.2013.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960777v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The volume product of convex bodies with many hyperplane symmetries</w:t>
+                <w:t xml:space="preserve">Invariances in variance estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fradelizi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Cordero-Erausquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1353/ajm.2013.0018⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106 (1), pp.33-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/plms/pds011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793781v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariances in variance estimates</w:t>
+                <w:t xml:space="preserve">Isoperimetry and stability of hyperplanes for product probability measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dario Cordero-Erausquin</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Colesanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 106 (1), pp.33-64. </w:t>
+              <w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 192 (2), pp.165-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1112/plms/pds011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10231-011-0217-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960795v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoperimetry and stability of hyperplanes for product probability measures</w:t>
+                <w:t xml:space="preserve">Combinatorial Optimization Over Two Random Point Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Bianchini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Colesanti</w:t>
+                <w:t xml:space="preserve">Charles Bordenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire de Probabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lecture Notes in Mathematics, 2078, pp.483-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-00321-4_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10231-011-0217-y⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566568v1</w:t>
+                <w:t xml:space="preserve">hal-05323980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transference principles for log-Sobolev and spectral-gap with applications to conservative spin systems</w:t>
               </w:r>
@@ -2135,51 +2135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on non-interacting conservative spin systems: The case of gamma distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 119 (8), pp.2711-2723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2695,159 +2695,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy of spherical marginals and related inequalities</w:t>
+                <w:t xml:space="preserve">Interpolated inequalities between exponential and Gaussian, Orlicz hypercontractivity and isoperimetry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Maurey</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cattiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 86 (2), pp.89--99. </w:t>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (3), pp.993-1067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2006.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/RMI/482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693099v1</w:t>
+                <w:t xml:space="preserve">hal-00002203v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolated inequalities between exponential and Gaussian, Orlicz hypercontractivity and isoperimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2866,180 +2854,192 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (3), pp.993-1067. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4171/RMI/482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolated inequalities between exponential and Gaussian, Orlicz hypercontractivity and isoperimetry.</w:t>
+                <w:t xml:space="preserve">Entropy of spherical marginals and related inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Roberto</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Cordero-Erausquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Maurey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 22 (3), pp.993-1067. </w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (2), pp.89--99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/RMI/482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2006.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002203v3</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic approach to the geometry of the ℓpn-ball</w:t>
               </w:r>
@@ -3555,394 +3555,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobolev inequalities for probability measures on the real line</w:t>
+                <w:t xml:space="preserve">Extremal slabs in the cube and the Laplace transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Roberto</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Koldobsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Mathematica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4064/sm159-3-9⟩</w:t>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 174 (1), pp.89-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0001-8708(02)00055-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693117v1</w:t>
+                <w:t xml:space="preserve">hal-05332111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de l'inégalité de Brunn-Minkowski</w:t>
+                <w:t xml:space="preserve">A note on simultaneous polar and Cartesian decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Csornyei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Naor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GEOMETRIC ASPECTS OF FUNCTIONAL ANALYSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1807 (?), pp.1--19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333656v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on simultaneous polar and Cartesian decomposition</w:t>
+                <w:t xml:space="preserve">Sobolev inequalities for probability measures on the real line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Naor</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOMETRIC ASPECTS OF FUNCTIONAL ANALYSIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studia Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 159 (3), pp.481--497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/sm159-3-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693596v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremal slabs in the cube and the Laplace transform</w:t>
+                <w:t xml:space="preserve">Autour de l'inégalité de Brunn-Minkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Koldobsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 12 (2), pp.127-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/afst.1046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0001-8708(02)00055-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05332111v1</w:t>
+                <w:t xml:space="preserve">hal-05333656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy jumps in the presence of a spectral gap</w:t>
               </w:r>
@@ -4189,221 +4189,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shift inequalities of Gaussian type and norms of barycentres</w:t>
+                <w:t xml:space="preserve">An isoperimetric result for the Gaussian measure and unconditional sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Fradelizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Mathematica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4064/sm146-3-3⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (?), pp.408--416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0024609301008141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326761v1</w:t>
+                <w:t xml:space="preserve">hal-00693715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An isoperimetric result for the Gaussian measure and unconditional sets</w:t>
+                <w:t xml:space="preserve">Shift inequalities of Gaussian type and norms of barycentres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cordero-Erausquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fradelizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0024609301008141⟩</w:t>
+              <w:t xml:space="preserve">Studia Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 146 (3), pp.245-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/sm146-3-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00693715v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremal Properties of Central Half-Spaces for Product Measures</w:t>
               </w:r>
@@ -4742,51 +4742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short solution to the Busemann-Petty problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fradelizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Maurey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4917,195 +4917,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extremal property of the mean width of the simplex</w:t>
+                <w:t xml:space="preserve">On a reverse form of the Brascamp-Lieb inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Annalen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 310 (4), pp.685-693. </w:t>
+              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 134 (2), pp.335--361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002080050166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002220050267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326768v1</w:t>
+                <w:t xml:space="preserve">hal-00694256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a reverse form of the Brascamp-Lieb inequality</w:t>
+                <w:t xml:space="preserve">An extremal property of the mean width of the simplex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematische Annalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 310 (4), pp.685-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002080050166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002220050267⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00694256v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités de Brascamp-Lieb et convexité</w:t>
               </w:r>
@@ -5616,51 +5616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume properties of high-dimensional Orlicz balls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Dimensional Probability IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 80, Springer International Publishing, pp.75-95, 2023, Progress in Probability, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5779,220 +5779,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Brascamp-Lieb Inequalities along the Heat Equation</w:t>
+                <w:t xml:space="preserve">A Continuous Version of the Brascamp-Lieb Inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Cordero-Erausquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Aspects of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1850, Springer Berlin Heidelberg, pp.65-71, 2004, Lecture Notes in Mathematics, 3-540-22360-6. </w:t>
+              <w:t xml:space="preserve">, 1850, Springer Berlin Heidelberg, pp.53-63, 2004, Lecture Notes in Mathematics, 3-540-22360-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-44489-3_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-44489-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334981v1</w:t>
+                <w:t xml:space="preserve">hal-05334987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous Version of the Brascamp-Lieb Inequalities</w:t>
+                <w:t xml:space="preserve">Inverse Brascamp-Lieb Inequalities along the Heat Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cordero-Erausquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Aspects of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1850, Springer Berlin Heidelberg, pp.53-63, 2004, Lecture Notes in Mathematics, 3-540-22360-6. </w:t>
+              <w:t xml:space="preserve">, 1850, Springer Berlin Heidelberg, pp.65-71, 2004, Lecture Notes in Mathematics, 3-540-22360-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-44489-3_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-44489-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334987v1</w:t>
+                <w:t xml:space="preserve">hal-05334981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6147,51 +6147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cordero-Erausquin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AIHP1492" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokshay Madiman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-023-00606-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771651v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wolff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1359" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281782v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Strzelecki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-021-09900-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170770v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Klartag" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893417v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/ast.1062" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388758v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1310" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082728v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barthe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Huou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/15-BEJ769" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Wolff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.09.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X60Q7KW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976851v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Ma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengliang Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly B&#246;r&#246;czky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-013-0499-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bordenave" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00321-4_19" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TF3XSM7S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ball" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bednorz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Oleszkiewicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0025579312001064" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793781v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2013.0018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pds011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bianchini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colesanti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-011-0217-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Milman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-013-1782-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ledoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnq114" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Vang Lozada-Chang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil O'Connell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2009.02.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRH7W0NW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270555v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Huet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bakry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Kolesnikov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-008-9039-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117472v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roberto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-008-9093-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017377v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v12-441" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2006.04.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-826JDGB2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014138v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/482" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002203v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332130v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;don" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Mendelson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Naor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009117904000000874" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004959v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332120v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiri Artstein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Ball" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-003-0329-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0894-0347-04-00459-X" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332124v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOTP.0000020695.25095.c1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QFV9J6JW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm159-3-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333656v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1046" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693596v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Csornyei" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332111v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koldobsky" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-8708(02)00055-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VZRVMW2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ball" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693644v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-002-8235-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BWRCBPNL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326761v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordero-Erausquin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fradelizi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm146-3-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693715v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0024609301008141" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-X6QVJDT3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326767v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.2000.3708" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M89G80FX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333675v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326755v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-0203(00)00131-X" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHGLZJ75-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326748v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.1999.189.211" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693894v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009777119957" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9VCRJ5D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000390050054" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326768v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002080050166" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7N62VCHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694256v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002220050267" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(97)86963-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKBR03VT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333703v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310415v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334973v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247129v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26979-0\_2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976598v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paata Ivanisvili" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36020-7\_3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334981v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44489-3_7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9KXN2LQW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44489-3_6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F7409T4B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cordero-Erausquin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AIHP1492" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokshay Madiman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-023-00606-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771651v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wolff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1359" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281782v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Strzelecki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-021-09900-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170770v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Klartag" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893417v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/ast.1062" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388758v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1310" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082728v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barthe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Huou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/15-BEJ769" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976851v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Ma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengliang Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly B&#246;r&#246;czky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-013-0499-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Wolff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.09.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X60Q7KW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ball" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bednorz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Oleszkiewicz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0025579312001064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2013.0018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960795v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pds011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bianchini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colesanti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-011-0217-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bordenave" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00321-4_19" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TF3XSM7S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Milman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-013-1782-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ledoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnq114" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Vang Lozada-Chang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil O'Connell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2009.02.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRH7W0NW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270555v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Huet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bakry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Kolesnikov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-008-9039-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117472v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roberto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-008-9093-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017377v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v12-441" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002203v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/482" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014138v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2006.04.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-826JDGB2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332130v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;don" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Mendelson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Naor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009117904000000874" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004959v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332120v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiri Artstein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Ball" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-003-0329-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0894-0347-04-00459-X" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332124v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOTP.0000020695.25095.c1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QFV9J6JW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332111v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koldobsky" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-8708(02)00055-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VZRVMW2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693596v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Csornyei" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693117v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm159-3-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333656v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1046" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ball" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693644v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-002-8235-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BWRCBPNL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693715v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0024609301008141" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-X6QVJDT3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordero-Erausquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fradelizi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm146-3-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326767v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.2000.3708" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M89G80FX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333675v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326755v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-0203(00)00131-X" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHGLZJ75-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326748v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.1999.189.211" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693894v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009777119957" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9VCRJ5D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000390050054" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694256v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002220050267" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326768v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002080050166" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7N62VCHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(97)86963-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKBR03VT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333703v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310415v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334973v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247129v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26979-0\_2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976598v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paata Ivanisvili" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36020-7\_3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334987v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44489-3_6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F7409T4B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334981v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44489-3_7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9KXN2LQW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>