--- v1 (2026-04-20)
+++ v2 (2026-05-10)
@@ -624,940 +624,940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poincaré inequalities on intervals – application to sensitivity analysis</w:t>
+                <w:t xml:space="preserve">Perimeters, uniform enlargement and high dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Roustant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Barthe</w:t>
+                <w:t xml:space="preserve">F Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+                <w:t xml:space="preserve">Benoit Huou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (2), pp.3081 - 3119. </w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.1056-1081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/17-EJS1310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3150/15-BEJ769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388758v2</w:t>
+                <w:t xml:space="preserve">hal-01082728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perimeters, uniform enlargement and high dimensions</w:t>
+                <w:t xml:space="preserve">Poincaré inequalities on intervals – application to sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Barthe</w:t>
+                <w:t xml:space="preserve">Olivier Roustant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Huou</w:t>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (2), pp.1056-1081. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.3081 - 3119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3150/15-BEJ769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/17-EJS1310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082728v1</w:t>
+                <w:t xml:space="preserve">hal-01388758v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logarithmic Sobolev inequalities for harmonic measures on spheres</w:t>
+                <w:t xml:space="preserve">Positivity improvement and Gaussian kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutao Ma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhengliang Zhang</w:t>
+                <w:t xml:space="preserve">Paweł Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 352 (12), pp.1017-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2014.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976851v1</w:t>
+                <w:t xml:space="preserve">hal-05323950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of the functional forms of the Blaschke-Santaló inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Károly Böröczky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fradelizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 173 (2), p. 135-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00605-013-0499-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positivity improvement and Gaussian kernels</w:t>
+                <w:t xml:space="preserve">Logarithmic Sobolev inequalities for harmonic measures on spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paweł Wolff</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengliang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 102 (1), pp.234-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05323950v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L1-smoothing for the Ornstein-Uhlenbeck semigroup</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invariances in variance estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Wolff</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Cordero-Erausquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1112/S0025579312001064⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106 (1), pp.33-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/plms/pds011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960777v1</w:t>
+                <w:t xml:space="preserve">hal-00960795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The volume product of convex bodies with many hyperplane symmetries</w:t>
+                <w:t xml:space="preserve">Isoperimetry and stability of hyperplanes for product probability measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fradelizi</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Colesanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1353/ajm.2013.0018⟩</w:t>
+              <w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 192 (2), pp.165-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10231-011-0217-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793781v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariances in variance estimates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L1-smoothing for the Ornstein-Uhlenbeck semigroup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dario Cordero-Erausquin</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bednorz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Oleszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1112/plms/pds011⟩</w:t>
+              <w:t xml:space="preserve">Mathematika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (1), pp.160-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/S0025579312001064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960795v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoperimetry and stability of hyperplanes for product probability measures</w:t>
+                <w:t xml:space="preserve">The volume product of convex bodies with many hyperplane symmetries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea Colesanti</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fradelizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 192 (2), pp.165-190. </w:t>
+              <w:t xml:space="preserve">American Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (2), pp.1-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10231-011-0217-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1353/ajm.2013.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566568v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial Optimization Over Two Random Point Sets</w:t>
               </w:r>
@@ -1848,480 +1848,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un théorème de la limite centrale pour les ensembles convexes (d'après Klartag et Fleury-Guédon-Paouris)</w:t>
+                <w:t xml:space="preserve">Generalized Dirichlet distributions on the ball and moments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gamboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Vang Lozada-Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rouault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asterisque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 332, Exp. No. 1007, ix, 287--304</w:t>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, VII, pp.319-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629243v1</w:t>
+                <w:t xml:space="preserve">hal-00454785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Dirichlet distributions on the ball and moments</w:t>
+                <w:t xml:space="preserve">Un théorème de la limite centrale pour les ensembles convexes (d'après Klartag et Fleury-Guédon-Paouris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Rouault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, VII, pp.319-340</w:t>
+              <w:t xml:space="preserve">Asterisque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 332, Exp. No. 1007, ix, 287--304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454785v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matchings and the variance of Lipschitz functions</w:t>
+                <w:t xml:space="preserve">On Gaussian Brunn-Minkowski inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil O'Connell</w:t>
+                <w:t xml:space="preserve">Nolwen Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studia Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 191 (3), pp.283--304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520009v1</w:t>
+                <w:t xml:space="preserve">hal-00270555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarks on non-interacting conservative spin systems: The case of gamma distributions</w:t>
+                <w:t xml:space="preserve">Matchings and the variance of Lipschitz functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Wolff</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil O'Connell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 119 (8), pp.2711-2723. </w:t>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp.400-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2009.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ps:2008018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00667074v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Gaussian Brunn-Minkowski inequalities</w:t>
+                <w:t xml:space="preserve">Remarks on non-interacting conservative spin systems: The case of gamma distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nolwen Huet</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Mathematica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (8), pp.2711-2723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2009.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270555v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple proof of the Poincaré inequality for a large class of probability measures including the log-concave case</w:t>
               </w:r>
@@ -2695,155 +2695,167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolated inequalities between exponential and Gaussian, Orlicz hypercontractivity and isoperimetry.</w:t>
+                <w:t xml:space="preserve">Entropy of spherical marginals and related inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Roberto</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Cordero-Erausquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Maurey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 22 (3), pp.993-1067. </w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (2), pp.89--99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/RMI/482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2006.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002203v3</w:t>
+                <w:t xml:space="preserve">hal-00693099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolated inequalities between exponential and Gaussian, Orlicz hypercontractivity and isoperimetry</w:t>
+                <w:t xml:space="preserve">Interpolated inequalities between exponential and Gaussian, Orlicz hypercontractivity and isoperimetry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cattiaux</w:t>
@@ -2854,1095 +2866,1083 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (3), pp.993-1067. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4171/RMI/482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014138v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002203v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy of spherical marginals and related inequalities</w:t>
+                <w:t xml:space="preserve">Interpolated inequalities between exponential and Gaussian, Orlicz hypercontractivity and isoperimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Maurey</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cattiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 86 (2), pp.89--99. </w:t>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (3), pp.993-1067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2006.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/RMI/482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00693099v1</w:t>
+                <w:t xml:space="preserve">hal-00014138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic approach to the geometry of the ℓpn-ball</w:t>
+                <w:t xml:space="preserve">Concentration for independent random variables with heavy tails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Assaf Naor</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cattiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Probability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMRX Appl.Math.Res.Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, pp.39-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332130v1</w:t>
+                <w:t xml:space="preserve">hal-00004959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration for independent random variables with heavy tails</w:t>
+                <w:t xml:space="preserve">A probabilistic approach to the geometry of the ℓpn-ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Roberto</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahar Mendelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Naor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMRX Appl.Math.Res.Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Annals of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/009117904000000874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004959v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the rate of convergence in the entropic central limit theorem</w:t>
+                <w:t xml:space="preserve">Solution of Shannon’s problem on the monotonicity of entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiri Artstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaf Naor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 129 (3), pp.381-390. </w:t>
+              <w:t xml:space="preserve">Journal of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (4), pp.975-982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00440-003-0329-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/S0894-0347-04-00459-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332120v1</w:t>
+                <w:t xml:space="preserve">hal-05326776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution of Shannon’s problem on the monotonicity of entropy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infinite Dimensional Isoperimetric Inequalities in Product Spaces with the Supremum Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assaf Naor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 17 (4), pp.975-982. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (2), pp.293-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/S0894-0347-04-00459-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/B:JOTP.0000020695.25095.c1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326776v1</w:t>
+                <w:t xml:space="preserve">hal-05332124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite Dimensional Isoperimetric Inequalities in Product Spaces with the Supremum Distance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the rate of convergence in the entropic central limit theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiri Artstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Naor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 129 (3), pp.381-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00440-003-0329-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:JOTP.0000020695.25095.c1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05332124v1</w:t>
+                <w:t xml:space="preserve">hal-05332120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremal slabs in the cube and the Laplace transform</w:t>
+                <w:t xml:space="preserve">Sobolev inequalities for probability measures on the real line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Koldobsky</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0001-8708(02)00055-5⟩</w:t>
+              <w:t xml:space="preserve">Studia Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 159 (3), pp.481--497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/sm159-3-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332111v1</w:t>
+                <w:t xml:space="preserve">hal-00693117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on simultaneous polar and Cartesian decomposition</w:t>
+                <w:t xml:space="preserve">Autour de l'inégalité de Brunn-Minkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Naor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOMETRIC ASPECTS OF FUNCTIONAL ANALYSIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 12 (2), pp.127-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/afst.1046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693596v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobolev inequalities for probability measures on the real line</w:t>
+                <w:t xml:space="preserve">Extremal slabs in the cube and the Laplace transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Roberto</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Koldobsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Mathematica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4064/sm159-3-9⟩</w:t>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 174 (1), pp.89-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0001-8708(02)00055-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693117v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de l'inégalité de Brunn-Minkowski</w:t>
+                <w:t xml:space="preserve">A note on simultaneous polar and Cartesian decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Csornyei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Naor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GEOMETRIC ASPECTS OF FUNCTIONAL ANALYSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1807 (?), pp.1--19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333656v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy jumps in the presence of a spectral gap</w:t>
               </w:r>
@@ -3954,51 +3954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Naor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 119 (1), pp.41--63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4036,51 +4036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperplane projections of the unit ball of l(p)(n)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Naor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 27 (2), pp.215--226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4742,51 +4742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short solution to the Busemann-Petty problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fradelizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Maurey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4839,273 +4839,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Young's inequality and its converse: A simple proof</w:t>
+                <w:t xml:space="preserve">On a reverse form of the Brascamp-Lieb inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric And Functional Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 8 (2), pp.234--242. </w:t>
+              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 134 (2), pp.335--361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s000390050054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002220050267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693977v1</w:t>
+                <w:t xml:space="preserve">hal-00694256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a reverse form of the Brascamp-Lieb inequality</w:t>
+                <w:t xml:space="preserve">An extremal property of the mean width of the simplex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 134 (2), pp.335--361. </w:t>
+              <w:t xml:space="preserve">Mathematische Annalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 310 (4), pp.685-693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002220050267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002080050166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694256v1</w:t>
+                <w:t xml:space="preserve">hal-05326768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extremal property of the mean width of the simplex</w:t>
+                <w:t xml:space="preserve">Optimal Young's inequality and its converse: A simple proof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Annalen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geometric And Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 8 (2), pp.234--242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s000390050054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002080050166⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05326768v1</w:t>
+                <w:t xml:space="preserve">hal-00693977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités de Brascamp-Lieb et convexité</w:t>
               </w:r>
@@ -5282,51 +5282,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excursion in one-dimensional Poincaré inequalities for global sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roustant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5616,51 +5616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume properties of high-dimensional Orlicz balls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Dimensional Probability IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 80, Springer International Publishing, pp.75-95, 2023, Progress in Probability, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5779,220 +5779,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous Version of the Brascamp-Lieb Inequalities</w:t>
+                <w:t xml:space="preserve">Inverse Brascamp-Lieb Inequalities along the Heat Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cordero-Erausquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Aspects of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1850, Springer Berlin Heidelberg, pp.53-63, 2004, Lecture Notes in Mathematics, 3-540-22360-6. </w:t>
+              <w:t xml:space="preserve">, 1850, Springer Berlin Heidelberg, pp.65-71, 2004, Lecture Notes in Mathematics, 3-540-22360-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-44489-3_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-44489-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334987v1</w:t>
+                <w:t xml:space="preserve">hal-05334981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Brascamp-Lieb Inequalities along the Heat Equation</w:t>
+                <w:t xml:space="preserve">A Continuous Version of the Brascamp-Lieb Inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Cordero-Erausquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Aspects of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1850, Springer Berlin Heidelberg, pp.65-71, 2004, Lecture Notes in Mathematics, 3-540-22360-6. </w:t>
+              <w:t xml:space="preserve">, 1850, Springer Berlin Heidelberg, pp.53-63, 2004, Lecture Notes in Mathematics, 3-540-22360-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-44489-3_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-44489-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334981v1</w:t>
+                <w:t xml:space="preserve">hal-05334987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6147,51 +6147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cordero-Erausquin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AIHP1492" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokshay Madiman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-023-00606-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771651v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wolff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1359" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281782v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Strzelecki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-021-09900-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170770v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Klartag" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893417v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/ast.1062" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388758v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1310" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082728v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barthe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Huou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/15-BEJ769" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976851v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Ma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengliang Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly B&#246;r&#246;czky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-013-0499-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Wolff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.09.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X60Q7KW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ball" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bednorz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Oleszkiewicz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0025579312001064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2013.0018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960795v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pds011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bianchini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colesanti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-011-0217-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bordenave" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00321-4_19" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TF3XSM7S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Milman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-013-1782-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ledoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnq114" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Vang Lozada-Chang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil O'Connell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2009.02.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRH7W0NW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270555v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Huet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bakry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Kolesnikov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-008-9039-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117472v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roberto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-008-9093-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017377v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v12-441" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002203v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/482" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014138v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2006.04.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-826JDGB2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332130v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;don" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Mendelson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Naor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009117904000000874" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004959v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332120v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiri Artstein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Ball" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-003-0329-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0894-0347-04-00459-X" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332124v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOTP.0000020695.25095.c1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QFV9J6JW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332111v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koldobsky" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-8708(02)00055-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VZRVMW2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693596v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Csornyei" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693117v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm159-3-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333656v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1046" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ball" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693644v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-002-8235-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BWRCBPNL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693715v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0024609301008141" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-X6QVJDT3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordero-Erausquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fradelizi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm146-3-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326767v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.2000.3708" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M89G80FX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333675v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326755v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-0203(00)00131-X" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHGLZJ75-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326748v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.1999.189.211" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693894v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009777119957" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9VCRJ5D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000390050054" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694256v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002220050267" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326768v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002080050166" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7N62VCHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(97)86963-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKBR03VT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333703v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310415v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334973v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247129v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26979-0\_2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976598v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paata Ivanisvili" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36020-7\_3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334987v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44489-3_6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F7409T4B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334981v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44489-3_7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9KXN2LQW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cordero-Erausquin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AIHP1492" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokshay Madiman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-023-00606-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771651v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wolff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1359" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281782v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Strzelecki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-021-09900-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170770v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Klartag" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893417v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/ast.1062" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barthe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Huou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/15-BEJ769" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388758v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1310" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Wolff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.09.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X60Q7KW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997463v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly B&#246;r&#246;czky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-013-0499-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Ma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengliang Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960795v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pds011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bianchini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colesanti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-011-0217-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ball" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bednorz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Oleszkiewicz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0025579312001064" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2013.0018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bordenave" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00321-4_19" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TF3XSM7S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Milman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-013-1782-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ledoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnq114" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Vang Lozada-Chang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629243v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270555v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Huet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil O'Connell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2009.02.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRH7W0NW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bakry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Kolesnikov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-008-9039-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117472v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roberto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-008-9093-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017377v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v12-441" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2006.04.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-826JDGB2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002203v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/482" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014138v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004959v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332130v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;don" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Mendelson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Naor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009117904000000874" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiri Artstein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Ball" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0894-0347-04-00459-X" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOTP.0000020695.25095.c1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QFV9J6JW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332120v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-003-0329-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm159-3-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333656v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1046" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332111v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koldobsky" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-8708(02)00055-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VZRVMW2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693596v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Csornyei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ball" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693644v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-002-8235-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BWRCBPNL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693715v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0024609301008141" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-X6QVJDT3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordero-Erausquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fradelizi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm146-3-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326767v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.2000.3708" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M89G80FX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333675v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326755v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-0203(00)00131-X" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHGLZJ75-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326748v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.1999.189.211" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693894v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009777119957" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9VCRJ5D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002220050267" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326768v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002080050166" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7N62VCHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693977v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000390050054" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(97)86963-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKBR03VT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333703v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310415v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334973v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247129v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26979-0\_2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976598v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paata Ivanisvili" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36020-7\_3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334981v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44489-3_7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9KXN2LQW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44489-3_6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F7409T4B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>