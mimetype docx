--- v2 (2026-05-10)
+++ v3 (2026-05-31)
@@ -819,745 +819,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388758v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positivity improvement and Gaussian kernels</w:t>
+                <w:t xml:space="preserve">Logarithmic Sobolev inequalities for harmonic measures on spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paweł Wolff</w:t>
+                <w:t xml:space="preserve">Yutao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengliang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 102 (1), pp.234-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323950v1</w:t>
+                <w:t xml:space="preserve">hal-01976851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of the functional forms of the Blaschke-Santaló inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Károly Böröczky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fradelizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 173 (2), p. 135-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00605-013-0499-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logarithmic Sobolev inequalities for harmonic measures on spheres</w:t>
+                <w:t xml:space="preserve">Positivity improvement and Gaussian kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhengliang Zhang</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 352 (12), pp.1017-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2014.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976851v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariances in variance estimates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L1-smoothing for the Ornstein-Uhlenbeck semigroup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dario Cordero-Erausquin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bednorz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Oleszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1112/plms/pds011⟩</w:t>
+              <w:t xml:space="preserve">Mathematika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (1), pp.160-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/S0025579312001064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960795v1</w:t>
+                <w:t xml:space="preserve">hal-00960777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoperimetry and stability of hyperplanes for product probability measures</w:t>
+                <w:t xml:space="preserve">The volume product of convex bodies with many hyperplane symmetries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea Colesanti</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fradelizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10231-011-0217-y⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (2), pp.1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/ajm.2013.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566568v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L1-smoothing for the Ornstein-Uhlenbeck semigroup</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invariances in variance estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Wolff</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Cordero-Erausquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1112/S0025579312001064⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106 (1), pp.33-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/plms/pds011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960777v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The volume product of convex bodies with many hyperplane symmetries</w:t>
+                <w:t xml:space="preserve">Isoperimetry and stability of hyperplanes for product probability measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fradelizi</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Colesanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 135 (2), pp.1-37. </w:t>
+              <w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 192 (2), pp.165-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1353/ajm.2013.0018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10231-011-0217-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793781v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial Optimization Over Two Random Point Sets</w:t>
               </w:r>
@@ -2107,221 +2107,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00270555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matchings and the variance of Lipschitz functions</w:t>
+                <w:t xml:space="preserve">Remarks on non-interacting conservative spin systems: The case of gamma distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Neil O'Connell</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (8), pp.2711-2723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2009.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ps:2008018⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520009v1</w:t>
+                <w:t xml:space="preserve">hal-00667074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarks on non-interacting conservative spin systems: The case of gamma distributions</w:t>
+                <w:t xml:space="preserve">Matchings and the variance of Lipschitz functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Wolff</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil O'Connell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2009.02.004⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp.400-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ps:2008018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667074v1</w:t>
+                <w:t xml:space="preserve">hal-00520009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple proof of the Poincaré inequality for a large class of probability measures including the log-concave case</w:t>
               </w:r>
@@ -2695,167 +2695,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy of spherical marginals and related inequalities</w:t>
+                <w:t xml:space="preserve">Interpolated inequalities between exponential and Gaussian, Orlicz hypercontractivity and isoperimetry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Maurey</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cattiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 86 (2), pp.89--99. </w:t>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (3), pp.993-1067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2006.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/RMI/482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693099v1</w:t>
+                <w:t xml:space="preserve">hal-00002203v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolated inequalities between exponential and Gaussian, Orlicz hypercontractivity and isoperimetry.</w:t>
+                <w:t xml:space="preserve">Interpolated inequalities between exponential and Gaussian, Orlicz hypercontractivity and isoperimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cattiaux</w:t>
@@ -2866,180 +2854,192 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (3), pp.993-1067. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4171/RMI/482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002203v3</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolated inequalities between exponential and Gaussian, Orlicz hypercontractivity and isoperimetry</w:t>
+                <w:t xml:space="preserve">Entropy of spherical marginals and related inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Roberto</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Cordero-Erausquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Maurey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 22 (3), pp.993-1067. </w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (2), pp.89--99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/RMI/482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2006.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014138v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration for independent random variables with heavy tails</w:t>
               </w:r>
@@ -3555,394 +3555,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobolev inequalities for probability measures on the real line</w:t>
+                <w:t xml:space="preserve">Extremal slabs in the cube and the Laplace transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Roberto</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Koldobsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Mathematica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4064/sm159-3-9⟩</w:t>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 174 (1), pp.89-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0001-8708(02)00055-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693117v1</w:t>
+                <w:t xml:space="preserve">hal-05332111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de l'inégalité de Brunn-Minkowski</w:t>
+                <w:t xml:space="preserve">A note on simultaneous polar and Cartesian decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Csornyei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Naor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GEOMETRIC ASPECTS OF FUNCTIONAL ANALYSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1807 (?), pp.1--19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333656v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremal slabs in the cube and the Laplace transform</w:t>
+                <w:t xml:space="preserve">Sobolev inequalities for probability measures on the real line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Koldobsky</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0001-8708(02)00055-5⟩</w:t>
+              <w:t xml:space="preserve">Studia Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 159 (3), pp.481--497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/sm159-3-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05332111v1</w:t>
+                <w:t xml:space="preserve">hal-00693117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on simultaneous polar and Cartesian decomposition</w:t>
+                <w:t xml:space="preserve">Autour de l'inégalité de Brunn-Minkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Naor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOMETRIC ASPECTS OF FUNCTIONAL ANALYSIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 12 (2), pp.127-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/afst.1046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693596v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy jumps in the presence of a spectral gap</w:t>
               </w:r>
@@ -3954,51 +3954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Naor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 119 (1), pp.41--63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4036,51 +4036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperplane projections of the unit ball of l(p)(n)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Naor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 27 (2), pp.215--226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4742,51 +4742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short solution to the Busemann-Petty problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fradelizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Maurey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5616,51 +5616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume properties of high-dimensional Orlicz balls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Dimensional Probability IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 80, Springer International Publishing, pp.75-95, 2023, Progress in Probability, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5779,220 +5779,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Brascamp-Lieb Inequalities along the Heat Equation</w:t>
+                <w:t xml:space="preserve">A Continuous Version of the Brascamp-Lieb Inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Cordero-Erausquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Aspects of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1850, Springer Berlin Heidelberg, pp.65-71, 2004, Lecture Notes in Mathematics, 3-540-22360-6. </w:t>
+              <w:t xml:space="preserve">, 1850, Springer Berlin Heidelberg, pp.53-63, 2004, Lecture Notes in Mathematics, 3-540-22360-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-44489-3_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-44489-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334981v1</w:t>
+                <w:t xml:space="preserve">hal-05334987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous Version of the Brascamp-Lieb Inequalities</w:t>
+                <w:t xml:space="preserve">Inverse Brascamp-Lieb Inequalities along the Heat Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cordero-Erausquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Aspects of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1850, Springer Berlin Heidelberg, pp.53-63, 2004, Lecture Notes in Mathematics, 3-540-22360-6. </w:t>
+              <w:t xml:space="preserve">, 1850, Springer Berlin Heidelberg, pp.65-71, 2004, Lecture Notes in Mathematics, 3-540-22360-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-44489-3_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-44489-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334987v1</w:t>
+                <w:t xml:space="preserve">hal-05334981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6147,51 +6147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cordero-Erausquin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AIHP1492" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokshay Madiman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-023-00606-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771651v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wolff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1359" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281782v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Strzelecki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-021-09900-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170770v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Klartag" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893417v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/ast.1062" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barthe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Huou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/15-BEJ769" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388758v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1310" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Wolff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.09.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X60Q7KW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997463v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly B&#246;r&#246;czky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-013-0499-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Ma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengliang Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960795v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pds011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bianchini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colesanti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-011-0217-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ball" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bednorz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Oleszkiewicz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0025579312001064" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2013.0018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bordenave" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00321-4_19" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TF3XSM7S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Milman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-013-1782-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ledoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnq114" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Vang Lozada-Chang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629243v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270555v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Huet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil O'Connell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2009.02.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRH7W0NW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bakry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Kolesnikov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-008-9039-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117472v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roberto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-008-9093-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017377v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v12-441" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2006.04.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-826JDGB2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002203v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/482" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014138v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004959v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332130v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;don" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Mendelson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Naor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009117904000000874" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiri Artstein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Ball" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0894-0347-04-00459-X" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOTP.0000020695.25095.c1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QFV9J6JW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332120v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-003-0329-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm159-3-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333656v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1046" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332111v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koldobsky" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-8708(02)00055-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VZRVMW2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693596v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Csornyei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ball" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693644v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-002-8235-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BWRCBPNL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693715v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0024609301008141" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-X6QVJDT3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordero-Erausquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fradelizi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm146-3-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326767v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.2000.3708" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M89G80FX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333675v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326755v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-0203(00)00131-X" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHGLZJ75-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326748v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.1999.189.211" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693894v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009777119957" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9VCRJ5D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002220050267" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326768v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002080050166" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7N62VCHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693977v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000390050054" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(97)86963-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKBR03VT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333703v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310415v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334973v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247129v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26979-0\_2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976598v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paata Ivanisvili" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36020-7\_3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334981v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44489-3_7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9KXN2LQW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44489-3_6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F7409T4B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cordero-Erausquin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AIHP1492" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokshay Madiman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-023-00606-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771651v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wolff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1359" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281782v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Strzelecki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-021-09900-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170770v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Klartag" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893417v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/ast.1062" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barthe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Huou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/15-BEJ769" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388758v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1310" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976851v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Ma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengliang Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly B&#246;r&#246;czky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-013-0499-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Wolff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.09.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X60Q7KW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ball" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bednorz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Oleszkiewicz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0025579312001064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2013.0018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960795v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pds011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bianchini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colesanti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-011-0217-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bordenave" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00321-4_19" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TF3XSM7S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Milman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-013-1782-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ledoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnq114" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Vang Lozada-Chang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629243v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270555v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Huet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667074v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2009.02.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRH7W0NW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520009v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil O'Connell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bakry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Kolesnikov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-008-9039-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117472v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roberto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-008-9093-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017377v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v12-441" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002203v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/482" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014138v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2006.04.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-826JDGB2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004959v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332130v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;don" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Mendelson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Naor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009117904000000874" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiri Artstein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Ball" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0894-0347-04-00459-X" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOTP.0000020695.25095.c1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QFV9J6JW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332120v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-003-0329-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332111v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koldobsky" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-8708(02)00055-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VZRVMW2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693596v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Csornyei" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693117v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm159-3-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333656v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1046" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ball" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693644v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-002-8235-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BWRCBPNL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693715v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0024609301008141" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-X6QVJDT3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordero-Erausquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fradelizi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm146-3-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326767v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.2000.3708" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M89G80FX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333675v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326755v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-0203(00)00131-X" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHGLZJ75-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326748v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.1999.189.211" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693894v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009777119957" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9VCRJ5D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002220050267" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326768v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002080050166" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7N62VCHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693977v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000390050054" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(97)86963-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKBR03VT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333703v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310415v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334973v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247129v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26979-0\_2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976598v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paata Ivanisvili" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36020-7\_3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334987v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44489-3_6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F7409T4B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334981v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44489-3_7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9KXN2LQW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>