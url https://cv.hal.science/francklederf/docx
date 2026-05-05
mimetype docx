--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -100,563 +100,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine modification over activated carbon for an effective removal of phosphate ions in water</w:t>
+                <w:t xml:space="preserve">Successful removal of fluoride from aqueous environment using Al(OH) 3 @AC: column studies and breakthrough curve modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Bakhta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Sadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">B. Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cosme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (4), pp.2495-2504. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42247-024-00734-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3RA06697E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421848v1</w:t>
+                <w:t xml:space="preserve">hal-05421862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful removal of fluoride from aqueous environment using Al(OH) 3 @AC: column studies and breakthrough curve modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amine modification over activated carbon for an effective removal of phosphate ions in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bakhta</w:t>
+                <w:t xml:space="preserve">P.N. Fotsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Sadaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Cosme</w:t>
+                <w:t xml:space="preserve">V. Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Emergent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (4), pp.2495-2504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3RA06697E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42247-024-00734-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421862v1</w:t>
+                <w:t xml:space="preserve">hal-05421848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyvalent incorporation of anionic β-cyclodextrin polymers into layer-by-layer coatings</w:t>
+                <w:t xml:space="preserve">Preparation and Modification of Activated Carbon for the Removal of Pharmaceutical Compounds via Adsorption and Photodegradation Processes: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pédehontaa-Hiaa</w:t>
+                <w:t xml:space="preserve">Brahim Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gaudière</w:t>
+                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Khelif</w:t>
+                <w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
+                <w:t xml:space="preserve">Julie Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Labat</w:t>
+                <w:t xml:space="preserve">Veronique Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 664, pp.131154. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (14), pp.8074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app13148074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548584v1</w:t>
+                <w:t xml:space="preserve">hal-05422024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Modification of Activated Carbon for the Removal of Pharmaceutical Compounds via Adsorption and Photodegradation Processes: A Comparative Study</w:t>
+                <w:t xml:space="preserve">Polyvalent incorporation of anionic β-cyclodextrin polymers into layer-by-layer coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Samir</w:t>
+                <w:t xml:space="preserve">Guillaume Pédehontaa-Hiaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
+                <w:t xml:space="preserve">Fabien Gaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Nkuigue Fotsing</w:t>
+                <w:t xml:space="preserve">Rim Khelif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Cosme</w:t>
+                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Marquis</w:t>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (14), pp.8074. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 664, pp.131154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app13148074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422024v1</w:t>
+                <w:t xml:space="preserve">hal-05548584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modification of biomaterials based on cocoa shell with improved nitrate and Cr(VI) removal</w:t>
               </w:r>
@@ -776,51 +776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new composite fibers with excellent UV radiation protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Neaz Morshed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemeshwaree Behary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,51 +1044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrapment and stabilization of iron nanoparticles within APTES modified graphene oxide sheets for catalytic activity improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1139,2414 +1139,2462 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 771, pp.1090-1102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.08.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrografting of diazonium salt for SPR application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Fioresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Maximova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.340-344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matpr.2018.10.428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous-phase Sonogashira cross-coupling reaction on COC surface for the grafting of biomolecules – Application to isatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Cornelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 181, pp.639-647. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02197292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-inorganic-organic core–shell material as efficient matrices for CO2 adsorption: Synthesis, properties and kinetic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Bargougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nkuigue Fotsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 95, pp.452-465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtice.2018.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cobalt nanoparticles embedded into polydimethylsiloxane-grafted cocoa shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Fioresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Bargougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (4), pp.3942-3951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10854-019-00679-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CuO Nanosheets Modified with Amine and Thiol Grafting for High Catalytic and Antibacterial Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Neaz Morshed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (24), pp.10179-10189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b00609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement in CO2 adsorption capacity of cocoa shell through functionalization with amino groups and immobilization of cobalt nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Bargougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nkuigue Fotsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (1), pp.325-331. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.11.079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cocoa shell-deriving hydrochar modified through aminosilane grafting and cobalt particle dispersion as potential carbon dioxide adsorbent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Bargougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fotsing Nkuigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 342, pp.420-428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2018.02.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a novel functional core-shell-shell nanoparticles: From design to anti-bacterial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Bargougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 513, pp.726-735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.11.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver nanoparticle embedded copper oxide as an efficient core–shell for the catalytic reduction of 4-nitrophenol and antibacterial activity improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (27), pp.9143-9155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8DT02154F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a mixture of metals on PAHs biodegradation processes in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Baltrons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. López-Mesas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vilaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gutiérrez-Bouzán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 628-629, pp.150-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael addition of 1,3-dicarbonyl compounds catalyzed by iron oxide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Jebari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Bargougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Maddaluno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 59 (45), pp.4044-4046. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.09.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical modification of the cocoa shell surface using diazonium salts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavia Fioresi</w:t>
+                <w:t xml:space="preserve">Microwave-assisted polyol synthesis of mesoporous Ta doped mixed TiO 2 /SnO2 : Application for CO2 capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Bargougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P.N. Fotsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 728, pp.391-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.08.282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.01.069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02046277v1</w:t>
+                <w:t xml:space="preserve">hal-01610281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted polyol synthesis of mesoporous Ta doped mixed TiO 2 /SnO2 : Application for CO2 capture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and properties of ZnO-HMD@ZnO-Fe/Cu core-shell as advanced material for hydrogen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boudharaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Bargougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.08.282⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 491, pp.89-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610281v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the vegetative cover on the fate of trace metals in retention systems simulating roadside infiltration swales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 580, pp.482-490. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.11.195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of ZnO-HMD@ZnO-Fe/Cu core-shell as advanced material for hydrogen storage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concentrations and Source Identification of Polycyclic Aromatic Hydrocarbons (PAHs) and Polychlorinated Biphenyls (PCBs) in Agricultural, Urban/Residential, and Industrial Soils, East of Oran (Northwest Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Halfadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Touabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.12.024⟩</w:t>
+              <w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (4), pp.299-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10406638.2017.1326947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046264v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentrations and Source Identification of Polycyclic Aromatic Hydrocarbons (PAHs) and Polychlorinated Biphenyls (PCBs) in Agricultural, Urban/Residential, and Industrial Soils, East of Oran (Northwest Algeria)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical modification of the cocoa shell surface using diazonium salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Fioresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Bargougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.N. Fotsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10406638.2017.1326947⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 494, pp.92-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.01.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330470v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low effect of phenanthrene bioaccessibility on its biodegradation in diffusely contaminated soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 225, pp.663-673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.03.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu0-loaded SBA-15@ZnO with improved electrical properties and affinity towards hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ouargli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Bargougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3555,5783 +3603,5795 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 404, pp.146-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.01.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative techniques to HPCD to evaluate the bioaccessible fraction of soil-associated PAHs and correlation to biodegradation efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 314, pp.220-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.04.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of vegetated swales for improving road runoff quality in a moderate traffic urban area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lederf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 566-567, pp.113-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Solid Analysis Probe-Ion Mobility Mass Spectrometry: An Original Approach to Characterize Grafting on Cyclic Olefin Copolymer Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Fioresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (48), pp.13138-13144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layer-by-Layer Assemblies Based on a Cationic β-Cyclodextrin Polymer: Chiral Stationary Phases for Open-Tubular Electrochromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pédehontaa-Hiaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Guerrouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chromatographia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 78 (7-8), pp.533-541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10337-015-2851-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of biosurfactants and periodic voltage gradient for enhanced electrokinetic remediation of metals and PAHs in dredged marine sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Huaqing Wang</w:t>
+                <w:t xml:space="preserve">Assessment of PAH dissipation processes in large-​scale outdoor mesocosms simulating vegetated road-​side swales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Moncond'Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 520, pp.146-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.12.087⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01138236v1</w:t>
+                <w:t xml:space="preserve">hal-01138243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of PAH dissipation processes in large-​scale outdoor mesocosms simulating vegetated road-​side swales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Machour</w:t>
+                <w:t xml:space="preserve">Application of biosurfactants and periodic voltage gradient for enhanced electrokinetic remediation of metals and PAHs in dredged marine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaqing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.03.020⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.12.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138243v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface functionalization of cyclic olefin copolymer with aryldiazonium salts: A covalent grafting method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 329, pp.337-346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.12.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlations between PAH bioavailability, degrading bacteria, and soil characteristics during PAH biodegradation in five diffusely contaminated dissimilar soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (13), pp.8133-8145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-014-2799-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous electrokinetic removal of polycyclic aromatic hydrocarbons and metals from a sediment using mixed enhancing agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11, pp.1801-1816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13762-013-0395-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les infrastructures vertes, des outils paysagers et écologiques pour la dépollution : exemple des noues de voirie pour la remédiation d’hydrocarbures aromatiques polycycliques et d’éléments traces métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 390, pp.82-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy metals removal from dredged sediments using electro kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ammami</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lederf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, pp.01004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/20130101004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecularly imprinted polymer-liquid chromatography/fluorescence for the selective clean-up of hydroxylated polycyclic aromatic hydrocarbons in soils</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Investigation of the release of PAHs from artificially contaminated sediments using cyclolipopeptidic biosurfactants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3AY41227J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 261, pp.593-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.07.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015837v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the release of PAHs from artificially contaminated sediments using cyclolipopeptidic biosurfactants.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Le Derf</w:t>
+                <w:t xml:space="preserve">Ferrocenyl-triazolyl-tetrathiafulvalene assemblies: synthesis and electrochemical recognition properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bang-Tun Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lian-Wei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiao-Chuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gui-Rong Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmah Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.07.062⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (1), pp.23-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2012.10.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996944v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrocenyl-triazolyl-tetrathiafulvalene assemblies: synthesis and electrochemical recognition properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecularly imprinted polymer-liquid chromatography/fluorescence for the selective clean-up of hydroxylated polycyclic aromatic hydrocarbons in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Baltrons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monserrat Lopez-Mesas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Palet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2012.10.107⟩</w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (22), pp.6297-6305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3AY41227J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01015834v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamma-aminobutyric acid acts as a specific virulence regulator in Pseudomonas aeruginosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 159 (Pt_2), pp.339-351. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.061267-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrathiafulvalene-annulated dipyrrolylquinoxaline: the effect of fluoride on its optical and electrochemical behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Peng Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C Forgie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi-Xia Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 68 (5), pp.1590-1594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2011.11.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Pseudomonas aeruginosa hydrogen cyanide production by a polarographic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Blier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Gerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Varacavoudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 90 (1), pp.20-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mimet.2012.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités de la détection par fluorescence native induite par laser UV pour les sciences séparatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectra Analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 281, pp.44-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrathiafulvalene-Based Architectures: From Guests Recognition to Self-Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 186 (5), pp.1153-1168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10426507.2010.543099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-type natriuretic peptide modulates quorum sensing molecule and toxin production in Pseudomonas aeruginosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Blier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Gerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 157 (7), pp.1929-1944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/mic.0.046755-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermolecular interactions in self-assembled monolayers of tetrathiafulvalene derivatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim El-Ghayoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (6), pp.2118-2120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c0cp01968b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel redox-active calix[4]arene-tetrathiafulvalene dyad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bang-Tun Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Min Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Ming Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen-Ning Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Central European Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (6), pp.1102-1108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/s11532-011-0104-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Application of Cyclolipopeptide Amphisin: Feasibility Study as Additive to Remediate Polycyclic Aromatic Hydrocarbon (PAH) Contaminated Sediments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Groboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J G Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (3), pp.1787-1806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms12031787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and electrochemical behavior of a model redox-active thiacalix[4]arene-tetrathiafulvalene assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bang-Tun Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen-Ning Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmah Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (44), pp.5815-5818. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.08.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive homotropic allosteric receptors for neutral guests: annulated tetrathiafulvalene-calix[4]pyrroles as colorimetric chemosensors for nitroaromatic explosives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jung Su Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher M Bejger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan L Sessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (3), pp.848-854. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200902924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribological and electrical study of Fluorinated Diazonium Films as dry lubricants for electrical contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Balog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40, pp.802-805. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/sia.2775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01056595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-reduction of diazonium salts on gold: why do we observe multi-peaks ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Balog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 53, pp.7117-7122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2008.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01056555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorinated functionnalized EDOT-based conducting films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Balog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houari Rayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 53, pp.3779-3788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.08.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01056560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrathiafulvalene-Based Podands for Pb2+ Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2322, pp.2322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.200500788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bis(calixcrown)tetrathiafulvalene receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Blesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.-T. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12, pp.1906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.200500878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrathiafulvalene-based podands bearing one or two thiol functions: immobilization as self-assembled monolayers or polymer films, and recognition properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Salle</w:t>
+                <w:t xml:space="preserve">Tetrathiafulvalene-based podands bearing one or two thiol functions : Immobilization as self-assembled monolayers or polymer films, and recognition properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maitena Ocafrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 62, pp.4419</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 62, pp.4419-4425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2006.02.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081620v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01056940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrathiafulvalene-based podands bearing one or two thiol functions : Immobilization as self-assembled monolayers or polymer films, and recognition properties.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Sallé</w:t>
+                <w:t xml:space="preserve">Tetrathiafulvalene-based podands bearing one or two thiol functions: immobilization as self-assembled monolayers or polymer films, and recognition properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ocafrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 62, pp.4419-4425. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 62, pp.4419</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-01056940v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the formation of TTF dimers by Na+ complexation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2233, pp.2233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b518275a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A calixarene-amide-tetrathiafulvalene assembly for the electrochemical detecton of anions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.T. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Jesus Blesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29, pp.1164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b504339e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bis-calix[4]arenes bridged by an electroactive tetrathiafulvalene unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.T. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Jesus Blesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 70, pp.6224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study by spectroelectrochemical FTIR and density functional theory calculations of the reversible complexing ability of an electroactive tetrathiafulvalene crown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vartelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Viruela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Orti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 109, pp.1188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tetrathiafulvalene-appended calix[4]arene : synthesis and electrochemical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.T. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Blesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lederf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supramolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44, pp.7530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study by spectroelectrochemical FTIR and DFT calculations of the reversible complexing ability of an electroactive tetrathiafulvalene crown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wartelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Viruela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Viruela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Wartelle</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Orti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 109, pp.1188-1195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp045397y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00268691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crown-tetrathiafulvalenes. Attached to pyrrole or an EDOT unit : synthesis, electropolymerization and recognition properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roncali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 10, pp.6497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Univocal Demonstration of the Electrochemically Mediated Binding of Pb2+ by a Modified Surface Incorporating a TTF-Based Redox-Switchable Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 126, pp.12194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electropolymerized poly-4-vinylpyridine for removal of copper from wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Descours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 212-213, pp.792-796. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0169-4332(03)00105-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01056944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First signals of electrochemically oxidized species of TTF and TMT-TTF : a study by &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; spectroelectrochemical FTIR and DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wartelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Viruela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Viruela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5, pp.4672-4679. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b307552d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00276047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9341,4774 +9401,4774 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrografting of diazonium salt for SPR application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Fioresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Maximova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on functionalised surfaces for sensor applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les végétaux, des acteurs de la dépollution des eaux pluviales : cas des noues de voirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edition du forum des eaux pluviales (5, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abattement en contaminants dans un système eau/sol/plante. Problématique des aménagements de noues végétalisées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de Marrakech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépollution par les noues ? Le rôle du sol et des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence – débat de l’ADOPTA : Gestion des eaux pluviales, biodiversité en ville: les noues ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of rhamnolipid addition on two Phenanthrene (PHE) spiked soils: sorption, degradation kinetics and Phenanthrene degrading bacteria</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trace elements and polycyclic aromatic hydrocarbons remediation by soil-plant infiltration systems: a way to decrease environmental impact of cities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Le Derf</w:t>
+                <w:t xml:space="preserve">M.-C Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Moncond'Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Environmental Pollution and Remediation (ICEPR, 14, 2014))</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557225v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elements and polycyclic aromatic hydrocarbons remediation by soil-plant infiltration systems: a way to decrease environmental impact of cities?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Le Derf</w:t>
+                <w:t xml:space="preserve">Impact of rhamnolipid addition on two Phenanthrene (PHE) spiked soils: sorption, degradation kinetics and Phenanthrene degrading bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bodilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cebron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Le Havre, France</w:t>
+              <w:t xml:space="preserve">International Conference on Environmental Pollution and Remediation (ICEPR, 14, 2014))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558711v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche scientifique pluridisciplinaire au service de l’innovation de la gestion des eaux pluviales : 3 ans de collaboration pour dégager des éléments de conception des noues de voiries.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association scientifique et technique pour l’eau et l’environnement (93, 2014 ASTEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical and microbial characterization in (near-) rhizosphere soil planted with macrophytes to investigate PAHs and TEs phytoremediation processes at the soil-root interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSC International Conference on the general theme Biogeochemical Processes at Air-Soil-Water Interfaces and Environmental Protection (ASWEP, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Imola, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'addition de Rhamnolipide dans un sol dopé avec du Phénanthrène (PHE) : adsorption, dégradation et bactéries impliquées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des sciences de la Terre (RST, 24, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical strategies to evaluate polycyclic aromatic hydrocarbons (PAHs) bioavailability in soils; correlation with their biodegradability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCheMS International Conference on Chemistry and the Environment (ICCE, 14, 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la biodisponibilité des HAP dans 5 sols naturels contrastés : Impact des caractères physico-chimiques du sol et des communautés bactériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRR sciences de l’environnement, gestion des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies analytiques pour évaluer la biodisponibilité des HAP dans les sols; corrélation avec leur atténuation par biodégradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Akpa-Venceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (10, 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilters to improve road runoff quality: interactions between water, soil and the biosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque recherche de la Fédération Gay Lussac : la chimie et la ville de demain (4, 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a large scale outdoor mesocosm to investigate heavy metals and polycyclic aromatic hydrocarbons phyto-and bio-remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Peruisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Ecole doctorale normande de chimie (JEDNC, 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint-Etienne-du-Rouvray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the mechanical and electrical properties of nanocomposite thin films by conducting probe AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par AFM à pointe conductrice du comportement mécanique et électrique de films nanométriques greffés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Strasbourg, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological properties comparison between fluorinated polymethacrylates and fluorinated diazonium salts thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Tribological and electrical study of Fluorinated Diazonium Films as dry lubricants for electrical contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Viel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Vacuum Congress (IVC-17), 13th International Conference on Surface Science (ICSS-13), International Conference on Nanoscience and Technology (ICN+T2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Sweden</w:t>
+              <w:t xml:space="preserve">ECASIA 07, 12th European Conf. on Appl. Surf. and Interf. Anal.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320377v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the formation of hydrophobic surfaces obtained by electrochemical grafting of diazonium salts on gold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Tribological properties comparison between fluorinated polymethacrylates and fluorinated diazonium salts thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58 th Annual meeting of the international society of electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Canada</w:t>
+              <w:t xml:space="preserve">17th International Vacuum Congress (IVC-17), 13th International Conference on Surface Science (ICSS-13), International Conference on Nanoscience and Technology (ICN+T2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320381v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological and electrical study of Fluorinated Diazonium Films as dry lubricants for electrical contacts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Study of the formation of hydrophobic surfaces obtained by electrochemical grafting of diazonium salts on gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECASIA 07, 12th European Conf. on Appl. Surf. and Interf. Anal.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Belgium</w:t>
+              <w:t xml:space="preserve">58 th Annual meeting of the international society of electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320386v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres en chimie organique biologique (RECOB, 17, 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a mixture of metals on PAHs biodegradation processes in soils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Baltrons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monserrat Lopez-Mesas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vilaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Gutiérrez-Bouzán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reunión Nacional de Dioxinas, Furanos y Compuestos Orgánicos Persistentes Relacionados (5, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nord-Ouest Européennes des Jeunes Chercheurs et du Groupe Français des Polymères Grand Ouest (JNOEJC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité contrastée des bactéries dégradant le phénanthrène dans le sol et faible impact de l’ajout de rhamnolipide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM, 7, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three macrophytes to remediate co- contaminated soils with polycyclic aromatic hydrocarbons (PAHs) and trace elements (TEs): implications for green urban infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Phytoremediation of Polluted Soils (PPS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vigo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of rhamnolipid addition on two Phenanthrene spiked soils: sorption, degradation kinetics and Phenanthrene degrading bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRR SCALE sciences de l'environnement, gestion des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of rhamnolipid addition on two phenanthrene (PHE) spiked soils: sorption, degradation kinetics and phenanthrene degrading bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilters to improve road runoff quality: interactions between water, soil and the biosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des sédiments par procédé électrocinétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M T Ammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRR sciences de l’environnement, gestion des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical strategies to evaluate polycyclic aromatic hydrocarbons (PAHs) bioavailability in soils; correlation with their biodegradability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilters to improve road run-off quality : interactions between water, soil and the biosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the Urban Soils Working Group (SUITMA, 7, 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New analytical strategies to evaluate bioavailability of polycyclic aromatic hydrocarbons (PAH) in dissimilar soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Akpa-Venceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Ecole doctorale normande de chimie (JEDNC, 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint-Etienne-du-Rouvray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of hydroxylated metabolites of polycyclic aromatic hydrocarbons in soils. Comparison study between selective purification with molecularly imprinted polymers -HPLC/FLD and BSTFA silylation -GC/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Baltrons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M López-Mesas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Palet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Chromatography (ISC, 29, 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New analytical strategies to evaluate the bioavailable fraction of polycyclic aromatic hydrocarbons (PAHs) in dissimilar soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on chromatography (ISC, 29, 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a large scale outdoor mesocosm to investigate heavy metals and polycyclic aromatic hydrocarbons phyto- and bio-remediation,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Peruisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer school on Contaminated Soils: from characterization to remediation, Université Paris-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a cyclolipopeptidic biosurfactant on pahs sorption by sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammami Mohamed Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benamar Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duclairoir-Poc Cécile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Meeting on Environmental Chemistry (EMEC, 12, 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decontamination of dredged sediments containing ETM and PAHs by electroremediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammami Mohamed Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benamar Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legras Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailleul Caroline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Meeting on Environmental Chemistry (EMEC, 12, 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14118,164 +14178,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification and Uses of Synthetic and Biobased Polymeric Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Gadroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Samir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed M. Chehimi; Jean Pinson; Fatima Mousli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aryl Diazonium Salts and Related Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Springer International Publishing, pp.195-209, 2022, Physical Chemistry in Action, 978-3-031-04400-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-04398-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId403"/>
+      <w:footerReference w:type="default" r:id="rId408"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14422,51 +14482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouazizi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Fotsing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marquis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00734-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakhta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sadaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA06697E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;dehontaa-Hiaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaudi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Khelif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin-Grognet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Labat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131154" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422024v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Samir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cosme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Marquis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13148074" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djoufac Woumfo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezghich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra03027a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmida El Achari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Campagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2019.113905" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538149v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Neaz Morshed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Behary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinping Guan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra01362e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thoumire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.240" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fioresi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouleau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maximova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.428" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVRN10W9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soulignac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Cornelio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2018.08.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-019-00679-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322863v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b00609" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.11.079" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fotsing Nkuigue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.02.084" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322912v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.11.074" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLH9CT0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02154F" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710450v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baltrons" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#243;pez-Mesas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilaseca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guti&#233;rrez-Bouz&#225;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Jebari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Rezgui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.09.069" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046277v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.01.069" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.08.282" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046293v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Leroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncond'Huy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.195" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudharaa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.12.024" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330470v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Halfadji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Touabet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Derf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Merlet-Machour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406638.2017.1326947" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597866v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crampon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#233;bron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uroz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Derf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.053" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Louhichi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouargli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.01.250" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046199v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.04.059" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZT0KXHF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409809v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lederf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncond'Huy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.027" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046174v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brisset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03494" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140351v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guerrouache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Morin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10337-015-2851-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138236v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ammami" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqing Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.087" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW4GK8SG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138243v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Machour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Berton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.12.060" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9H2L3TG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365059v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodilis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2799-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138253v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailleul" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-013-0395-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140343v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365073v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammami" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lederf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20130101004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015837v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Baltrons" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monserrat Lopez-Mesas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Palet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AY41227J" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.07.062" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-941LF10T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015834v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang-Tun Zhao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian-Wei Liu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiao-Chuan Li" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui-Rong Qu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmah Belhadj" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2012.10.107" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J89ZMN3H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992059v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dagorn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hillion" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061267-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016010v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Peng Jia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Forgie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Xia Liu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.11.087" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MKFXZMC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996929v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gerault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Varacavoudin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.04.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G726PTD9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016653v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016419v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sall&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canevet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Balandier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lyskawa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2010.543099" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846239v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Veron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.046755-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992058v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Blanchard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boisard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gautier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El-Ghayoury" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01968b" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139834v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Min Zhu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Ming Peng" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Ning Yan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11532-011-0104-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992062v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J G Feuilloley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms12031787" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022650v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.08.116" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMPK0MS7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992055v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Su Park" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Bejger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M Lynch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L Sessler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200902924" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5W13J309-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056595v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Balog" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2775" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57KWH1TL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056555v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.05.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8SFLJM5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056560v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Rayah" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.08.075" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMT7GB8V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081627v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazari" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200500788" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN1WK11K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081274v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Blesa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-T. Zhao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500878" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JG78N6KD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081620v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ocafrain" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trippe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056940v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Ocafrain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.02.054" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK2WJF86-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084427v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Balandier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levillain" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b518275a" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MLS7NNFJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011138v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Zhao" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Blesa" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b504339e" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K3MRR40R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012207v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015867v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vartelle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Viruela" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015695v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Blesa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mercier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268691v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wartelle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viruela" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Sauvage" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp045397y" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2DK1XPNJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084438v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roncali" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085427v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056944v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Palacin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Descours" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00105-3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-248PNJ2H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276047v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b307552d" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SKVJ5FTT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366579v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378536v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557200v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Leroy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moncond'Huy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557189v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557225v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558711v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570628v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marcotte" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557152v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570622v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557250v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558739v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machour" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557258v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akpa-Venceslas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557273v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559586v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peruisset" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354298v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351436v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balog" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320377v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320381v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320386v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556310v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Gargouri" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaaziz Ouahrouch" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haefele" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franck" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556309v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556306v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570603v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guti&#233;rrez-Bouz&#225;n" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556308v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571193v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557136v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571203v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571214v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559745v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559721v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Ammami" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558730v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557301v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559621v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557918v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L&#243;pez-Mesas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Palet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557913v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571223v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557889v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammami Mohamed Tahar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar Ahmed" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclairoir-Poc C&#233;cile" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557886v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Marc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailleul Caroline" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984524v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Gadroy" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04398-7_10" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakhta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sadaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouazizi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA06697E" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421848v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Fotsing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marquis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00734-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422024v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Samir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cosme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Marquis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13148074" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;dehontaa-Hiaa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaudi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Khelif" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin-Grognet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Labat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djoufac Woumfo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezghich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra03027a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmida El Achari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Campagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2019.113905" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538149v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Neaz Morshed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemeshwaree Behary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinping Guan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra01362e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thoumire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.240" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B95VRTV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fioresi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maximova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.428" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVRN10W9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197292v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soulignac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Cornelio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2018.08.020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100584v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-019-00679-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b00609" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337258v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.11.079" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863095v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fotsing Nkuigue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.02.084" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.11.074" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLH9CT0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02154F" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710450v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baltrons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#243;pez-Mesas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilaseca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guti&#233;rrez-Bouz&#225;n" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019131v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Jebari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Rezgui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.09.069" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610281v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.08.282" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NWL8KLS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046264v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudharaa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.12.024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTB79Q8W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046293v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Leroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncond'Huy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.195" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330470v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Halfadji" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Touabet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Derf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Merlet-Machour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406638.2017.1326947" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.01.069" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TWSR7MR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597866v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crampon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#233;bron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uroz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Derf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.053" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046265v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Louhichi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouargli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.01.250" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0C08PFM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046199v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.04.059" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZT0KXHF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409809v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lederf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncond'Huy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.027" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046174v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brisset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03494" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140351v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guerrouache" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Morin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10337-015-2851-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138243v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Machour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138236v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ammami" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqing Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.087" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW4GK8SG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140348v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Berton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.12.060" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9H2L3TG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365059v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodilis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2799-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138253v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailleul" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-013-0395-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140343v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365073v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammami" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lederf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20130101004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.07.062" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-941LF10T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015834v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang-Tun Zhao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian-Wei Liu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiao-Chuan Li" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui-Rong Qu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmah Belhadj" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2012.10.107" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J89ZMN3H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015837v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Baltrons" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monserrat Lopez-Mesas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Palet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AY41227J" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992059v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dagorn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hillion" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061267-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016010v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Peng Jia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Forgie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Xia Liu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.11.087" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MKFXZMC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996929v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gerault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Varacavoudin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.04.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G726PTD9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016653v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016419v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sall&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canevet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Balandier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lyskawa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2010.543099" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846239v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Veron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.046755-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992058v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Blanchard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boisard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gautier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El-Ghayoury" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01968b" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139834v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Min Zhu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Ming Peng" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Ning Yan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11532-011-0104-9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992062v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J G Feuilloley" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms12031787" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022650v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.08.116" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMPK0MS7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992055v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Su Park" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Bejger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M Lynch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L Sessler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200902924" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5W13J309-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056595v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Balog" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2775" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57KWH1TL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056555v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.05.001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8SFLJM5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056560v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Rayah" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.08.075" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMT7GB8V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081627v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazari" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200500788" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN1WK11K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081274v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Blesa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-T. Zhao" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500878" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JG78N6KD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056940v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Ocafrain" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.02.054" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK2WJF86-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081620v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ocafrain" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trippe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084427v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Balandier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levillain" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b518275a" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MLS7NNFJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011138v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Zhao" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Blesa" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b504339e" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K3MRR40R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012207v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015867v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vartelle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Viruela" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015695v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Blesa" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mercier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268691v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wartelle" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viruela" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Sauvage" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp045397y" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2DK1XPNJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084438v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roncali" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085427v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056944v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Palacin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Descours" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00105-3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-248PNJ2H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276047v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b307552d" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SKVJ5FTT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366579v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378536v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557200v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Leroy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moncond'Huy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557189v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558711v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557225v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570628v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marcotte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557152v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570622v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557250v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558739v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machour" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557258v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akpa-Venceslas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557273v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559586v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peruisset" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354298v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351436v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balog" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320386v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320377v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320381v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556310v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Gargouri" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaaziz Ouahrouch" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haefele" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franck" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556309v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556306v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570603v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guti&#233;rrez-Bouz&#225;n" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556308v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571193v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557136v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571203v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571214v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559745v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559721v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Ammami" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558730v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557301v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559621v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557918v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L&#243;pez-Mesas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Palet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557913v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571223v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557889v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammami Mohamed Tahar" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar Ahmed" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclairoir-Poc C&#233;cile" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557886v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Marc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailleul Caroline" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984524v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Gadroy" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04398-7_10" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>