--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -660,51 +660,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probing-enhanced stochastic programming approach for the capacitated multi-item lot-sizing problem</w:t>
+                <w:t xml:space="preserve">Lot-sizing under decision-dependent uncertainty: A probing-enhanced stochastic programming approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
@@ -722,73 +722,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Pagnoncelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">IWLS2025 - 15th International Workshop on Lot Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168056v1</w:t>
+                <w:t xml:space="preserve">hal-05450850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-stage stochastic optimization for lot-sizing with uncertain demand and renewable energy supply</w:t>
               </w:r>
@@ -830,97 +830,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2025)</w:t>
+              <w:t xml:space="preserve">ROADEF 2025 - 26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing problem under decision-dependent uncertainty: A probing-enhanced stochastic programming approach</w:t>
+                <w:t xml:space="preserve">A probing-enhanced stochastic programming approach for the capacitated multi-item lot-sizing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
@@ -938,97 +938,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Pagnoncelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIth Conference on Stochastic Programming (ICSP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2025 - 26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450827v1</w:t>
+                <w:t xml:space="preserve">hal-05168056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing under decision-dependent uncertainty: A probing-enhanced stochastic programming approach</w:t>
+                <w:t xml:space="preserve">Lot-sizing problem under decision-dependent uncertainty: A probing-enhanced stochastic programming approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
@@ -1046,97 +1046,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Pagnoncelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Lot Sizing (IWLS2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">ICSP 2025 - XVIIth Conference on Stochastic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450850v1</w:t>
+                <w:t xml:space="preserve">hal-05450827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
+                <w:t xml:space="preserve">A two-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiwen Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
@@ -1154,97 +1154,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Operational Research (EURO 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">25ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824056v1</w:t>
+                <w:t xml:space="preserve">hal-04824007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-stage stochastic programming model for lot-sizing problem with onsite generation of renewable energy</w:t>
+                <w:t xml:space="preserve">A multi-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiwen Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
@@ -1262,73 +1262,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Lot-sizing (IWLS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Kaiserslautern, Germany</w:t>
+              <w:t xml:space="preserve">33rd European Conference on Operational Research (EURO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824070v1</w:t>
+                <w:t xml:space="preserve">hal-04824056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Stage Stochastic Programming Approach for Energy-Oriented Lot-Sizing</w:t>
               </w:r>
@@ -1425,51 +1425,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
+                <w:t xml:space="preserve">A multi-stage stochastic programming model for lot-sizing problem with onsite generation of renewable energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiwen Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
@@ -1487,73 +1487,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Lot-sizing (IWLS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824007v1</w:t>
+                <w:t xml:space="preserve">hal-04824070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
               </w:r>
@@ -1935,226 +1935,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351043v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New valid inequalities for a multi-echelon multi-item lot-sizing problem with returns and lost sales</w:t>
+                <w:t xml:space="preserve">New valid inequalities for a multi-item multi-echelon lot-sizing problem with returns and lost sales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCL 2021: International Conference on Computational Logistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWLS 2021 - International Workshop on Lot-Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, online streaming, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351045v1</w:t>
+                <w:t xml:space="preserve">hal-03351051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New valid inequalities for a multi-item multi-echelon lot-sizing problem with returns and lost sales</w:t>
+                <w:t xml:space="preserve">New valid inequalities for a multi-echelon multi-item lot-sizing problem with returns and lost sales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2021 - International Workshop on Lot-Sizing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCL 2021: International Conference on Computational Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Enschede (online), Netherlands. pp.192-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87672-2_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351051v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical assessment of MDP and Stochastic Programming approach on the Stochastic Uncapacitated Lot-Sizing problem</w:t>
               </w:r>
@@ -2406,520 +2406,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Dual Dynamic Integer Programming for the Uncapacitated Lot-Sizing Problem with Uncertain Demand and Costs</w:t>
+                <w:t xml:space="preserve">Stochastic uncapacitated single-item lot-sizing problem: a dual dynamic decomposition approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAPS2019 - 29th International Conference on Automated Planning and Scheduling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421766v1</w:t>
+                <w:t xml:space="preserve">hal-02421794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic uncapacitated single-item lot-sizing problem: a dual dynamic decomposition approach</w:t>
+                <w:t xml:space="preserve">Stochastic dual dynamic integer programming for a multi-echelon lot-sizing problem with remanufacturing and lost sales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CODIT 2019- 6th IEEE International Conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1254-1259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421794v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic dual dynamic integer programming for a multi-echelon lot-sizing problem with remanufacturing and lost sales</w:t>
+                <w:t xml:space="preserve">A Stochastic Dual Dynamic Integer Programming for the Uncapacitated Lot-Sizing Problem with Uncertain Demand and Costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CODIT 2019- 6th IEEE International Conference on Control, Decision and Information Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1254-1259, </w:t>
+              <w:t xml:space="preserve">ICAPS2019 - 29th International Conference on Automated Planning and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berkeley, United States. pp.353-361, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1609/icaps.v29i1.3498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421713v1</w:t>
+                <w:t xml:space="preserve">hal-02421766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valid inequalities for solving a stochastic lot-sizing problem with returns</w:t>
+                <w:t xml:space="preserve">Lot-sizing for remanufacturing under uncertainty: a stochastic multi-stage mixed-integer programming approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMP 2018 - 23rd Symposium on Mathematical Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2018 - 19e congrès de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886312v1</w:t>
+                <w:t xml:space="preserve">hal-01760507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing for remanufacturing under uncertainty: a stochastic multi-stage mixed-integer programming approach</w:t>
+                <w:t xml:space="preserve">Valid inequalities for solving a stochastic lot-sizing problem with returns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018 - 19e congrès de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">ISMP 2018 - 23rd Symposium on Mathematical Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760507v1</w:t>
+                <w:t xml:space="preserve">hal-01886312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic lot-sizing for remanufacturing planning with lost sales and returns</w:t>
               </w:r>
@@ -3392,51 +3392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Vallecilla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n D&#225;vila-G&#225;lvez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Quezada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550209v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n San Mart&#237;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Garc&#237;a-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n D&#225;vila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781178v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2120924" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2021.1118" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Quan Vu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104865" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Pagnoncelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiwen Liao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450827v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450850v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71629-4_24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824007v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351043v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_71" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87672-2_13" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421895v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421766v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icaps.v29i1.3498" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820709" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04143411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Quezada Valenzuela" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021SORUS574" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Vallecilla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n D&#225;vila-G&#225;lvez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Quezada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550209v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n San Mart&#237;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Garc&#237;a-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n D&#225;vila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781178v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2120924" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2021.1118" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Quan Vu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104865" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Pagnoncelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiwen Liao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450827v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824007v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71629-4_24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824070v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351043v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_71" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351051v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87672-2_13" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421895v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820709" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421766v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icaps.v29i1.3498" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04143411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Quezada Valenzuela" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021SORUS574" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>