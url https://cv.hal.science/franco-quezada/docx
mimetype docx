--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -660,51 +660,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing under decision-dependent uncertainty: A probing-enhanced stochastic programming approach</w:t>
+                <w:t xml:space="preserve">Lot-sizing problem under decision-dependent uncertainty: A probing-enhanced stochastic programming approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
@@ -722,73 +722,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Pagnoncelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS2025 - 15th International Workshop on Lot Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">ICSP 2025 - XVIIth Conference on Stochastic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450850v1</w:t>
+                <w:t xml:space="preserve">hal-05450827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-stage stochastic optimization for lot-sizing with uncertain demand and renewable energy supply</w:t>
               </w:r>
@@ -984,51 +984,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing problem under decision-dependent uncertainty: A probing-enhanced stochastic programming approach</w:t>
+                <w:t xml:space="preserve">Lot-sizing under decision-dependent uncertainty: A probing-enhanced stochastic programming approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
@@ -1046,97 +1046,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Pagnoncelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSP 2025 - XVIIth Conference on Stochastic Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">IWLS2025 - 15th International Workshop on Lot Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450827v1</w:t>
+                <w:t xml:space="preserve">hal-05450850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
+                <w:t xml:space="preserve">A multi-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiwen Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
@@ -1154,97 +1154,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">33rd European Conference on Operational Research (EURO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824007v1</w:t>
+                <w:t xml:space="preserve">hal-04824056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
+                <w:t xml:space="preserve">A multi-stage stochastic programming model for lot-sizing problem with onsite generation of renewable energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiwen Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
@@ -1262,73 +1262,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Operational Research (EURO 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Lot-sizing (IWLS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824056v1</w:t>
+                <w:t xml:space="preserve">hal-04824070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Stage Stochastic Programming Approach for Energy-Oriented Lot-Sizing</w:t>
               </w:r>
@@ -1425,51 +1425,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-stage stochastic programming model for lot-sizing problem with onsite generation of renewable energy</w:t>
+                <w:t xml:space="preserve">A two-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiwen Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
@@ -1487,73 +1487,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Lot-sizing (IWLS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Kaiserslautern, Germany</w:t>
+              <w:t xml:space="preserve">25ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824070v1</w:t>
+                <w:t xml:space="preserve">hal-04824007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
               </w:r>
@@ -2406,520 +2406,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic uncapacitated single-item lot-sizing problem: a dual dynamic decomposition approach</w:t>
+                <w:t xml:space="preserve">A Stochastic Dual Dynamic Integer Programming for the Uncapacitated Lot-Sizing Problem with Uncertain Demand and Costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAPS2019 - 29th International Conference on Automated Planning and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berkeley, United States. pp.353-361, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/icaps.v29i1.3498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421794v1</w:t>
+                <w:t xml:space="preserve">hal-02421766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic dual dynamic integer programming for a multi-echelon lot-sizing problem with remanufacturing and lost sales</w:t>
+                <w:t xml:space="preserve">Stochastic uncapacitated single-item lot-sizing problem: a dual dynamic decomposition approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CODIT 2019- 6th IEEE International Conference on Control, Decision and Information Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820709⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02421713v1</w:t>
+                <w:t xml:space="preserve">hal-02421794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Dual Dynamic Integer Programming for the Uncapacitated Lot-Sizing Problem with Uncertain Demand and Costs</w:t>
+                <w:t xml:space="preserve">Stochastic dual dynamic integer programming for a multi-echelon lot-sizing problem with remanufacturing and lost sales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAPS2019 - 29th International Conference on Automated Planning and Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Berkeley, United States. pp.353-361, </w:t>
+              <w:t xml:space="preserve">CODIT 2019- 6th IEEE International Conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1254-1259, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1609/icaps.v29i1.3498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421766v1</w:t>
+                <w:t xml:space="preserve">hal-02421713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing for remanufacturing under uncertainty: a stochastic multi-stage mixed-integer programming approach</w:t>
+                <w:t xml:space="preserve">Valid inequalities for solving a stochastic lot-sizing problem with returns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018 - 19e congrès de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">ISMP 2018 - 23rd Symposium on Mathematical Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760507v1</w:t>
+                <w:t xml:space="preserve">hal-01886312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valid inequalities for solving a stochastic lot-sizing problem with returns</w:t>
+                <w:t xml:space="preserve">Lot-sizing for remanufacturing under uncertainty: a stochastic multi-stage mixed-integer programming approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMP 2018 - 23rd Symposium on Mathematical Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2018 - 19e congrès de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886312v1</w:t>
+                <w:t xml:space="preserve">hal-01760507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic lot-sizing for remanufacturing planning with lost sales and returns</w:t>
               </w:r>
@@ -3392,51 +3392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Vallecilla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n D&#225;vila-G&#225;lvez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Quezada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550209v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n San Mart&#237;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Garc&#237;a-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n D&#225;vila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781178v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2120924" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2021.1118" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Quan Vu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104865" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Pagnoncelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiwen Liao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450827v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824007v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71629-4_24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824070v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351043v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_71" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351051v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87672-2_13" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421895v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820709" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421766v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icaps.v29i1.3498" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04143411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Quezada Valenzuela" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021SORUS574" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Vallecilla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n D&#225;vila-G&#225;lvez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Quezada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550209v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n San Mart&#237;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Garc&#237;a-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n D&#225;vila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781178v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2120924" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2021.1118" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Quan Vu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104865" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450827v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Pagnoncelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiwen Liao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450850v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71629-4_24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824007v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351043v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_71" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351051v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87672-2_13" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421895v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421766v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icaps.v29i1.3498" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820709" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04143411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Quezada Valenzuela" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021SORUS574" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>