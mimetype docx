--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC0C0CFB"/>
+    <w:nsid w:val="D456C445"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>