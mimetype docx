--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D456C445"/>
+    <w:nsid w:val="BAC1F40B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>