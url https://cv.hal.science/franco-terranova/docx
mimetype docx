--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.135416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franco Terranova </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">franco-terranova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-6989-2655</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hello! I’m Franco Terranova, currently a Ph.D. Student focusing on Deep Reinforcement Learning for Cyber-Attack Paths Discovery at the Université de Lorraine/LORIA.I have a Master’s Degree in Artificial Intelligence and Data Engineering, and a Bachelor’s Degree in Computer Engineering from the University of Pisa.I have previously interned for the European Space Agency (ESA) and the Fermi National Accelerator Laboratory (Fermilab) in several projects related to Deep Learning & Reinforcement Learning.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Taxonomy Vulnerability Classification with Hierarchically Finetuned Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Rekbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">To appear at DIMVA 2026 - Conference on Detection of Intrusions and Malware and Vulnerability Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Chania, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable and Generalizable RL Agents for Attack Path Discovery via Continuous Invariant Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 28th International Symposium on Research in Attacks, Intrusions and Defenses (RAID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Gold Coast, Australia. pp.440-457, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAID67961.2025.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Deep Reinforcement Learning for Cyber-Attack Paths Prediction: Formulation, Generalization, and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Symposium on Research in Attacks, Intrusions and Defenses (RAID 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Padua, Italy. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3678890.3678902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning for Automated Cyber-Attack Path Prediction in Communication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geilo Winter School 2024 - Graphs and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Geilo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous CyberBattleSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:0b32c22ea0771c26604e38728ab090df6469c4aa;origin=https://github.com/terranovafr/C-CyberBattleSim;visit=swh:1:snp:bc5aa14f7d947bec6111c51264e58ec506eeedac;anchor=swh:1:rev:7374c32b6711bb0e9b6d5fcd94d4eacc034c07cb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId22"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.135416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franco Terranova </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">franco-terranova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-6989-2655</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">uG7VFVUAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hello! I’m Franco Terranova, currently a Ph.D. Student focusing on Deep Reinforcement Learning for Cyber-Attack Paths Discovery at the Université de Lorraine/LORIA.I have a Master’s Degree in Artificial Intelligence and Data Engineering, and a Bachelor’s Degree in Computer Engineering from the University of Pisa.I have previously interned for the European Space Agency (ESA) and the Fermi National Accelerator Laboratory (Fermilab) in several projects related to Deep Learning & Reinforcement Learning.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Taxonomy Vulnerability Classification with Hierarchically Finetuned Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Rekbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIMVA 2026 - Conference on Detection of Intrusions and Malware and Vulnerability Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Chania, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500820v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable and Generalizable RL Agents for Attack Path Discovery via Continuous Invariant Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 28th International Symposium on Research in Attacks, Intrusions and Defenses (RAID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Gold Coast, Australia. pp.440-457, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAID67961.2025.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Deep Reinforcement Learning for Cyber-Attack Paths Prediction: Formulation, Generalization, and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Symposium on Research in Attacks, Intrusions and Defenses (RAID 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Padua, Italy. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3678890.3678902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning for Automated Cyber-Attack Path Prediction in Communication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geilo Winter School 2024 - Graphs and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Geilo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting Latent RL Actions: Towards Generalizable and Scalable Graph Combinatorial Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Bernardez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cabellos-Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Miolane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous CyberBattleSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:0b32c22ea0771c26604e38728ab090df6469c4aa;origin=https://github.com/terranovafr/C-CyberBattleSim;visit=swh:1:snp:bc5aa14f7d947bec6111c51264e58ec506eeedac;anchor=swh:1:rev:7374c32b6711bb0e9b6d5fcd94d4eacc034c07cb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId27"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAC1F40B"/>
+    <w:nsid w:val="2FFB3403"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franco-terranova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6989-2655" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500820v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Terranova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Rekbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182437v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAID67961.2025.00029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662428v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678890.3678902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05194047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0b32c22ea0771c26604e38728ab090df6469c4aa;origin=https://github.com/terranovafr/C-CyberBattleSim;visit=swh:1:snp:bc5aa14f7d947bec6111c51264e58ec506eeedac;anchor=swh:1:rev:7374c32b6711bb0e9b6d5fcd94d4eacc034c07cb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franco-terranova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6989-2655" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=uG7VFVUAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500820v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Terranova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Rekbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182437v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAID67961.2025.00029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678890.3678902" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Bernardez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cabellos-Aparicio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Miolane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05194047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0b32c22ea0771c26604e38728ab090df6469c4aa;origin=https://github.com/terranovafr/C-CyberBattleSim;visit=swh:1:snp:bc5aa14f7d947bec6111c51264e58ec506eeedac;anchor=swh:1:rev:7374c32b6711bb0e9b6d5fcd94d4eacc034c07cb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>