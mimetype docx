--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -119,53 +119,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">14083320X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">208892310</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/Q-8075-2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -210,20370 +231,21657 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval survival in European seabass (Dicentrarchus labrax) is shaped by the natural thermal regime of their population of origin and the level of introgression of Atlantic and Mediterranean genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Crestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Leitwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 615, pp.743605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of inter-populational and inter-individual variation in tolerance of sublethal progressive hypoxia and warming in the European seabass Dicentrarchus labrax</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transgenerational Heat Exposure Triggers Unexpected Compensatory Sex Ratio Responses in a Temperature‐Sensitive Fish Under Climate Warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Rodde</w:t>
+                <w:t xml:space="preserve">Gabriel Ecker-Eckhofen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe R. Blasco</w:t>
+                <w:t xml:space="preserve">Silvia Beato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Salou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+                <w:t xml:space="preserve">Maira da Silva Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariona Segura-Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Henrique Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Fish Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frish.2025.1542342⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.70807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208066v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced fitness associated with introgression within the Western Mediterranean admixed population of European seabass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative genetics and GWAS reveal population-specific sex-ratio responses in wild European seabass (Dicentrarchus labrax) under various temperature scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Crestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Leitwein</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Sanchez-Baizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/evolut/qpaf079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-026-00841-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241932v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do European Seabass Larvae Grow Better in Their Natural Temperature Regime?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Patterns of inter-populational and inter-individual variation in tolerance of sublethal progressive hypoxia and warming in the European seabass Dicentrarchus labrax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. H. Nati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rodde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe R. Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Théo Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.70083⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Fish Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.1542342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frish.2025.1542342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028547v1</w:t>
+                <w:t xml:space="preserve">hal-05208066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigenerational temperature effects on paternal epigenetic inheritance in European sea bass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Do European Seabass Larvae Grow Better in Their Natural Temperature Regime?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Crestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Piferrer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics and Chromatin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13072-025-00630-5⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (2), pp.e70083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.70083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375152v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Genomic selection for individual feed efficiency in the European seabass: Response to selection on efficiency, commercial traits and sex” [Aquaculture Volume 595, Part 2, 30 January 2025, 741682].</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multigenerational temperature effects on paternal epigenetic inheritance in European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Barrier-Loiseau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuria Sanchez Baizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Piferrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742499⟩</w:t>
+              <w:t xml:space="preserve">Epigenetics and Chromatin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), 66 (21p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13072-025-00630-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051395v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic selection for individual feed efficiency in the European seabass: Response to selection on efficiency, commercial traits and sex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Reduced fitness associated with introgression within the Western Mediterranean admixed population of European seabass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Leitwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ernande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741682⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79 (8), pp.1681-1689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/evolut/qpaf079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754459v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence that tolerance of acute warming declines with increasing body mass within fish species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic selection for individual feed efficiency in the European seabass: Response to selection on efficiency, commercial traits and sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Duquenne-Delobel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois Allal</w:t>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barrier-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.250612⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 595, pp.741682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375139v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic selection and novel feeds containing single cell protein as a substitute for fishmeal in European sea bass: Effects on growth, fatty acid profile and E-sensing analysis of fillets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to “Genomic selection for individual feed efficiency in the European seabass: Response to selection on efficiency, commercial traits and sex” [Aquaculture Volume 595, Part 2, 30 January 2025, 741682].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Moroni</w:t>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carvalho</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Fontanillas</w:t>
+                <w:t xml:space="preserve">Chloé Barrier-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2024.102021⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 605, pp.742499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531681v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APIS: an updated parentage assignment software managing triploids induced from diploid parents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence that tolerance of acute warming declines with increasing body mass within fish species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Roche</w:t>
+                <w:t xml:space="preserve">Davide Thambithurai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Griot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">Emma Duquenne-Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Crestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/g3journal/jkae143⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228 (17), pp.jeb250612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.250612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649084v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of a polygenic phenotype within the genomic landscapes of introgression in the European seabass hybrid zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maeva Leitwein</w:t>
+                <w:t xml:space="preserve">GenoTriplo: A SNP genotype calling method for triploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Durif</w:t>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Delpuech</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B Ernande</w:t>
+                <w:t xml:space="preserve">Pierre Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msae194⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (9), pp.e1012483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705605v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional innovations in superior European sea bass (Dicentrarchus labrax) genotypes: Implications on fish performance and feed utilization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Serradell</w:t>
+                <w:t xml:space="preserve">APIS: an updated parentage assignment software managing triploids induced from diploid parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Griot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739486⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkae143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094069v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetically superior European sea bass (Dicentrarchus labrax) and nutritional innovations: Effects of functional feeds on fish immune response, disease resistance, and gut microbiota</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic selection and novel feeds containing single cell protein as a substitute for fishmeal in European sea bass: Effects on growth, fatty acid profile and E-sensing analysis of fillets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Di Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Torrecillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Rimoldi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Felix Acosta</w:t>
+                <w:t xml:space="preserve">R. Fontanillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 33, pp.101747. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2023.101747⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 35, pp.102021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2024.102021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224778v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in transcriptomic and behavioural traits in activity and ventilation rates associated with divergent individual feed efficiency in gilthead sea bream (Sparus aurata)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Post-larval exposure to warm temperature enhances female ratio, while starvation and photoperiod do not: The case of European seabass, Dicentrarchus labrax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Bruant</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2023.101476⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 586, pp.740758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.740758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948385v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype x nutrition interactions in European sea bass (Dicentrarchus labrax): Effects on gut health and intestinal microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Acosta</w:t>
+                <w:t xml:space="preserve">The fate of a polygenic phenotype within the genomic landscapes of introgression in the European seabass hybrid zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Leitwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ernande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739639⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (9), pp.msae194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msae194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094082v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of genomic selection for growth, meat content and colour traits in mixed-family breeding designs for the Pacific oyster &amp;lt;em&amp;gt;Crassostrea gigas&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adeline Lange</w:t>
+                <w:t xml:space="preserve">Nutritional innovations in superior European sea bass (Dicentrarchus labrax) genotypes: Implications on fish performance and feed utilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Terova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fontanillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Serradell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 576, pp.739878. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739878⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 572, pp.739486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158060v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In a marine teleost, the significance of oxygen supply for acute thermal tolerance depends upon the context and the endpoint used</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Changes in transcriptomic and behavioural traits in activity and ventilation rates associated with divergent individual feed efficiency in gilthead sea bream (Sparus aurata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Calduch-Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Rosell-Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Allal</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.245210⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.101476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2023.101476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100080v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole‐genome sequencing identifies interferon-induced protein IFI6/IFI27-like as a strong candidate gene for VNN resistance in European sea bass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Morvezen</w:t>
+                <w:t xml:space="preserve">Genetically superior European sea bass (Dicentrarchus labrax) and nutritional innovations: Effects of functional feeds on fish immune response, disease resistance, and gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Rimoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Torrecillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Serradell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Bestin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Besson</w:t>
+                <w:t xml:space="preserve">Felix Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 55, pp.30. </w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.101747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-023-00805-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2023.101747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116035v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Additives in a Selected European Sea Bass (Dicentrarchus labrax) Genotype: Effects on the Stress Response and Gill Antioxidant Response to Hydrogen Peroxide (H2O2) Treatment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of genomic selection for growth, meat content and colour traits in mixed-family breeding designs for the Pacific oyster &amp;lt;em&amp;gt;Crassostrea gigas&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genciana Terova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simona Rimoldi</w:t>
+                <w:t xml:space="preserve">Antoine Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Makol</w:t>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani13142265⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 576, pp.739878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204113v1</w:t>
+                <w:t xml:space="preserve">hal-04158060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential for genomic selection on feed efficiency in gilthead sea bream (Sparus aurata), based on individual feed conversion ratio, carcass and lipid traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cariou</w:t>
+                <w:t xml:space="preserve">Genotype x nutrition interactions in European sea bass (Dicentrarchus labrax): Effects on gut health and intestinal microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Torrecillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rimoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Serradell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2022.101132⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 574, pp.739639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679214v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural cortisol production is not linked to the sexual fate of European sea bass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arianna Servili</w:t>
+                <w:t xml:space="preserve">Whole‐genome sequencing identifies interferon-induced protein IFI6/IFI27-like as a strong candidate gene for VNN resistance in European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Houdelet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Hermet</w:t>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10695-022-01104-1⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55, pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-023-00805-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773801v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status and potential of genomic selection to improve selective breeding in the main aquaculture species of International Council for the Exploration of the Sea (ICES) member countries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">In a marine teleost, the significance of oxygen supply for acute thermal tolerance depends upon the context and the endpoint used</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Nati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rodde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tim P. Bean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2021.100700⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 226 (11), pp.jeb245210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.245210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411084v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and testing of a combined species SNP array for the European seabass (Dicentrarchus labrax) and gilthead seabream (Sparus aurata)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. K. Sonesson</w:t>
+                <w:t xml:space="preserve">Functional Additives in a Selected European Sea Bass (Dicentrarchus labrax) Genotype: Effects on the Stress Response and Gill Antioxidant Response to Hydrogen Peroxide (H2O2) Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Serradell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genciana Terova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Rimoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Makol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2021.04.038⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (14), 2265 (20p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani13142265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415631v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Genomic Selection to Improve Disease Resistance in Two Marine Fishes, the European Sea Bass (Dicentrarchus labrax) and the Gilthead Sea Bream (Sparus aurata)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Morvezen</w:t>
+                <w:t xml:space="preserve">Potential for genomic selection on feed efficiency in gilthead sea bream (Sparus aurata), based on individual feed conversion ratio, carcass and lipid traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicky Rombout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.665920⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2022.101132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360561v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different survival of three populations of European sea bass (Dicentrarchus labrax) following challenge with two variants of nervous necrosis virus (NNV)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Niels Jørgen Olesen</w:t>
+                <w:t xml:space="preserve">Natural cortisol production is not linked to the sexual fate of European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Servili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Houdelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2021.100621⟩</w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (4), pp.1117-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-022-01104-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150815v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental selection for growth and early-life low stocking density increase the female-to-male ratio in European sea bass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria J. Darias</w:t>
+                <w:t xml:space="preserve">Current status and potential of genomic selection to improve selective breeding in the main aquaculture species of International Council for the Exploration of the Sea (ICES) member countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad L. Aslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bargelloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim P. Bean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-93116-9⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.100700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2021.100700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360565v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case report of osteomyelitis of the mandible in osteopetrosis and management considerations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Allal</w:t>
+                <w:t xml:space="preserve">Development and testing of a combined species SNP array for the European seabass (Dicentrarchus labrax) and gilthead seabream (Sparus aurata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peñaloza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Manousaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Franch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tsakogiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. K. Sonesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Surgery Case Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijscr.2021.105813⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113 (4), pp.2096--2107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2021.04.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404273v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the genotype by environment interaction in a thermosensitive fish with a polygenic sex determination system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
+                <w:t xml:space="preserve">Different survival of three populations of European sea bass (Dicentrarchus labrax) following challenge with two variants of nervous necrosis virus (NNV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Barsøe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Jørgen Olesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2112660118⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.100621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2021.100621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485506v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex dimorphism in European sea bass (Dicentrarchus labrax L.): New insights into sex-related growth patterns during very early life stages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
+                <w:t xml:space="preserve">Optimization of Genomic Selection to Improve Disease Resistance in Two Marine Fishes, the European Sea Bass (Dicentrarchus labrax) and the Gilthead Sea Bream (Sparus aurata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Griot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0239791⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.665920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.665920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206637v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of links between metabolic rate and feed efficiency in European sea bass Dicentrarchus labrax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Rodde</w:t>
+                <w:t xml:space="preserve">Parental selection for growth and early-life low stocking density increase the female-to-male ratio in European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gesto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues de Verdal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Nati</w:t>
+                <w:t xml:space="preserve">Johan Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Darias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skab152⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-93116-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360566v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association studies for resistance to viral nervous necrosis in three populations of European sea bass (Dicentrarchus labrax) using a novel 57k SNP array DlabChip</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Morvezen</w:t>
+                <w:t xml:space="preserve">Case report of osteomyelitis of the mandible in osteopetrosis and management considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Rabuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Gengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Surgery Case Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81, pp.105813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijscr.2021.105813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735930⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03544239v1</w:t>
+                <w:t xml:space="preserve">hal-03404273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population, Temperature and Feeding Rate Effects on Individual Feed Efficiency in European Sea Bass (Dicentrarchus labrax)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Sex dimorphism in European sea bass (Dicentrarchus labrax L.): New insights into sex-related growth patterns during very early life stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Faggion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.578976⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.e0239791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0239791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150873v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of ancient admixture to reproductive isolation between European sea bass lineages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Bonhomme</w:t>
+                <w:t xml:space="preserve">Unraveling the genotype by environment interaction in a thermosensitive fish with a polygenic sex determination system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Sánchez-Baizán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/evl3.169⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (50), pp.e2112660118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2112660118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065745v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of a bioenergetics model to investigate the growth and survival of European seabass in the Bay of Biscay - English Channel area</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Woillez</w:t>
+                <w:t xml:space="preserve">An investigation of links between metabolic rate and feed efficiency in European sea bass Dicentrarchus labrax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rodde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Allal</w:t>
+                <w:t xml:space="preserve">Hugues de Verdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Nati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 423, pp.109007. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (6), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jas/skab152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921206v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in isotope incorporation rates and trophic discrimination factors of carbon and nitrogen stable isotopes in scales from three European sea bass (Dicentrarchus labrax) populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Genome-wide association studies for resistance to viral nervous necrosis in three populations of European sea bass (Dicentrarchus labrax) using a novel 57k SNP array DlabChip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Griot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2020.151468⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 530, pp.735930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097301v1</w:t>
+                <w:t xml:space="preserve">hal-03544239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to genetically increase fillet yield in fish: Relevant genetic parameters and methods to predict genetic gain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Population, Temperature and Feeding Rate Effects on Individual Feed Efficiency in European Sea Bass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rodde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734877⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.578976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150887v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a European sea bass (Dicentrarchus labrax L.) post-larval tagging method with ultra-small RFID tags</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Faggion</w:t>
+                <w:t xml:space="preserve">The contribution of ancient admixture to reproductive isolation between European sea bass lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sanchez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+                <w:t xml:space="preserve">François Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 520, pp.734945. </w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.226-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.734945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/evl3.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150884v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of realized selection response on fillet yield in Rainbow trout Oncorhynchus mykiss, Using Sib selection or based on correlated ultrasound measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Variations in isotope incorporation rates and trophic discrimination factors of carbon and nitrogen stable isotopes in scales from three European sea bass (Dicentrarchus labrax) populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rodde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Verdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Allamellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01225⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 533, pp.151468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2020.151468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627462v1</w:t>
+                <w:t xml:space="preserve">hal-03097301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Individual Phenotypes of Feed Intake With Genomic Data to Improve Feed Efficiency in Sea Bass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Allal</w:t>
+                <w:t xml:space="preserve">Contribution of a bioenergetics model to investigate the growth and survival of European seabass in the Bay of Biscay - English Channel area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Chatain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Clota</w:t>
+                <w:t xml:space="preserve">Martin Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2019.00219⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 423, pp.109007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403255v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APIS: An auto-adaptive parentage inference software that tolerates missing parents</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">How to genetically increase fillet yield in fish: Relevant genetic parameters and methods to predict genetic gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13103⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 519, pp.734877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434174v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European sea bass: a key marine fish model in the wild and in aquaculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a European sea bass (Dicentrarchus labrax L.) post-larval tagging method with ultra-small RFID tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Faggion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 520, pp.734945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.734945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/age.12779⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02395941v1</w:t>
+                <w:t xml:space="preserve">hal-03150884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population-specific variations of the genetic architecture of sex determination in wild European sea bass Dicentrarchus labrax L.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">APIS: An auto-adaptive parentage inference software that tolerates missing parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Griot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-018-0157-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02395931v1</w:t>
+                <w:t xml:space="preserve">hal-02434174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin and remolding of genomic islands of differentiation in the European sea bass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Combining Individual Phenotypes of Feed Intake With Genomic Data to Improve Feed Efficiency in Sea Bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bierne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bonhomme</w:t>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-04963-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2019.00219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825457v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic epimarks in sex-related genes predict gonad phenotype in the European sea bass, a fish with mixed genetic and environmental sex determination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First evidence of realized selection response on fillet yield in Rainbow trout Oncorhynchus mykiss, Using Sib selection or based on correlated ultrasound measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dafni Anastasiadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Sanchez-Baizan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Allamellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15592294.2018.1529504⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994184v1</w:t>
+                <w:t xml:space="preserve">hal-02627462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association and genomic prediction of resistance to viral nervous necrosis in European sea bass (Dicentrarchus labrax) using RAD sequencing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+                <w:t xml:space="preserve">The European sea bass: a key marine fish model in the wild and in aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sebastien Bruant</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.-A. Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-018-0401-2⟩</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (3), pp.195-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/age.12779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826622v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of genetic variability and inbreeding in experimentally selected populations of European sea bass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.E.J. Hillen</w:t>
+                <w:t xml:space="preserve">Population-specific variations of the genetic architecture of sex determination in wild European sea bass Dicentrarchus labrax L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Faggion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Coscia</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.07.012⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (5), pp.612-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-018-0157-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583182v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of morphological predictors of fillet and carcass yield in European sea bass (Dicentrarchus labrax) for application in selective breeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Coulombet</w:t>
+                <w:t xml:space="preserve">The origin and remolding of genomic islands of differentiation in the European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.12.014⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04963-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595276v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving feed efficiency in fish using selective breeding: a review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+                <w:t xml:space="preserve">Dynamic epimarks in sex-related genes predict gonad phenotype in the European sea bass, a fish with mixed genetic and environmental sex determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafni Anastasiadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Allal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuria Sanchez-Baizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Piferrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/raq.12202⟩</w:t>
+              <w:t xml:space="preserve">Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (9), pp.988-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15592294.2018.1529504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01602277v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral encephalopathy and retinopathy in aquaculture: a review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome-wide association and genomic prediction of resistance to viral nervous necrosis in European sea bass (Dicentrarchus labrax) using RAD sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Palaiokostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfd.12541⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-018-0401-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01533903v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritability of boldness and hypoxia avoidance in European seabass, Dicentrarchus labrax</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Benhaim</w:t>
+                <w:t xml:space="preserve">Estimates of genetic variability and inbreeding in experimentally selected populations of European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E.J. Hillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Coscia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Herten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hellemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168506⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 479, pp.742-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602254v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How could fully scaled carps appear in natural waters in Madagascar?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zsigmond Jeney</w:t>
+                <w:t xml:space="preserve">Investigation of morphological predictors of fillet and carcass yield in European sea bass (Dicentrarchus labrax) for application in selective breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Puledda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Tyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coulombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2016.0945⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 470, pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924181v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Improving feed efficiency in fish using selective breeding: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Verdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Komen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/raq.12202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viral encephalopathy and retinopathy in aquaculture: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.K. Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fish Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (5), pp.717-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfd.12541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heritability of boldness and hypoxia avoidance in European seabass, Dicentrarchus labrax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Horri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benhaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (12), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How could fully scaled carps appear in natural waters in Madagascar?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ravakarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsigmond Jeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (1837), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2016.0945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Past climate changes explain the phylogeography of Vitellaria paradoxa over Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Camus-Kulandaivelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 107 (2), pp.174-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/hdy.2011.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (92)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (97)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realized response to genomic selection for feed effficiency in European seabass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barrier-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local adaptation and genomic admixture shape thermal resilience in European seabass larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Crestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and nitrogen stable isotopes : is it a good proxy of individual feed efficiency in seabass (Dicentrarchus labrax) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of thermal adaptation in wild populations of European seabass (Dicentrarchus labrax)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impacts of Heatwaves and Hypoxia on European seabass Dicentrarchus labrax Reared in Three Thermal Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Crestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Théo Navarro</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Debatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy-Jo Randalls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Society for Experimental Biology annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Pragues, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513258v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing genomic selection efficiency for viral nervous necrosis resistance in European seabass (Dicentrarchus labrax)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetics of thermal adaptation in wild populations of European seabass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Crestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Delpuech</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Joseph Brunier</w:t>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513550v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Heatwaves and Hypoxia on European seabass Dicentrarchus labrax Reared in Three Thermal Regimes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amy-Jo Randalls</w:t>
+                <w:t xml:space="preserve">Enhancing genomic selection efficiency for viral nervous necrosis resistance in European seabass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bajek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Experimental Biology annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Pragues, République tchèque</w:t>
+              <w:t xml:space="preserve">AQUA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732617v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and epigenetic regulation of growth in three distant populations of European seabass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Genetic bases of thermal adaptation for growth in three populations of European seabass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Crestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Copenaghen, Denmark</w:t>
+              <w:t xml:space="preserve">XVth International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513288v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2014-2024 : MISE EN PLACE ET EVOLUTION DE LA SÉLECTION GÉNOMIQUE DANS LA FILIÈRE AQUACOLE FRANÇAISE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Using Swimming Respirometry to Investigate the Thermal Physiology of European Seabass Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tallulah Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Crestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Lledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">American Fisheries Society annual congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Honololu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796774v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic bases of thermal adaptation for growth in three populations of European seabass (Dicentrarchus labrax)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Avantages et inconvénient de l'amélioration génétique de l'efficacité alimentaire chez le bar : implications pour la teneur en lipides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Cadiz, Spain</w:t>
+              <w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513590v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avantages et inconvénient de l'amélioration génétique de l'efficacité alimentaire chez le bar : implications pour la teneur en lipides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">2014-2024 : MISE EN PLACE ET EVOLUTION DE LA SÉLECTION GÉNOMIQUE DANS LA FILIÈRE AQUACOLE FRANÇAISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462891v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Swimming Respirometry to Investigate the Thermal Physiology of European Seabass Populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Lledo</w:t>
+                <w:t xml:space="preserve">Carbon and nitrogen stable isotopes: Is it a good proxy of individual efficiency in seabass (Dicentrarchus labrax)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatien Debailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Fisheries Society annual congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Honololu, United States</w:t>
+              <w:t xml:space="preserve">AQUA2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenaghe, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732751v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer l’efficacité de la sélection génomique pour la résistance à la nodavirose chez le bar ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and epigenetic regulation of growth in three distant populations of European seabass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Sánchez-Baizán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Crestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Delpuech</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aline Bajek</w:t>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Mckenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">AQUA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462867v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of epigenomics into conservation: Case studies on the European sea bass</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">High-performance impact on Cryoplankton-fed seabass.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Tzakris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Caruana-Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Larvi 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462861v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance impact on Cryoplankton-fed seabass.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment améliorer l’efficacité de la sélection génomique pour la résistance à la nodavirose chez le bar ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kostas Tzakris</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Allal</w:t>
+                <w:t xml:space="preserve">Joseph Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Larvi 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513555v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique de l’adaptation à la température des populations de bar Européen (Dicentrarchus labrax)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of epigenomics into conservation: Case studies on the European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Sánchez-Baizán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Beato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Piferrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conservation genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462887v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and drawbacks of genetically selecting more efficient sea bass: implications for lipid traits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">BarIsOTop : Existe-t-il une corrélation entre l’efficacité alimentaire et les isotopes stables du carbone et de l’azote chez le bar Dicentrarchus labrax ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatien Debailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Journée de la Societé Française d'Aquaculture Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513341v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection génomique pour l’efficacité alimentaire chez le bar : réponses observées sur l’indice de consommation et d’autres caractères d’intérêt</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Benefits and drawbacks of genetically selecting more efficient sea bass: implications for lipid traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">AQUA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513360v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval growth and differential survival in three natural populations of European seabass (Dicentrarchus labrax) exposed to four thermal regimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Génétique de l’adaptation à la température des populations de bar Européen (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Crestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallement</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Wien, Austria</w:t>
+              <w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185974v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+                <w:t xml:space="preserve">Sélection génomique pour l’efficacité alimentaire chez le bar : réponses observées sur l’indice de consommation et d’autres caractères d’intérêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barrier-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop spectroscopie et microscopie du milieu marin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185933v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype by environment interaction explain sex determination in the European Seabass</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Larval growth and differential survival in three natural populations of European seabass (Dicentrarchus labrax) exposed to four thermal regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Crestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Hersonisos - Crète, Greece</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185947v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN R-BASED PIPELINE FOR GENOTYPE CALLING AND PARENTAGE ASSIGNMENT OF TRIPLOID OFFSPRING TO THEIR DIPLOID PARENTS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Allal</w:t>
+                <w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Jaouahdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Workshop spectroscopie et microscopie du milieu marin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385840v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-generational validation of candidate DNA variants for resistance to Viral Nervous Necrosis and Vibrio harveyi in European seabass (Dicentrarchus labrax)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Genotype by environment interaction explain sex determination in the European Seabass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aline Bajek</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Sánchez-Baizán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society, Sep 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Hersonisos - Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462852v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFI6, an interferon alpha induced protein, identified by whole genome sequencing as involved in Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">AN R-BASED PIPELINE FOR GENOTYPE CALLING AND PARENTAGE ASSIGNMENT OF TRIPLOID OFFSPRING TO THEIR DIPLOID PARENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185918v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of epigenetic biomarkers for the European seabass (Dicentrarchus labrax)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Trans-generational validation of candidate DNA variants for resistance to Viral Nervous Necrosis and Vibrio harveyi in European seabass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Symposium on Genomics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society, Sep 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185380v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we combine genetics and a two-step temperature control to move towards monosex European seabass Dicentrarchus labrax?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallement</w:t>
+                <w:t xml:space="preserve">Génotypage de triploïdes à partir de puces à ADN et Assignation de parenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">Journées Techniques Interfilières SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185712v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can genomics improve the selection efficiency of sea bream (Sparus aurata) candidates reared in sanitary protected RAS when GxE exist with the production environment in open-sea cages?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">IFI6, an interferon alpha induced protein, identified by whole genome sequencing as involved in Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
+              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185868v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germ stem cell grafting in european sea bass: a practical approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Development of epigenetic biomarkers for the European seabass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Sánchez-Baizán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Denkena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Colome-Tatche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">6th Symposium on Genomics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911893v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping for Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax) identified by whole genome sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can we combine genetics and a two-step temperature control to move towards monosex European seabass Dicentrarchus labrax?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Delpuech</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Besson</w:t>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185721v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomix : Estimation de l'héritabilité de spectres Raman et premiers résultats d'évaluation phénomique chez la truite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudry</w:t>
+                <w:t xml:space="preserve">Can genomics improve the selection efficiency of sea bream (Sparus aurata) candidates reared in sanitary protected RAS when GxE exist with the production environment in open-sea cages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Massieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386542v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction du coût de la sélection génomique par utilisation de panels à plus faible densité de marqueurs chez le bar et la daurade</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Germ stem cell grafting in european sea bass: a practical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03889117v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using genome-wide ancestry pattern in European sea bass to assess phenotypic variation and ensure sustainable aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Leitwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Symposium on Genomics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving feed efficiency in fish: let’s get down to business</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Réduction du coût de la sélection génomique par utilisation de panels à plus faible densité de marqueurs chez le bar et la daurade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Clota</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185734v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03889117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hautes températures en phase juvénile favorisent la croissance et la différenciation femelle du bar (Dicentrarchus labrax L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Ruelle</w:t>
+                <w:t xml:space="preserve">Phénomix : Estimation de l'héritabilité de spectres Raman et premiers résultats d'évaluation phénomique chez la truite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7émes Journées Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185410v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+                <w:t xml:space="preserve">Fine mapping for Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax) identified by whole genome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185835v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined genomic approaches to unravel sex determination in the European seabass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Improving feed efficiency in fish: let’s get down to business</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Mckenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Symposium on Genomics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185371v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie fine de la résistance à la nécrose nerveuse virale chez le bar identifiée par séquençage du génome entier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+                <w:t xml:space="preserve">Implementation of genomic selection on production and quality traits and linkage disequilibrium in Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Chenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Recherche Filière Piscicole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. World congress on genetics applied to livestock production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185459v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHOLE GENOME SEQUENCING TO REFINE THE DETECTION OF QTL FOR VIRAL NERVOUS NECROSIS IN EUROPEAN SEA BASS (DICENTRARCHUS LABRAX)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les hautes températures en phase juvénile favorisent la croissance et la différenciation femelle du bar (Dicentrarchus labrax L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Delpuech</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Besson</w:t>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th symposium on Genomics in Aquaculture Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">7émes Journées Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116026v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex dimorphism in European sea bass (Dicentrarchus labrax L.) : new insights into sex-related growth patterns during very early life stages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie‐odile Blanc</w:t>
+                <w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Jaouahdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2020 online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">14. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187478v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and genomic correlations between feed efficiency and metabolic traits in European sea bass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Combined genomic approaches to unravel sex determination in the European seabass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Sánchez-Baizán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">6. Symposium on Genomics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360559v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic correlations between processing traits and individual feed efficiency in a gilthead sea bream (Sparus aurata) commercial line</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Cartographie fine de la résistance à la nécrose nerveuse virale chez le bar identifiée par séquençage du génome entier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoannah François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">7èmes Journées Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360548v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late high temperature promotes fast growth and female differentiation in European sea bass Dicentrarchus labrax, while early photoperiod has no effect on either trait</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallement</w:t>
+                <w:t xml:space="preserve">WHOLE GENOME SEQUENCING TO REFINE THE DETECTION OF QTL FOR VIRAL NERVOUS NECROSIS IN EUROPEAN SEA BASS (DICENTRARCHUS LABRAX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">6th symposium on Genomics in Aquaculture Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360551v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomically assisted reconstruction of the ancestral Dicentrarchus labrax L. Mediterranean lineage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Sex dimorphism in European sea bass (Dicentrarchus labrax L.) : new insights into sex-related growth patterns during very early life stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Faggion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐odile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2020 online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360557v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome wide association studies revealed one strong effect QTL for viral nervous necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Morvezen</w:t>
+                <w:t xml:space="preserve">Phenotypic and genomic correlations between feed efficiency and metabolic traits in European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Mckenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J.H Nati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salou Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198222v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction and genotype-by-temperature interaction of sex tendency in European sea bass.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Genetic correlations between processing traits and individual feed efficiency in a gilthead sea bream (Sparus aurata) commercial line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pegart Mako</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360554v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigenerational epigenetic inheritance of masculinizing temperatures in the European sea bass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Allal</w:t>
+                <w:t xml:space="preserve">Late high temperature promotes fast growth and female differentiation in European sea bass Dicentrarchus labrax, while early photoperiod has no effect on either trait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Piferrer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium Genomics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Granada, Spain</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187504v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomically assisted reconstruction of the ancestral Dicentrarchus labrax Mediterranean lineage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Genomically assisted reconstruction of the ancestral Dicentrarchus labrax L. Mediterranean lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Faggion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duranton Maud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium Genomics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Granada, Spain</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187502v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to genetically increase fillet yield in fish: relevant genetic parameters and methods for the estimation of genetic gain</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Genome wide association studies revealed one strong effect QTL for viral nervous necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Griot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187446v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic inheritance and integration of masculinizing temperatures of the European sea bass (Dicentrarchus labrax)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Genomic prediction and genotype-by-temperature interaction of sex tendency in European sea bass.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegart Mako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetic inheritance Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187444v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse à la sélection sur le rendement de filet chez la truite arc-en-ciel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Multigenerational epigenetic inheritance of masculinizing temperatures in the European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Sanchez-Baizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Piferrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium Genomics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734410v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for genetic variability in fitness-related traits using a Dynamic Energy Budget model, an example on European Seabass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Genomically assisted reconstruction of the ancestral Dicentrarchus labrax Mediterranean lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Faggion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium and Thematic School on ‘Dynamic energy Budget theory for metabolic organization’ (DEB2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Brest, France. pp.47</w:t>
+              <w:t xml:space="preserve">6th International Symposium Genomics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187437v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer l'efficacité alimentaire des poissons en utilisant une nouvelle méthode de phénotypage en aquarium individuel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epigenetic inheritance and integration of masculinizing temperatures of the European sea bass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nuria Sanchez-Baizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafni Anastasiadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Piferrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Epigenetic inheritance Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264927v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction génotype x aliment: que sait-on, où va-t-on ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">How to genetically increase fillet yield in fish: relevant genetic parameters and methods for the estimation of genetic gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du SFAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187439v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de caractères de résistance à cinq pathologies dans les schémas de sélection commerciale de truite, bar et daurade</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Réponse à la sélection sur le rendement de filet chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Allamelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264929v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of resistance to gastroenteritis (rtge) and rainbow trout fry syndrome (rtfs) in rainbow trout oncorhynchus mykiss and their genetic correlations with production traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guemene</w:t>
+                <w:t xml:space="preserve">Accounting for genetic variability in fitness-related traits using a Dynamic Energy Budget model, an example on European Seabass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6. International Symposium and Thematic School on ‘Dynamic energy Budget theory for metabolic organization’ (DEB2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Brest, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738108v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APIS: A new auto-adaptive parentage inference software tolerant to missing parents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Améliorer l'efficacité alimentaire des poissons en utilisant une nouvelle méthode de phénotypage en aquarium individuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187121v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for disease resistance in farmed fish in the era of high-throughput sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+                <w:t xml:space="preserve">Are genetics and genomics helpful to improve feed efficiency in Nile tilapia Oreochromis niloticus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Verdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagdy Mekkawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2019 Our future growing from water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAS, Oct 2019, Berlin, Germany. pp.316-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156780v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des puces pour prédire l’avenir…</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Interaction génotype x aliment: que sait-on, où va-t-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Montpelllier, France</w:t>
+              <w:t xml:space="preserve">Journée du SFAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156824v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful realized selection response for fillet yield in rainbow trout Oncorhynchus mykiss</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Intégration de caractères de résistance à cinq pathologies dans les schémas de sélection commerciale de truite, bar et daurade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoannah François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264916v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study and genomic evaluations for resistance to Viral Nervous Necrosis in wild populations of European seabass Dicentrarchus labrax</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">APIS: A new auto-adaptive parentage inference software tolerant to missing parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Griot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13th International Symposium Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187164v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population-specific variations of the genetic architecture of sex determination in wild European sea bass Dicentrarchus labrax L.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic parameters of resistance to gastroenteritis (rtge) and rainbow trout fry syndrome (rtfs) in rainbow trout oncorhynchus mykiss and their genetic correlations with production traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2018</w:t>
+              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187154v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective breeding on tolerance to fasting improves feed conversion ratio of sea bass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Population-specific variations of the genetic architecture of sex determination in wild European sea bass Dicentrarchus labrax L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Faggion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187434v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of genetic parameters of feed conversion ratio based on individual phenotypes in sea bass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Des puces pour prédire l’avenir…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Clota</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Griot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">Journées du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Montpelllier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156802v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first demonstration of realized selection response for fillet yield in fish, in rainbow trout oncorhynchus mykiss</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Courant</w:t>
+                <w:t xml:space="preserve">Genome-wide association study and genomic evaluations for resistance to Viral Nervous Necrosis in wild populations of European seabass Dicentrarchus labrax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Khanh Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Symposium for Genetics in Aquaculture (ISGA XIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">AQUA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264933v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritabilities of resistance to VNN and vibriosis and genetic correlations with production traits and processing yields in two selected commercial lines of the European sea bass Dicentrarchus labrax</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Breeding for disease resistance in farmed fish in the era of high-throughput sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Palaiokostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kocour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Veselý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joelle Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">11th World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187102v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic improvement of feed conversion ratio in sea bass : new approach based on individual phenotypes and genomic info</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Clota</w:t>
+                <w:t xml:space="preserve">Successful realized selection response for fillet yield in rainbow trout Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics and Breeding in Aquaculture: North meets South</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156894v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection du bar pour l’efficacité alimentaire: on y arrive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Selective breeding on tolerance to fasting improves feed conversion ratio of sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du SFAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AQUA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156814v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing successful aquaculture breeding programs: the keys to success in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Estimation of genetic parameters of feed conversion ratio based on individual phenotypes in sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI congreso nacional de acuicultura - Journée Franco Espagnole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">11th World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734602v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héritabilité de la résistance à la nécrose nerveuse virale de populations sauvages de Bar/Loup (Dicentrarchus labrax)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Breuil</w:t>
+                <w:t xml:space="preserve">A first demonstration of realized selection response for fillet yield in fish, in rainbow trout oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques du Sysaaf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">13. International Symposium for Genetics in Aquaculture (ISGA XIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156758v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on sélectionner sur le rendement de filet chez les poissons ? (et chez le bar en particulier)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonio Puledda</w:t>
+                <w:t xml:space="preserve">Heritabilities of resistance to VNN and vibriosis and genetic correlations with production traits and processing yields in two selected commercial lines of the European sea bass Dicentrarchus labrax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tiriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Pallandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du SFAMN (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13th International Symposium Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155369v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritability of coping styles in farmed European sea bass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Genetic improvement of feed conversion ratio in sea bass : new approach based on individual phenotypes and genomic info</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Ruelle</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">Genetics and Breeding in Aquaculture: North meets South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736002v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation of resistance to Viral Nervous Necrosis in wild populations of the European sea bass (Dicentrarchus labrax)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Sélection du bar pour l’efficacité alimentaire: on y arrive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Congreso nacional de Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée du SFAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155395v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation of resistance to Viral Nervous Necrosis and genetic correlations with production traits in wild populations of the European sea bass (Dicentrarchus labrax)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">Héritabilité de la résistance à la nécrose nerveuse virale de populations sauvages de Bar/Loup (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Khanh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Journées techniques du Sysaaf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156682v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENESEA : développement de la sélection génomique chez le bar et la daurade</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Peut-on sélectionner sur le rendement de filet chez les poissons ? (et chez le bar en particulier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aline Bajek</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Puledda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques du Sysaaf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée du SFAMN (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156734v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélectionner sur l’efficacité alimentaire : une nouvelle approche chez le bar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Implementing successful aquaculture breeding programs: the keys to success in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques du Sysaaf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">XVI congreso nacional de acuicultura - Journée Franco Espagnole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156749v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does early growth play a role in the sex determination of european seabass dicentrarchus labrax?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Heritability of coping styles in farmed European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Horri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Genetics in Aquaculture (ISGA)</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735070v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection génomique chez les poissons marins, pour quoi faire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Genetic variation of resistance to Viral Nervous Necrosis in wild populations of the European sea bass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Khanh Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du SFAMN (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVI Congreso nacional de Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Zaragoza, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155373v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritability of boldness and hypoxia avoidance in European seabass, Dicentrarchus labrax</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Genetic variation of resistance to Viral Nervous Necrosis and genetic correlations with production traits in wild populations of the European sea bass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Khanh Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Benhaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156670v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d’une sélection pour la résistance au jeûne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">GENESEA : développement de la sélection génomique chez le bar et la daurade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Besson</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Griot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques du Sysaaf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156744v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédicteurs morphologiques du rendement chez le bar: projet BAR3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Does early growth play a role in the sex determination of european seabass dicentrarchus labrax?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Coulombet</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Horri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Genetics in Aquaculture (ISGA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800398v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance génétique à l'entérite chez la truite ? Interaction avec la flavobactériose et les caractères de production</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Heritability of boldness and hypoxia avoidance in European seabass, Dicentrarchus labrax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Horri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benhaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743196v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'imagerie et d'ultrasons pour l'amélioration du rendement en chair par sélection génétique de la daurade</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">La sélection génomique chez les poissons marins, pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France. pp.30</w:t>
+              <w:t xml:space="preserve">Journée du SFAMN (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741919v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance au nodavirus chez le bar sauvage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sélectionner sur l’efficacité alimentaire : une nouvelle approche chez le bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Journées Techniques du Sysaaf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796959v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of genetic resistance to Viral Nervous Necrosis in European sea bass (Dicentrarchus labrax) using RAD sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">Efficacité d’une sélection pour la résistance au jeûne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées Techniques du Sysaaf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155244v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance à la nodavirose des populations naturelles de bar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Breuil</w:t>
+                <w:t xml:space="preserve">Prédicteurs morphologiques du rendement chez le bar: projet BAR3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Puledda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Tyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coulombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e journées de la Recherche Filière piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, paris, France</w:t>
+              <w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795243v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of indirect predictors of gutted and fillet yields in the gilthead sea bream Sparus aurata in using 2D camera, 3D digitizer and ultrasound technologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Ventre</w:t>
+                <w:t xml:space="preserve">Résistance génétique à l'entérite chez la truite ? Interaction avec la flavobactériose et les caractères de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741462v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité alimentaire individuelle chez le bar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+                <w:t xml:space="preserve">Utilisation d'imagerie et d'ultrasons pour l'amélioration du rendement en chair par sélection génétique de la daurade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dofungo Ouatarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798942v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining VITASSIGN and COLONY for pedigree reconstruction in a case of factorial mating with missing parental genotypes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of genetic resistance to Viral Nervous Necrosis in European sea bass (Dicentrarchus labrax) using RAD sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Palaiokostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture 2015: Cutting edge science in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535334v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining VITASSIGN and COLONY : an efficient practical procedure for parental assignment with missing parents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">Résistance au nodavirus chez le bar sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Khanh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGA XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">Journée du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535335v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La personnalité du bar… un caractère héritable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Résistance à la nodavirose des populations naturelles de bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Doan Q.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">5e journées de la Recherche Filière piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535337v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phenotypic and genetic links between early individual growth and sex determination in European sea bass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Vidal</w:t>
+                <w:t xml:space="preserve">Genetic parameters of indirect predictors of gutted and fillet yields in the gilthead sea bream Sparus aurata in using 2D camera, 3D digitizer and ultrasound technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dofungo Ouatarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Ventre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536551v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective breeding for resistance to Viral Nervous Necrosis disease: prospective procedure for sustainable development in aquaculture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Efficacité alimentaire individuelle chez le bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Fisheries Development Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Taïwan, Taiwan</w:t>
+              <w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795348v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining VITASSIGN and COLONY for pedigree reconstruction in a case of factorial mating with missing parental genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.K. Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaculture 2015: Cutting edge science in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La personnalité du bar… un caractère héritable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Horri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, La Grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining VITASSIGN and COLONY : an efficient practical procedure for parental assignment with missing parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Khanh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISGA XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The phenotypic and genetic links between early individual growth and sex determination in European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Horri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective breeding for resistance to Viral Nervous Necrosis disease: prospective procedure for sustainable development in aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Doan Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable Fisheries Development Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Taïwan, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining VITASSIGN and COLONY for pedigree reconstruction in a case of factorial mating with missing parental genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Khanh Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaculture Europe 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rotterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (16)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing an AI-powered phenotyping platform for individual feed intake detection in group condition of European sabass (Dicentrarchus labrax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Hawil Abas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation à la température des populations de bar européen (Dicentrarchus labrax) : Effets sur la survie au stade larvaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Crestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remplacement des Artemia par des nauplii congelées de balanes dans l'alimentation larvaire du bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Tzakris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Caruana-Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on utiliser les isotopes stables du carbone et de l’azote pour prédire l’efficacité alimentaire chez le bar (Dicentrarchus labrax) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful replacement of Artemia by cryopreserved barnacle nauplii in European seabass larval rearing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BarIsOTop : Peut-on utiliser les isotopes stables du carbone et de l’azote pour prédire l’efficacité alimentaire chez le bar (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debailleul Gatien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahon Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allal François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandeputte Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vergnet Alain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">8ème Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462818v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la croissance larvaire chez trois populations naturelles de bar (Dicentrarchus labrax) soumises à quatre régimes thermiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Successful replacement of Artemia by cryopreserved barnacle nauplii in European seabass larval rearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Tzakris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Caruana-Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185425v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of genomic selection by imputation in sea bass and sea bream to improve processing traits and resistance to Viral Nervous Necrosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Bajek</w:t>
+                <w:t xml:space="preserve">Etude de la croissance larvaire chez trois populations naturelles de bar (Dicentrarchus labrax) soumises à quatre régimes thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Crestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">7èmes Journées recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185895v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic characterization of the three main natural populations of seabass (Dicentrarchus labrax) on growth and quality traits performances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
+                <w:t xml:space="preserve">Efficiency of genomic selection by imputation in sea bass and sea bream to improve processing traits and resistance to Viral Nervous Necrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Funchal, Portugal. </w:t>
+              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360553v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual feed intake and body weight gain relationship according to genetic origin and rearing temperature in European sea bass Dicentrarchus labrax</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Phenotypic characterization of the three main natural populations of seabass (Dicentrarchus labrax) on growth and quality traits performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoh Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany. </w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Funchal, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187449v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquakultor: le premier jeu de simulation en aquaculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Individual feed intake and body weight gain relationship according to genetic origin and rearing temperature in European sea bass Dicentrarchus labrax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rodde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France. 2019</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735109v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate genomic prediction of phenotypic sex within European sea bass families : a unique tool to understand and control sex ratio variations in a species with polygenic sex determination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Aquakultor: le premier jeu de simulation en aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Tomagamestudio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187169v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of a 57K Single Nucleotide Polymorphism array for European sea bass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective breeding to reduce the ecological footprint of aquaculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Accurate genomic prediction of phenotypic sex within European sea bass families : a unique tool to understand and control sex ratio variations in a species with polygenic sex determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafni Anastasiadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia. </w:t>
+              <w:t xml:space="preserve">AQUA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156701v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A medium-throughput method to phenotype fish for individual feed efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Selective breeding to reduce the ecological footprint of aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155407v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexe et croissance précoce chez le bar : des liens très étroits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A medium-throughput method to phenotype fish for individual feed efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Vidal</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. 2016</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795242v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sexe et croissance précoce chez le bar : des liens très étroits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Horri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mesurer l’efficacité alimentaire individuelle chez le bar ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5emes Journées Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20583,124 +21891,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Selection in AquacultureAquaculture Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Hong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ahmadi; Nourollah and Bartholomé; Jérôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Trait Prediction: Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer US, pp.469--491, 2022, Methods in Molecular Biology, 978-1-07-162205-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-2205-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20710,157 +22018,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for predicting sex in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Piferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dafni Anastasiadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Sanchez-Baizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Spain, Patent n° : EP 3 620 536 A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId428"/>
+      <w:footerReference w:type="default" r:id="rId455"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20928,51 +22236,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AFA0479"/>
+    <w:nsid w:val="BAF9D6C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21159,51 +22467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-allal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8232-904X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14083320X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-8075-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462716v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Crestel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743605" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. H. Nati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe R. Blasco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frish.2025.1542342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241932v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Navarro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Sanchez Baizan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Allal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Piferrer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-025-00630-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barrier-Loiseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742499" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741682" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Navarro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Thambithurai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Duquenne-Delobel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250612" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04531681v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moroni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carvalho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Di Rosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torrecillas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fontanillas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae143" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04705605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delpuech" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gagnaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ernande" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae194" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04094069v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Terova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serradell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739486" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Rimoldi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Torrecillas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serradell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Acosta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2023.101747" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03948385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Calduch-Giner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2023.101476" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04094082v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rimoldi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acosta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739639" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158060v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jourdan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739878" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04100080v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Blasco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245210" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116035v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00805-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genciana Terova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Makol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13142265" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Rombout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101132" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03773801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Servili" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Houdelet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouchel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hermet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-022-01104-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad L. Aslam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bargelloni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim P. Bean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2021.100700" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pe&#241;aloza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Manousaki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Franch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsakogiannis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Sonesson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.04.038" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.665920" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Bars&#248;e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels J&#248;rgen Olesen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2021.100621" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360565v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gesto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Aerts" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Darias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93116-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03404273v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Allal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rabuel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gengler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douchet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijscr.2021.105813" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485506v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Baiz&#225;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112660118" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206637v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faggion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239791" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab152" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544239v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735930" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150873v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.578976" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065745v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.169" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921206v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097301v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2020.151468" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150887v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734877" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150884v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sanchez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734945" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627462v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamellou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01225" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403255v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00219" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434174v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13103" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395941v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gagnaire" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12779" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395931v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0157-z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825457v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04963-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994184v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafni Anastasiadi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Sanchez-Baizan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2018.1529504" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826622v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Palaiokostas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Bruant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0401-2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583182v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E.J. Hillen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Coscia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herten" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hellemans" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.07.012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595276v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Puledda" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Tyran" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coulombet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.12.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602277v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Komen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12202" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533903v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.K. Doan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chatain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.12541" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602254v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferrari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Horri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benhaim" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168506" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01924181v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ravakarivelo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsigmond Jeney" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0945" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642275v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaillant" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camus-Kulandaivelu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.112" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513598v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513575v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513538v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Debailleul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513258v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruelle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513550v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brunier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732617v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debatis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy-Jo Randalls" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513288v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mckenzie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796774v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513590v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallement" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462891v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732751v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tallulah Bailey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lledo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462867v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462861v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Beato" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513555v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Tzakris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Caruana-Audard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462887v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513341v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513360v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185974v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185933v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Jaouahdou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185947v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385840v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462852v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185918v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185380v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Denkena" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Colome-Tatche" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185712v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911893v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185721v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386542v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889117v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185352v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185734v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185410v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185835v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185371v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185459v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116026v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187478v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Blanc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360559v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J.H Nati" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salou Germain" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360548v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360551v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360557v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranton Maud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198222v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360554v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegart Mako" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187504v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187502v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187446v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187444v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734410v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamelou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187437v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264927v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187439v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264929v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738108v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187121v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cariou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156780v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vesel&#253;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156824v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264916v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187164v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Khanh Doan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187154v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187434v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156802v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264933v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Courant" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187102v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tiriau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Pallandre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Cabon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156894v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156814v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734602v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156758v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Breuil" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155369v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736002v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Vidal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155395v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.05.011" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156682v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156734v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156749v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735070v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155373v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156670v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156744v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800398v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743196v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tyran" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741919v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dofungo Ouatarra" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796959v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155244v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795243v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Doan Q." TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741462v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ventre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798942v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535334v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535335v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535337v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferrari" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536551v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795348v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Doan Quoc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535332v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chatain" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513563v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hawil Abas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morell" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462881v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462903v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462896v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462818v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185425v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185895v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360553v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoh Denis" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187449v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735109v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Tomagamestudio" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187169v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasilescu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187160v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156701v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155407v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795242v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154832v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679217v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hong Nguyen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_17" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187140v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-allal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8232-904X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14083320X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208892310" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-8075-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Crestel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743605" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ecker-Eckhofen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Beato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Segura-Noguera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique N&#243;brega" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70807" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Sanchez-Baizan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-026-00841-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. H. Nati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe R. Blasco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frish.2025.1542342" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028547v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Blanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Navarro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70083" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375152v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Sanchez Baizan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Allal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Piferrer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-025-00630-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf079" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barrier-Loiseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741682" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742499" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375139v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Navarro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Thambithurai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Duquenne-Delobel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250612" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754946v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012483" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae143" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04531681v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moroni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carvalho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Di Rosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torrecillas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fontanillas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallement" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740758" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04705605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durif" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delpuech" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gagnaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae194" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04094069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Terova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serradell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739486" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03948385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Calduch-Giner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2023.101476" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224778v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Rimoldi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Torrecillas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serradell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Acosta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2023.101747" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jourdan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lange" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739878" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04094082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rimoldi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acosta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739639" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116035v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00805-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04100080v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nati" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Blasco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245210" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204113v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genciana Terova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Makol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13142265" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Rombout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101132" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03773801v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Servili" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Houdelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouchel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hermet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-022-01104-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411084v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad L. Aslam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bargelloni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim P. Bean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2021.100700" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pe&#241;aloza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Manousaki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Franch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsakogiannis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Sonesson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.04.038" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Bars&#248;e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels J&#248;rgen Olesen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2021.100621" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360561v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.665920" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360565v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gesto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Aerts" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Darias" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93116-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03404273v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Allal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rabuel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gengler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijscr.2021.105813" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206637v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faggion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239791" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485506v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Baiz&#225;n" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112660118" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360566v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab152" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544239v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735930" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150873v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.578976" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065745v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.169" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097301v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2020.151468" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921206v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150887v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734877" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150884v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sanchez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734945" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434174v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13103" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403255v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00219" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627462v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamellou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01225" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395941v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gagnaire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12779" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395931v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0157-z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825457v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04963-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994184v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafni Anastasiadi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2018.1529504" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826622v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Palaiokostas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Bruant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0401-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583182v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E.J. Hillen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Coscia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herten" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hellemans" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.07.012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595276v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Puledda" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Tyran" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coulombet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.12.014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602277v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Komen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12202" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533903v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.K. Doan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chatain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.12541" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602254v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferrari" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Horri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benhaim" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168506" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01924181v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ravakarivelo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsigmond Jeney" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0945" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642275v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaillant" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camus-Kulandaivelu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.112" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513598v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513575v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513538v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Debailleul" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732617v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debatis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy-Jo Randalls" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513258v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruelle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513550v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brunier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513590v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732751v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tallulah Bailey" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lledo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462891v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796774v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725151v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513288v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mckenzie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513555v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Tzakris" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Caruana-Audard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462867v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462861v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725138v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513341v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462887v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513360v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185974v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185933v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Jaouahdou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185947v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385840v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462852v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251343v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185918v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185380v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Denkena" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Colome-Tatche" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185712v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911893v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185352v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889117v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386542v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185721v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185734v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013016v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chenier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_567" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185410v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185835v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185371v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185459v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116026v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187478v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Blanc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360559v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J.H Nati" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salou Germain" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360548v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360551v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360557v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranton Maud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198222v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360554v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegart Mako" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187504v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187502v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187444v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187446v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734410v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamelou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187437v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264927v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174466v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdy Mekkawy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187439v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264929v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187121v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cariou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738108v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187154v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156824v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187164v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Khanh Doan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156780v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vesel&#253;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264916v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187434v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156802v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264933v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Courant" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187102v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tiriau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Pallandre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Cabon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156894v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156814v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156758v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Breuil" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155369v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734602v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736002v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Vidal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155395v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.05.011" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156682v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156734v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735070v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156670v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155373v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156749v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156744v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800398v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743196v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tyran" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741919v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dofungo Ouatarra" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155244v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796959v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795243v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Doan Q." TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741462v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ventre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798942v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535334v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535337v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferrari" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535335v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536551v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795348v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Doan Quoc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535332v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chatain" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513563v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hawil Abas" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morell" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462881v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462903v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462896v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725115v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debailleul Gatien" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahon Sarah" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Fran&#231;ois" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandeputte Marc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergnet Alain" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462818v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185425v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185895v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360553v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoh Denis" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187449v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735109v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Tomagamestudio" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187160v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187169v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasilescu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156701v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155407v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795242v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154832v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679217v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hong Nguyen" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_17" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187140v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>