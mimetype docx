--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Allard-Huver </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Communication stratégique, numérique et en responsabilité sociétale et environnementale des organisations.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-allard-huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2747-839X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188426639</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômé d’un Master du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CELSA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et d’un Doctorat en Sciences de l’Information et de la Communication de l’</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et ancien chercheur invité de l’</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annenberg School for Communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, je suis passionné par la communication autour des risques, de l’alimentation, du développement durable et de la communication RSE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences en Sciences de l'Information et de la Communication à l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Catholique de l'Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, je suis chercheur au </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche Humanités et Sociétés (CHUS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2017 à 2024, j'ai exercé les fonctions de Maître de Conférences en Communication Stratégique et Numérique à l’</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Lorraine – Nancy </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et membre du </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche sur les Médiations (CREM)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. J'ai été également co-responsable de l'équipe de recherche Praxis du CREM (2022-2024) et Co-Directeur du Département Information-Communication de Nancy (2020-2022).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma recherche s’inscrit dans les champs de la communication environnementale, sensible, de crise, la communication corporate et la communication numérique et j'ai co-dirigé cinq projets de recherche depuis 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement Directeur scientifique de l’</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie des Controverses et de la Communication Sensible, l’ACCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et j'ai été Secrétaire de la division Philosophy, Theory & Critique de l'</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Communication Association</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2022 à 2024.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « pesticides tueurs d’abeilles » dans la presse écrite : évolution des formes de médiatisation d’une controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (11), pp.R117-R131. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31188/CaJsm.2(11).2024.R117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du supplément 2022 A : La concertation citoyenne en environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La concertation citoyenne en environnement, 23 (2), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et humanités face aux défis environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses, 41, pp.187-196. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.29325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce que les SIC font aux controverses environnementales, ce que les controverses environnementales font aux SIC »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Environnement, nature et communication à l’ère de l’anthropocène, 21, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.10215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnotologie, transparence et fake news : stratégies de guerre informationnelle autour du glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les guerres pour, par et contre l’information, 13, pp.53-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate, la « guerre des urines » a bien eu lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles-Éric Séralini ou la transgression des médiations « traditionnelles » du savoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.9397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between disinformation tactics and deciphering strategies: towards a semio-political analysis of “fake news” and “alternative facts”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazioni sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.483-494. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/255600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réenchantement du politique par la consommation. NICOLAS Baygert, Presses universitaires de Louvain, 2015, 218 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015 (186), pp.147-149. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150015014106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05472524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parrhesia à la digital parrhesia : ethos numérique, identité et transparence en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015-3, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.3093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Libaert, Jean-Marie Pierlot, Les Nouvelles Luttes sociales et environnementales. Notre-Dame-des-Landes, droit au logement, gaz de schiste, expérimentation animale… Paris, Vuibert, coll. Signature, 2015, 224 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, pp.483-485. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.10655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication sur les sujets sensibles au prisme des sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Libaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.81-100. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie des crédules. BRONNER Gérald. Paris, PUF, 2013, 344 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° 179 (1), pp.126-128. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla.179.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramaturgie du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole D’almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.139-152. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles transitions traversent les SIC à travers la question du vivant et du non-humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de désinformation autour du glyphosate : ce que les &amp;quot;Monsanto Papers&amp;quot; nous apprennent de &amp;quot;L'Affaire Séralini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Domenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Controverses et désinformation environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assas études environnementales (A2E, Université Panthéon-Assas), Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contester la transition agroécologique : peut-on parler d'agribashing en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transitions en tension - Controverses et tensions autour des transitions écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'étude et de recherche Communication, Environnement, Sciences et société; Université catholique de Louvain; Université Libre de Bruxelles; Laboratoire d'analyse des systèmes de communication des organisations, Dec 2021, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche Praxis sur les questions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Résidence de journaliste] Séminaire Praximédia, Passages, Praxis : « Journaliste en résidence, médias alternatifs et défis environnementaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des effets multiples (environnementaux et sociétaux) d’une contamination chimique complexe d’un écosystème aquatique : premier bilan sur le site atelier de la Cleurie (Vosges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS (RZA). Co-construire la recherche sur les socio-écosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des zones ateliers (RZA, CNRS), Sep 2024, Sainte-Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-semiotic perspective: media writings on climate and journalistic practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Escande-Gauquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Novel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tezenas Du Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de la préconférence IAMCR Climate, Media and Public Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche sur les enjeux de la communication (Gresec, Université Grenoble Alpes; International association for media and communication research (IAMCR), Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion des pratiques alimentaires sur les réseaux socio-numériques : le cas du véganisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Congrès de la SFSIC La Numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04194712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation en ligne et les enjeux contemporains de notre alimentation : entre santé et durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascual Espuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chauviat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre des journées InfluAlim édition #1 Pratiques numériques &amp; alimentation. État des lieux et perspectives en SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire InfluAlim; Cimeos; Master MASCI, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des SHS pour l’évaluation des effets environnementaux et sociétaux de la contamination de la Cleurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de la Zone atelier moselle (ZAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Zone Atelier Moselle (Université de Lorraine, CNRS), Jun 2022, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the scientific expertise within an environmental controversy due to pesticides contamination: the Cleurie River (France) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences, Ecology and Evolution : New perspectives and societal challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire interdisciplinaire des environnements continentaux (Liec, Université de Lorraine), Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le problème public lié à la pollution au mercure en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'écotoxicologie fondamentale et appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'écotoxicologie fondamentale et appliquée (Sefa), Jun 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pétitions, associations et alimentation : du clic à l’assiette ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Alimentation et agir citoyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (Université de Lille); Clubster Nutrition Santé Longévité, Apr 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate Crystallizing Tensions in the French Food and Agricultural System: A Study of a French Anti-Pesticide Activist Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual ICA Conference. One World, One Network‽</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des effets d'une contamination chimique complexe d'origine industrielle d'un petit cours d'eau forestier (Vosges, France) : une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le développement durable : où en sommes-nous ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EcotoQ - Centre de recherche en écotoxicologie du Québec; Chapitre Saint-Laurent, Jun 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandales alimentaires et transparence : des publics conscients aux citoyens agissants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude La défiance des consommateurs face aux industries agro-alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recheches interdisciplinaires sur les processus d'information et de communication (GRIPIC), Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news et communication climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Médiamorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherches interdisciplinaires sur les processus d’information et de communication (GRIPIC, Celsa – Sorbonne Université), Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatif, pandémie et environnement : des stratégies citoyennes à (ré)inventer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Anniversaire 20 ans de « Questions de communication »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From fake news to fake science: scientific controversies in the media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Fack-Checking. Challenges for journalists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erasmus +; Associaçao Portuguesa De Imprensa; Centre de recherche sur les médiations (Crem, Université de Lorraine); Sorbonne nouvelle, Mar 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold, Mercury and Sanitary Crisis in French Guiana: An Interdisciplinary Approach to Discourse(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual ICA Conference. One World, One Network‽</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, agriculture, santé et environnement : entre emballement médiatique et changement des pratiques de consommation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de la manifestation À votre santé ! le mois de la santé et de la recherche médicale en Lorraine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Mar 2022, Saint-Avold, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises environnementales et organisations. Regards en communication environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Catellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole d'Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'études et de recherche sur les communications organisationnelles (Org&amp;co, Société française des sciences de l’information et de la communication); Laboratoire d'analyse des systèmes de communication des organisations (Lasco, Université catholique de Louvain), May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde sortie du livre &amp;quot;Qu'est ce que l'on mange ?&amp;quot; aux EUD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde sortie du livre "Qu'est ce que l'on mange ?" aux EUD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elles sont food; Stripfood, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde : &amp;quot;Recherche et engagement dans le domaine environnemental. Quelles interactions ? Quelles limites ? Quels résultats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Muller Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été « Questions environnementales et sciences humaines et sociales. Quelles perspectives ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abeille : animal médiatique, animal de l'anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études Pesticides : dialogues interdisciplinaires en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cimeos (Laboratoire en sciences de l'information et de la communication), Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La controverse du glyphosate, un dialogue impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences &amp; You 2021 - Journées Hubert Curien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides & OGM : les experts entre controverses scientifiques et polémiques médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Domenec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès international de l'Aric L'interculturel par temps de crises. Regards croisés à l’aune des bouleversements contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Fake news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hervois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Webinaire sur le thème des fake news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation NIT; Université de Lorraine, Nov 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pisseurs de glyphosate&amp;quot; : savoirs et expertises dans une controverse au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sciences, société et communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; Maison des sciences de l'Homme Alpes, Nov 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critiques non scientifiques des sciences – une crise de l’expertise scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de la Journée d’étude Les enjeux de la désinformation – regards croisés des sciences humaines et sociales et des sciences formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « pisseurs de glyphosates » ou la mise en abyme des controverses - Panel GER &amp;quot;Communication, Environnement, Sciences, Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Congrès de la SFSIC Société et espaces en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des Sciences de l'information et de la communication, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques universitaires : l'atout caché des universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Peguiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Leromain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences &amp; You 2021 - Journées Hubert Curien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire la science, paroles expertes et responsabilités journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14es Assises Internationales du Journalisme de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association journalisme et citoyenneté, Sep 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre International de Recherche sur le Cancer, une institution contestée ? Retour sur deux cancérigènes controversés, le « glyphosate » et la « viande rouge »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Dévaluations et contestations des savoirs légitimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre européen de sociologie et de science politique, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un site atelier interdisciplinaire pour l’évaluation des effets multiples (environnementaux et sociétaux) d’une contamination chimique complexe des écosystèmes aquatiques : le cas d’un petit cours d’eau vosgien (Cleurie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque biennal des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Zones Ateliers; CNRS, Nov 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abeille contre les pesticides, du « héraut » au stéréotype ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Comment parler d'environnement ? Héros/Hérauts et communication environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupes d’études et de recherche de la Société française des sciences de l'information &amp; de la communication (GER-SFSIC); Communication environnement science société (CESS), Dec 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours, intox et contre-discours en controverse scientifique : l’affaire des « Portier Papers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Fake news, rumeurs, intox.. Stratégies et visées discursives de la désinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de linguistique et didactique des langues étrangères et maternelles (Lidilem, Université Grenoble); Centro di Documentazione e di Ricerca per la Didattica della Lingua francese nell'Università italiana (Italie); Université de Pise (Italie); Université Franco-Italienne (UFI), Oct 2018, Pise, Italie. pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs, dispositifs et médiations des risques alimentaires : le scandale des œufs contaminés au fipronil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'alimentation en savoirs : Regards croisés sur l'information, la communication, l'éducation en matière d'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Dec 2018, Lille, France. pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the dark to the light side: Questioning (theor)ethical boundaries as a way to redefine communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 69th Annual International Communication Association Conference (ICA19). Communication Beyond Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2019, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news, faits alternatifs & post-vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de formation aux fake news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothécaires-formateurs Université de Lorraine, Feb 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news ou la guerre du faux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence éducation aux médias et fake news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut universitaire et technologique (IUT) Épinal-Hubert Curien, Sep 2019, Épinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du consom-acteur au conso-toyen : évolutions des pratiques de consommation à l’ère du digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum international Moroccan Consumer Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conso News; Association Uniconso pour la défense des droits des consommateurs; Groupement des annonceurs du Maroc (GAM), Mar 2019, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediators, Transparency and Circulation of Scientific Information in the Public Sphere: Understanding Crisis Response Apparatus in the Context of Food Safety Controversies. Panel SFSIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 69th Annual International Communication Association Conference (ICA19). Communication Beyond Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activist’s discourses and practices at the heart of environmental controversies: A tension between strategy and tactic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascual Espuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 69th Annual International Communication Association Conference (ICA19). Communication Beyond Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake News&amp;quot; and &amp;quot;Alternative Facts&amp;quot;: A Techno-Semiotic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual International Communication Association Conference (ICA18). Voices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mésinformation et désinformation : discours, intox et contre-discours en controverse scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Fake news, rumeurs, intox..Stratégies et visées discursives de la désinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de linguistique et didactique des langues étrangères et maternelles (Lidilem, Université Grenoble); Centro di Documentazione e di Ricerca per la Didattica della Lingua francese nell'Università italiana (Italie); Université de Pise (Italie); Université Franco-Italienne (UFI), Oct 2018, Pise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias & Influence : vous êtes libres (ou presque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Déléant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Pint of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pint of Science France, May 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable, communication sensible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Sens, sensible, sensibilisation. Application aux problématiques communicationnelles de développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Méditerranéen des Sciences de l'Information et de la Communication (IMSIC) / Université de Toulon, Aix-Marseille Université; Groupe d’études et de recherches national Org&amp;Co / Société française des sciences de l'information et de la communication, May 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les controverses alimentaires, entre emballement médiatique et changement des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sciences, société et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH-Alpes (Université Grenoble Alpes, CNRS), Dec 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informations alimentaires en tension : savoirs, dispositifs et médiations des risques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Alimentation en savoirs, Regards croisés sur l’information, la communication, l’éducation en matière d’alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feelings and Emotions in Crisis Communication (Session)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual International Communication Association Conference (ICA18). Voices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses, polémiques et affaires dans l'espace public : la transparence mise en récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PRAXIS - CREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05545822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable, communication sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Master 2 ICMS (Ingénierie de la Communication et de la Médiation scientifique) - Université de Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cayenne (Guyane), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et pratiques militants au cœur des controverses environnementales : Une tension entre stratégie et tactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les paroles militantes dans les controverses environnementales : constructions, légitimations, limites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (CREM), Nov 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05545370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire et consommation de boissons chez les jeunes : du plaisir au souci de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude GRIPIC-IRSIC, Ville d'eau, eau de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, Mar 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies et tactiques en communication environnementale : peut-on dépasser le greenwashing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études DU Développement Durable Appliqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du risque et les controverses en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Terre des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer le questionnement, l’ouverture sur le monde et la prise de décision responsable en Ecole d’ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Casey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès de l'Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire (AIPU), Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Petitioning: A Disruptive Tool and Strategy for Civil Societies’ Public Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Escurignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)Shaping Societies: Global Tasks for Public Relations in the 21st Century, London College of Communication, University of Arts London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la santé des travailleurs agricoles face aux pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude - Communication, Santé, Environnement - IRSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sousveillance à l'interveillance expertale et citoyenne en matière d'évaluation des risques. Autour de l'accessibilité des données.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DICEN, « Organisation : risque professionnel et surveillance », CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good Inside, Showed on the Outside? When Internal Communication Tools Turn Collaborators Into Lifelong Ambassadors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Association’s 65th Annual Conference – Puerto Rico 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Porto Rico, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splendors and Miseries of the “Seralini Affair”: Managing Conflict in GMO and Food Safety Controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Conflict Conference, The University of Texas at Austin,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BlueSky Workshop: What Else is There? - Career Paths in and Outside Academia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Association’s 65th Annual Conference – Puerto Rico 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Porto Rico, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémiologique des campagnes de communication de l’UIPP et de l’ECPA sur la santé des travailleurs agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Pesticides et Santé des Travailleurs Agricoles, Journées d'étude SocioAgriPest, INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Ivry-Sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Transparent Societies? International Perspectives on Open Government, Open Data and Transparency Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème CONGRÈS MONDIAL DE SCIENCE POLITIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPSA, Jul 2014, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing without Stable Ground: Digital Parrhesia as a Counterweight to Astroturfing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Gilewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Researches Accross Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of &amp;quot;two cultures&amp;quot;?: A critical assessment of gender-education-cultural divergence in energy perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roh-Pin Pin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Risk Analysis-Europe 23st Annual Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le doctorat et ses espaces de travail : une amorce de l'éthos de l'enseignant-chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rollandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EHESS, Le métier de doctorant.e en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital &amp;lt;i&amp;gt;Parrhesia&amp;lt;/i&amp;gt;: Towards a New Ethical and Reflexive Framework for Digital Communication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Gilewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Association’s 63rd Annual Conference – London 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear, or no nuclear: That is the question? An investigation of factors influencing energy perceptual divergence in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roh-Pin Pin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Risk Analysis-Europe 22st Annual Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Parrhesia as a Counterweight to Astroturfing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Gilewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference 2013 – Rhetoric in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la “démocratie électronique” à la “transparence numérique” ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes chercheurs, Regards critiques sur la participation politique en ligne, DEL, CNRS-CERTOP, UPEC-CEDITEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence, de la pierre angulaire à la pierre d’achoppement des controverses médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Communication Transparente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle communication sur des sujets sensibles ? L’exemple des pesticides et des OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Académie Scientifique de Communication &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Authority: The Oklahoma Sharia Amendment and the Framing of a Muslim Threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Bowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR 2013 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la « transparence » dans les dispositifs d’évaluation du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales de la Société Française des Sciences de l’Information et de la Communication (SFSIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la “transparence” des données une étude comparative des stratégies d’ouverture des données de l’Autorité européenne de sécurité alimentaire (EFSA) et de l’Agence fédérale américaine des produits alimentaires et médicamenteux (FDA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’écosystème des données. Les enjeux scientifiques et politiques des données numériques. Projet SACRED-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From “e-democracy” to “digital transparency”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanitarians in 21st Century, Lobachevsky State University of Nizhni Novgorod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Nizhni Novgorod, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the ‘transparency’ of European Commission’s digital archives and websites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Luxembourg - Websites as sources: how should humanities and social sciences approach, use and diffuse publicly available online sources?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de risque au sein de la Commission Européenne : le cas des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Risque, Communication et Développement durable, CNRS-ISCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a “transparent” risk management process: the difficult path to sustainable use of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Socio-political aspects of the development and use of NBIC technologies, ISCC-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a “transparent” risk management process in Public Administration: a comparative study of the European Food Safety Agency and the US Environmental Protection Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Converging and Conflicting Trends in the Public Administration of the US, Europe, and Germany, German Research Institute for Public Administration Speyer (GRIP) &amp; School of Public and Environmental Affairs (SPEA) of Indiana University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Speyer, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squat theory : A response to Jacqueline Feldman's &amp;lt;i&amp;gt;Precarious Lease&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Charrette, Jacqueline Feldman, International scholars and researchers workshop, CELSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The difficult path to sustainable use of pesticides: risk assessment, rationality and contexts in European Commission's procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk and Society: Decisions &amp; Responsibilities, Society for Risk Analysis-Europe 21st Annual Conference, ETH, Zurich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From nature uncertainty to science’s failures: controlling, altering and transforming the concept of “risk” in the public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control’s Other Side, 4th Interdisciplinary Annual Seminar of the Bielefeld Graduate School in History and Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bielefeld University, Feb 2012, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the uncertainty of “risk” as a concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Crisis &amp; Risk Communication Conference, University of Central Florida, Orlando</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematizing Digital Transparency: the normative and axiological functions of ‘transparency discourse’ in online public relations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun-Ha Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA13, The 63th Annual International Communication Association Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides. Pluridisciplinary Dialogues in Social and Human Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 236 p., 2024, Volume 4 - Communication, Environment, Science and Society, Andrea Catellani; Céline Pascual-Espuny, 9781786309501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides. Dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2024, Sciences, société et nouvelles technologies, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations publiques (2e édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Catellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sauvajol-Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les Topos, 978-2100837045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03761955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre international de recherche sur le cancer, une institution contestée ? Retour sur deux cancérigènes controversés, le « glyphosate » et la « viande rouge »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Aubert; Arnaud Saint-Martin; Thibaud Boncourt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batailles pour la vérité. Complotisme, effondrisme et autres discours alternatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-236, 2025, 979-10-351-1020-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activist Measures and Legal Levers: An Interview with Dominique Masset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Pluridisciplinary Dialogues in Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-72, 2024, 9781786309501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contestations de la transition agroécologique : peut-on parler d’agribashing en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions en tension. Controverses et tensions autour des transitions écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-38, 2024, Sciences, société et nouvelles technologies, 9781784059712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires militantes et leviers juridiques : entretien avec Dominique Masset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nataly Botero; Hélène Ledouble; François Allard-Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-98, 2024, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Pluridisciplinary Dialogues in Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 4 - Communication, Environment, Science and Society, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-18, 2024, 9781786309501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des expert∙es dans les situations d’expertise : Le cas de l’orthophonie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORTHOPHONIE - Identité professionnelle et expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-99, 2024, 978-2-8073-5834-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05094053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes d’identification de la qualité et de l’origine (SIQO). Expliquer, communiquer, faire partager les normes de qualités et l’authenticité des produits et services alimentaires et gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bobrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-202, 2024, 9782340094628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nataly Botero; Hélène Ledouble; François Allard-Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-22, 2024, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Beautiful… unethical… dangerous ». Dispositifs de surveillance et de sécurité dans les films et séries de superhéros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Allouche; Théo Touret-Dengreville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité et politique dans les séries de superhéros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.[En ligne], 2023, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53984/philoseries07687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04444246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, information and mediations in tension: A decade of food scandals and controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simona De Iulio; Susan Kovacs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Information, Communication and Education. Eating Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Academic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-100, 2022, 9781350162525. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350162532.ch-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03788016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausses informations, réseaux sociaux et élections : Une perspective info-communicationnelle sur le référé fake news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Pierre-Maurice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le référé fake news, nécessité ou gadget ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-46, 2021, 978-2-8143-0558-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-pétitions, alimentation &amp; bien-être animal : dénoncer, informer, mobiliser, convertir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Hugol-Gential; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Qu'est-ce que l'on mange ?" Les savoirs alimentaires à l'aune des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-242, 2021, 978-2-36441-411-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It’s More Like an Eternal Waking Nightmare from Which There Is No Escape. Media and Technologies as (Digital) Prisons in Black Mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Escurignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcus Harmes; Meredith Harmes; Barbara Harmes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Incarceration in Popular Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.487-498, 2020, 978-3-030-36058-0. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36059-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et pratiques militants au cœur des controverses environnementales : une tension entre stratégie et tactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Carlino; Marieke Stein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paroles militantes dans les controverses environnementales. Constructions, légitimations, limites.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-306, 2019, 978-2-8143-0530-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauline Escande-Gauquié; Bertrand Naivin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre la culture numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-66, 2019, 978‑2-10‑079584‑0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Mirror’s Nosedive as a new Panopticon: Interveillance and Digital Parrhesia in Alternative Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Escurignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela M. Cirucci; Barry Vacker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black Mirror and Critical Media Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowman &amp; Littlefield Publishing Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-54, 2018, 978-1-4985-7353-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User, surveiller, négocier et braconner. Les limites de la « transparence » des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Mabi; Jean-Christophe Plantin; Laurence Monnoyer-Smit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrir, partager, réutiliser. Regards critiques sur les données numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme - EMSH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.36-54, 2017, 9782735123865. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.9026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing governments? Discursive contestations of governmentality in the transparency dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun-Ha Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul McIlvenny; Julia Zhukova Klausen; Laura Bang Lindegaard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies of Discourse and Governmentality. New perspectives and methods.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-176, 2016, 9789027206572. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/dapsac.66.05hon⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et discours d’influence officiels. L’exemple du Comité économique et social européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Libaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.31-46, 2016, Les Essentiels d'Hermès, 9782271093516. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.20847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence de nouvelles pratiques alimentaires et controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Fumey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-46, 2016, Les Essentiels d'Hermès, 978-2-271-09354-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Parrhesia 2.0: Moving beyond deceptive communications strategies in the digital world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Gilewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Digital Media and Creative Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.404-416, 2015, 978-1-4666-8205-4. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-8205-4.ch017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence, de pierre angulaire à pierre d'achoppement des controverses médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication transparente : L'impératif de la transparence dans le discours des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.31-47, 2015, 2875583883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Parrhesia as a Counterweight to Astroturfing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Gilewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Credibility and Digital Ethos: Evaluating Computer-Mediated Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.215-227, 2013, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-2663-8.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les expert.es en orthophonie dans les situations d'expertises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisations et polarisations dans la crise du Covid-19. Entretien avec François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.101-118. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03760888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En VO&amp;quot; - Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateformiser, un impératif ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.421-422. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.27278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde. &amp;quot;Qu'est-ce que l'on mange ?&amp;quot; Les savoirs alimentaires à l'aune des Sciences de l'Information et de la Communication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03760861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubrizol : chercher la vérité entre fake news et expertises officielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Bernays, génie controversé de la communication moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole Publique, n°23, La revue de la Communication Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyens, journalistes et acteurs du numérique : tous à l'assaut des fake news ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fake news et post-vérité : 20 textes pour comprendre la menace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hulot face au « mur des lobbies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faux dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole Publique, n°19, La revue de la Communication Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pint of Science : quelques gorgées de science pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Déléant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fausses nouvelles de la Grande Guerre, des « infox » avant l’heure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyens, journalistes et acteurs du numérique : tous à l’assaut des « fake news » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peu importe la cause, pourvu qu’on ait de la com’ : la preuve par Robert Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourya Guaaybess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles astuces pour vendre plus « vert »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://theconversation.com/les-nouvelles-astuces-pour-vendre-plus-vert-73996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate : la guerre du faux a bien eu lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Nobel contre Greenpeace : la dernière polémique OGM décryptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://theconversation.com/des-nobel-contre-greenpeace-la-derniere-polemique-ogm-decryptee-62845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les e-citoyens auront-ils la peau du Roundup ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://theconversation.com/les-e-citoyens-auront-ils-la-peau-du-roundup-61495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances RSE 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies de communication RSE Tendances 2014 - SIRCOME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cinq registres de la communication sur les sujets sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Libaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole Publique, n°7, La revue de la Communication Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la &amp;quot;transparence&amp;quot; dans l'évaluation du risque : l'&amp;quot;Affaire Séralini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris-Sorbonne - Paris IV, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015PA040084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04268037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lippmann (Walter)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernays (Edward)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId278"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Allard-Huver </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Communication stratégique, numérique et en responsabilité sociétale et environnementale des organisations.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-allard-huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2747-839X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188426639</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômé d’un Master du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CELSA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et d’un Doctorat en Sciences de l’Information et de la Communication de l’</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et ancien chercheur invité de l’</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annenberg School for Communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, je suis passionné par la communication autour des risques, de l’alimentation, du développement durable et de la communication RSE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences en Sciences de l'Information et de la Communication à l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Catholique de l'Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, je suis chercheur au </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche Humanités et Sociétés (CHUS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2017 à 2024, j'ai exercé les fonctions de Maître de Conférences en Communication Stratégique et Numérique à l’</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Lorraine – Nancy </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et membre du </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche sur les Médiations (CREM)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. J'ai été également co-responsable de l'équipe de recherche Praxis du CREM (2022-2024) et Co-Directeur du Département Information-Communication de Nancy (2020-2022).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma recherche s’inscrit dans les champs de la communication environnementale, sensible, de crise, la communication corporate et la communication numérique et j'ai co-dirigé cinq projets de recherche depuis 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement Directeur scientifique de l’</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie des Controverses et de la Communication Sensible, l’ACCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et j'ai été Secrétaire de la division Philosophy, Theory & Critique de l'</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Communication Association</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2022 à 2024.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « pesticides tueurs d’abeilles » dans la presse écrite : évolution des formes de médiatisation d’une controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (11), pp.R117-R131. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31188/CaJsm.2(11).2024.R117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du supplément 2022 A : La concertation citoyenne en environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La concertation citoyenne en environnement, 23 (2), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et humanités face aux défis environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses, 41, pp.187-196. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.29325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce que les SIC font aux controverses environnementales, ce que les controverses environnementales font aux SIC »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Environnement, nature et communication à l’ère de l’anthropocène, 21, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.10215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnotologie, transparence et fake news : stratégies de guerre informationnelle autour du glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les guerres pour, par et contre l’information, 13, pp.53-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate, la « guerre des urines » a bien eu lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles-Éric Séralini ou la transgression des médiations « traditionnelles » du savoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.9397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between disinformation tactics and deciphering strategies: towards a semio-political analysis of “fake news” and “alternative facts”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazioni sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.483-494. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/255600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réenchantement du politique par la consommation. NICOLAS Baygert, Presses universitaires de Louvain, 2015, 218 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015 (186), pp.147-149. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150015014106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05472524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parrhesia à la digital parrhesia : ethos numérique, identité et transparence en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015-3, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.3093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Libaert, Jean-Marie Pierlot, Les Nouvelles Luttes sociales et environnementales. Notre-Dame-des-Landes, droit au logement, gaz de schiste, expérimentation animale… Paris, Vuibert, coll. Signature, 2015, 224 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, pp.483-485. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.10655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie des crédules. BRONNER Gérald. Paris, PUF, 2013, 344 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° 179 (1), pp.126-128. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla.179.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramaturgie du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole D’almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.139-152. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication sur les sujets sensibles au prisme des sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Libaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.81-100. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles transitions traversent les SIC à travers la question du vivant et du non-humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contester la transition agroécologique : peut-on parler d'agribashing en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transitions en tension - Controverses et tensions autour des transitions écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'étude et de recherche Communication, Environnement, Sciences et société; Université catholique de Louvain; Université Libre de Bruxelles; Laboratoire d'analyse des systèmes de communication des organisations, Dec 2021, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de désinformation autour du glyphosate : ce que les &amp;quot;Monsanto Papers&amp;quot; nous apprennent de &amp;quot;L'Affaire Séralini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Domenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Controverses et désinformation environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assas études environnementales (A2E, Université Panthéon-Assas), Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche Praxis sur les questions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Résidence de journaliste] Séminaire Praximédia, Passages, Praxis : « Journaliste en résidence, médias alternatifs et défis environnementaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des effets multiples (environnementaux et sociétaux) d’une contamination chimique complexe d’un écosystème aquatique : premier bilan sur le site atelier de la Cleurie (Vosges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS (RZA). Co-construire la recherche sur les socio-écosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des zones ateliers (RZA, CNRS), Sep 2024, Sainte-Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-semiotic perspective: media writings on climate and journalistic practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Escande-Gauquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Novel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tezenas Du Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de la préconférence IAMCR Climate, Media and Public Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche sur les enjeux de la communication (Gresec, Université Grenoble Alpes; International association for media and communication research (IAMCR), Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion des pratiques alimentaires sur les réseaux socio-numériques : le cas du véganisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Congrès de la SFSIC La Numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04194712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation en ligne et les enjeux contemporains de notre alimentation : entre santé et durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascual Espuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chauviat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre des journées InfluAlim édition #1 Pratiques numériques &amp; alimentation. État des lieux et perspectives en SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire InfluAlim; Cimeos; Master MASCI, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate Crystallizing Tensions in the French Food and Agricultural System: A Study of a French Anti-Pesticide Activist Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual ICA Conference. One World, One Network‽</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des effets d'une contamination chimique complexe d'origine industrielle d'un petit cours d'eau forestier (Vosges, France) : une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le développement durable : où en sommes-nous ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EcotoQ - Centre de recherche en écotoxicologie du Québec; Chapitre Saint-Laurent, Jun 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the scientific expertise within an environmental controversy due to pesticides contamination: the Cleurie River (France) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences, Ecology and Evolution : New perspectives and societal challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire interdisciplinaire des environnements continentaux (Liec, Université de Lorraine), Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pétitions, associations et alimentation : du clic à l’assiette ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Alimentation et agir citoyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (Université de Lille); Clubster Nutrition Santé Longévité, Apr 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le problème public lié à la pollution au mercure en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'écotoxicologie fondamentale et appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'écotoxicologie fondamentale et appliquée (Sefa), Jun 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandales alimentaires et transparence : des publics conscients aux citoyens agissants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude La défiance des consommateurs face aux industries agro-alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recheches interdisciplinaires sur les processus d'information et de communication (GRIPIC), Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news et communication climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Médiamorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherches interdisciplinaires sur les processus d’information et de communication (GRIPIC, Celsa – Sorbonne Université), Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des SHS pour l’évaluation des effets environnementaux et sociétaux de la contamination de la Cleurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de la Zone atelier moselle (ZAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Zone Atelier Moselle (Université de Lorraine, CNRS), Jun 2022, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From fake news to fake science: scientific controversies in the media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Fack-Checking. Challenges for journalists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erasmus +; Associaçao Portuguesa De Imprensa; Centre de recherche sur les médiations (Crem, Université de Lorraine); Sorbonne nouvelle, Mar 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatif, pandémie et environnement : des stratégies citoyennes à (ré)inventer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Anniversaire 20 ans de « Questions de communication »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold, Mercury and Sanitary Crisis in French Guiana: An Interdisciplinary Approach to Discourse(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual ICA Conference. One World, One Network‽</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, agriculture, santé et environnement : entre emballement médiatique et changement des pratiques de consommation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de la manifestation À votre santé ! le mois de la santé et de la recherche médicale en Lorraine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Mar 2022, Saint-Avold, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises environnementales et organisations. Regards en communication environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Catellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole d'Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'études et de recherche sur les communications organisationnelles (Org&amp;co, Société française des sciences de l’information et de la communication); Laboratoire d'analyse des systèmes de communication des organisations (Lasco, Université catholique de Louvain), May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La controverse du glyphosate, un dialogue impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences &amp; You 2021 - Journées Hubert Curien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides & OGM : les experts entre controverses scientifiques et polémiques médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Domenec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès international de l'Aric L'interculturel par temps de crises. Regards croisés à l’aune des bouleversements contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde : &amp;quot;Recherche et engagement dans le domaine environnemental. Quelles interactions ? Quelles limites ? Quels résultats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Muller Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été « Questions environnementales et sciences humaines et sociales. Quelles perspectives ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abeille : animal médiatique, animal de l'anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études Pesticides : dialogues interdisciplinaires en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cimeos (Laboratoire en sciences de l'information et de la communication), Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Fake news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hervois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Webinaire sur le thème des fake news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation NIT; Université de Lorraine, Nov 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde sortie du livre &amp;quot;Qu'est ce que l'on mange ?&amp;quot; aux EUD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde sortie du livre "Qu'est ce que l'on mange ?" aux EUD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elles sont food; Stripfood, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pisseurs de glyphosate&amp;quot; : savoirs et expertises dans une controverse au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sciences, société et communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; Maison des sciences de l'Homme Alpes, Nov 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critiques non scientifiques des sciences – une crise de l’expertise scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de la Journée d’étude Les enjeux de la désinformation – regards croisés des sciences humaines et sociales et des sciences formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « pisseurs de glyphosates » ou la mise en abyme des controverses - Panel GER &amp;quot;Communication, Environnement, Sciences, Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Congrès de la SFSIC Société et espaces en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des Sciences de l'information et de la communication, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques universitaires : l'atout caché des universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Peguiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Leromain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences &amp; You 2021 - Journées Hubert Curien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire la science, paroles expertes et responsabilités journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14es Assises Internationales du Journalisme de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association journalisme et citoyenneté, Sep 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre International de Recherche sur le Cancer, une institution contestée ? Retour sur deux cancérigènes controversés, le « glyphosate » et la « viande rouge »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Dévaluations et contestations des savoirs légitimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre européen de sociologie et de science politique, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un site atelier interdisciplinaire pour l’évaluation des effets multiples (environnementaux et sociétaux) d’une contamination chimique complexe des écosystèmes aquatiques : le cas d’un petit cours d’eau vosgien (Cleurie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque biennal des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Zones Ateliers; CNRS, Nov 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abeille contre les pesticides, du « héraut » au stéréotype ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Comment parler d'environnement ? Héros/Hérauts et communication environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupes d’études et de recherche de la Société française des sciences de l'information &amp; de la communication (GER-SFSIC); Communication environnement science société (CESS), Dec 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours, intox et contre-discours en controverse scientifique : l’affaire des « Portier Papers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Fake news, rumeurs, intox.. Stratégies et visées discursives de la désinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de linguistique et didactique des langues étrangères et maternelles (Lidilem, Université Grenoble); Centro di Documentazione e di Ricerca per la Didattica della Lingua francese nell'Università italiana (Italie); Université de Pise (Italie); Université Franco-Italienne (UFI), Oct 2018, Pise, Italie. pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs, dispositifs et médiations des risques alimentaires : le scandale des œufs contaminés au fipronil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'alimentation en savoirs : Regards croisés sur l'information, la communication, l'éducation en matière d'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Dec 2018, Lille, France. pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du consom-acteur au conso-toyen : évolutions des pratiques de consommation à l’ère du digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum international Moroccan Consumer Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conso News; Association Uniconso pour la défense des droits des consommateurs; Groupement des annonceurs du Maroc (GAM), Mar 2019, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news ou la guerre du faux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence éducation aux médias et fake news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut universitaire et technologique (IUT) Épinal-Hubert Curien, Sep 2019, Épinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news, faits alternatifs & post-vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de formation aux fake news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothécaires-formateurs Université de Lorraine, Feb 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the dark to the light side: Questioning (theor)ethical boundaries as a way to redefine communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 69th Annual International Communication Association Conference (ICA19). Communication Beyond Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2019, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediators, Transparency and Circulation of Scientific Information in the Public Sphere: Understanding Crisis Response Apparatus in the Context of Food Safety Controversies. Panel SFSIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 69th Annual International Communication Association Conference (ICA19). Communication Beyond Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activist’s discourses and practices at the heart of environmental controversies: A tension between strategy and tactic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascual Espuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 69th Annual International Communication Association Conference (ICA19). Communication Beyond Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias & Influence : vous êtes libres (ou presque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Déléant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Pint of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pint of Science France, May 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable, communication sensible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Sens, sensible, sensibilisation. Application aux problématiques communicationnelles de développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Méditerranéen des Sciences de l'Information et de la Communication (IMSIC) / Université de Toulon, Aix-Marseille Université; Groupe d’études et de recherches national Org&amp;Co / Société française des sciences de l'information et de la communication, May 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mésinformation et désinformation : discours, intox et contre-discours en controverse scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Fake news, rumeurs, intox..Stratégies et visées discursives de la désinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de linguistique et didactique des langues étrangères et maternelles (Lidilem, Université Grenoble); Centro di Documentazione e di Ricerca per la Didattica della Lingua francese nell'Università italiana (Italie); Université de Pise (Italie); Université Franco-Italienne (UFI), Oct 2018, Pise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les controverses alimentaires, entre emballement médiatique et changement des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sciences, société et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH-Alpes (Université Grenoble Alpes, CNRS), Dec 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informations alimentaires en tension : savoirs, dispositifs et médiations des risques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Alimentation en savoirs, Regards croisés sur l’information, la communication, l’éducation en matière d’alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake News&amp;quot; and &amp;quot;Alternative Facts&amp;quot;: A Techno-Semiotic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual International Communication Association Conference (ICA18). Voices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feelings and Emotions in Crisis Communication (Session)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual International Communication Association Conference (ICA18). Voices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses, polémiques et affaires dans l'espace public : la transparence mise en récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PRAXIS - CREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05545822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable, communication sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Master 2 ICMS (Ingénierie de la Communication et de la Médiation scientifique) - Université de Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cayenne (Guyane), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et pratiques militants au cœur des controverses environnementales : Une tension entre stratégie et tactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les paroles militantes dans les controverses environnementales : constructions, légitimations, limites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (CREM), Nov 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05545370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire et consommation de boissons chez les jeunes : du plaisir au souci de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude GRIPIC-IRSIC, Ville d'eau, eau de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, Mar 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies et tactiques en communication environnementale : peut-on dépasser le greenwashing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études DU Développement Durable Appliqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du risque et les controverses en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Terre des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer le questionnement, l’ouverture sur le monde et la prise de décision responsable en Ecole d’ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Casey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès de l'Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire (AIPU), Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Petitioning: A Disruptive Tool and Strategy for Civil Societies’ Public Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Escurignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)Shaping Societies: Global Tasks for Public Relations in the 21st Century, London College of Communication, University of Arts London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sousveillance à l'interveillance expertale et citoyenne en matière d'évaluation des risques. Autour de l'accessibilité des données.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DICEN, « Organisation : risque professionnel et surveillance », CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good Inside, Showed on the Outside? When Internal Communication Tools Turn Collaborators Into Lifelong Ambassadors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Association’s 65th Annual Conference – Puerto Rico 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Porto Rico, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la santé des travailleurs agricoles face aux pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude - Communication, Santé, Environnement - IRSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splendors and Miseries of the “Seralini Affair”: Managing Conflict in GMO and Food Safety Controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Conflict Conference, The University of Texas at Austin,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BlueSky Workshop: What Else is There? - Career Paths in and Outside Academia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Association’s 65th Annual Conference – Puerto Rico 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Porto Rico, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémiologique des campagnes de communication de l’UIPP et de l’ECPA sur la santé des travailleurs agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Pesticides et Santé des Travailleurs Agricoles, Journées d'étude SocioAgriPest, INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Ivry-Sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Transparent Societies? International Perspectives on Open Government, Open Data and Transparency Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème CONGRÈS MONDIAL DE SCIENCE POLITIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPSA, Jul 2014, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing without Stable Ground: Digital Parrhesia as a Counterweight to Astroturfing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Gilewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Researches Accross Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of &amp;quot;two cultures&amp;quot;?: A critical assessment of gender-education-cultural divergence in energy perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roh-Pin Pin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Risk Analysis-Europe 23st Annual Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le doctorat et ses espaces de travail : une amorce de l'éthos de l'enseignant-chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rollandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EHESS, Le métier de doctorant.e en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Parrhesia as a Counterweight to Astroturfing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Gilewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference 2013 – Rhetoric in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear, or no nuclear: That is the question? An investigation of factors influencing energy perceptual divergence in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roh-Pin Pin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Risk Analysis-Europe 22st Annual Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la “démocratie électronique” à la “transparence numérique” ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes chercheurs, Regards critiques sur la participation politique en ligne, DEL, CNRS-CERTOP, UPEC-CEDITEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital &amp;lt;i&amp;gt;Parrhesia&amp;lt;/i&amp;gt;: Towards a New Ethical and Reflexive Framework for Digital Communication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Gilewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Association’s 63rd Annual Conference – London 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence, de la pierre angulaire à la pierre d’achoppement des controverses médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Communication Transparente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle communication sur des sujets sensibles ? L’exemple des pesticides et des OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Académie Scientifique de Communication &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Authority: The Oklahoma Sharia Amendment and the Framing of a Muslim Threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Bowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR 2013 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la « transparence » dans les dispositifs d’évaluation du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales de la Société Française des Sciences de l’Information et de la Communication (SFSIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la “transparence” des données une étude comparative des stratégies d’ouverture des données de l’Autorité européenne de sécurité alimentaire (EFSA) et de l’Agence fédérale américaine des produits alimentaires et médicamenteux (FDA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’écosystème des données. Les enjeux scientifiques et politiques des données numériques. Projet SACRED-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From “e-democracy” to “digital transparency”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanitarians in 21st Century, Lobachevsky State University of Nizhni Novgorod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Nizhni Novgorod, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the ‘transparency’ of European Commission’s digital archives and websites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Luxembourg - Websites as sources: how should humanities and social sciences approach, use and diffuse publicly available online sources?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de risque au sein de la Commission Européenne : le cas des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Risque, Communication et Développement durable, CNRS-ISCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a “transparent” risk management process: the difficult path to sustainable use of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Socio-political aspects of the development and use of NBIC technologies, ISCC-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a “transparent” risk management process in Public Administration: a comparative study of the European Food Safety Agency and the US Environmental Protection Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Converging and Conflicting Trends in the Public Administration of the US, Europe, and Germany, German Research Institute for Public Administration Speyer (GRIP) &amp; School of Public and Environmental Affairs (SPEA) of Indiana University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Speyer, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the uncertainty of “risk” as a concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Crisis &amp; Risk Communication Conference, University of Central Florida, Orlando</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From nature uncertainty to science’s failures: controlling, altering and transforming the concept of “risk” in the public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control’s Other Side, 4th Interdisciplinary Annual Seminar of the Bielefeld Graduate School in History and Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bielefeld University, Feb 2012, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squat theory : A response to Jacqueline Feldman's &amp;lt;i&amp;gt;Precarious Lease&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Charrette, Jacqueline Feldman, International scholars and researchers workshop, CELSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The difficult path to sustainable use of pesticides: risk assessment, rationality and contexts in European Commission's procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk and Society: Decisions &amp; Responsibilities, Society for Risk Analysis-Europe 21st Annual Conference, ETH, Zurich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematizing Digital Transparency: the normative and axiological functions of ‘transparency discourse’ in online public relations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun-Ha Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA13, The 63th Annual International Communication Association Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides. Pluridisciplinary Dialogues in Social and Human Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 236 p., 2024, Volume 4 - Communication, Environment, Science and Society, Andrea Catellani; Céline Pascual-Espuny, 9781786309501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides. Dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2024, Sciences, société et nouvelles technologies, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations publiques (2e édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Catellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sauvajol-Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les Topos, 978-2100837045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03761955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre international de recherche sur le cancer, une institution contestée ? Retour sur deux cancérigènes controversés, le « glyphosate » et la « viande rouge »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Aubert; Arnaud Saint-Martin; Thibaud Boncourt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batailles pour la vérité. Complotisme, effondrisme et autres discours alternatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-236, 2025, 979-10-351-1020-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contestations de la transition agroécologique : peut-on parler d’agribashing en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions en tension. Controverses et tensions autour des transitions écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-38, 2024, Sciences, société et nouvelles technologies, 9781784059712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activist Measures and Legal Levers: An Interview with Dominique Masset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Pluridisciplinary Dialogues in Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-72, 2024, 9781786309501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires militantes et leviers juridiques : entretien avec Dominique Masset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nataly Botero; Hélène Ledouble; François Allard-Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-98, 2024, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Pluridisciplinary Dialogues in Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 4 - Communication, Environment, Science and Society, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-18, 2024, 9781786309501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des expert∙es dans les situations d’expertise : Le cas de l’orthophonie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORTHOPHONIE - Identité professionnelle et expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-99, 2024, 978-2-8073-5834-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05094053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes d’identification de la qualité et de l’origine (SIQO). Expliquer, communiquer, faire partager les normes de qualités et l’authenticité des produits et services alimentaires et gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bobrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-202, 2024, 9782340094628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nataly Botero; Hélène Ledouble; François Allard-Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-22, 2024, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Beautiful… unethical… dangerous ». Dispositifs de surveillance et de sécurité dans les films et séries de superhéros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Allouche; Théo Touret-Dengreville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité et politique dans les séries de superhéros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.[En ligne], 2023, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53984/philoseries07687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04444246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, information and mediations in tension: A decade of food scandals and controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simona De Iulio; Susan Kovacs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Information, Communication and Education. Eating Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Academic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-100, 2022, 9781350162525. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350162532.ch-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03788016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausses informations, réseaux sociaux et élections : Une perspective info-communicationnelle sur le référé fake news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Pierre-Maurice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le référé fake news, nécessité ou gadget ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-46, 2021, 978-2-8143-0558-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-pétitions, alimentation &amp; bien-être animal : dénoncer, informer, mobiliser, convertir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Hugol-Gential; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Qu'est-ce que l'on mange ?" Les savoirs alimentaires à l'aune des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-242, 2021, 978-2-36441-411-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It’s More Like an Eternal Waking Nightmare from Which There Is No Escape. Media and Technologies as (Digital) Prisons in Black Mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Escurignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcus Harmes; Meredith Harmes; Barbara Harmes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Incarceration in Popular Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.487-498, 2020, 978-3-030-36058-0. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36059-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauline Escande-Gauquié; Bertrand Naivin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre la culture numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-66, 2019, 978‑2-10‑079584‑0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et pratiques militants au cœur des controverses environnementales : une tension entre stratégie et tactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Carlino; Marieke Stein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paroles militantes dans les controverses environnementales. Constructions, légitimations, limites.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-306, 2019, 978-2-8143-0530-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Mirror’s Nosedive as a new Panopticon: Interveillance and Digital Parrhesia in Alternative Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Escurignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela M. Cirucci; Barry Vacker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black Mirror and Critical Media Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowman &amp; Littlefield Publishing Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-54, 2018, 978-1-4985-7353-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User, surveiller, négocier et braconner. Les limites de la « transparence » des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Mabi; Jean-Christophe Plantin; Laurence Monnoyer-Smit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrir, partager, réutiliser. Regards critiques sur les données numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme - EMSH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.36-54, 2017, 9782735123865. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.9026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing governments? Discursive contestations of governmentality in the transparency dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun-Ha Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul McIlvenny; Julia Zhukova Klausen; Laura Bang Lindegaard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies of Discourse and Governmentality. New perspectives and methods.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-176, 2016, 9789027206572. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/dapsac.66.05hon⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et discours d’influence officiels. L’exemple du Comité économique et social européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Libaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.31-46, 2016, Les Essentiels d'Hermès, 9782271093516. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.20847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence de nouvelles pratiques alimentaires et controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Fumey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-46, 2016, Les Essentiels d'Hermès, 978-2-271-09354-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Parrhesia 2.0: Moving beyond deceptive communications strategies in the digital world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Gilewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Digital Media and Creative Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.404-416, 2015, 978-1-4666-8205-4. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-8205-4.ch017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence, de pierre angulaire à pierre d'achoppement des controverses médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication transparente : L'impératif de la transparence dans le discours des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.31-47, 2015, 2875583883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Parrhesia as a Counterweight to Astroturfing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Gilewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Credibility and Digital Ethos: Evaluating Computer-Mediated Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.215-227, 2013, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-2663-8.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les expert.es en orthophonie dans les situations d'expertises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisations et polarisations dans la crise du Covid-19. Entretien avec François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.101-118. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03760888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En VO&amp;quot; - Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateformiser, un impératif ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.421-422. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.27278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde. &amp;quot;Qu'est-ce que l'on mange ?&amp;quot; Les savoirs alimentaires à l'aune des Sciences de l'Information et de la Communication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03760861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Bernays, génie controversé de la communication moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole Publique, n°23, La revue de la Communication Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubrizol : chercher la vérité entre fake news et expertises officielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hulot face au « mur des lobbies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyens, journalistes et acteurs du numérique : tous à l'assaut des fake news ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fake news et post-vérité : 20 textes pour comprendre la menace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faux dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole Publique, n°19, La revue de la Communication Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fausses nouvelles de la Grande Guerre, des « infox » avant l’heure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pint of Science : quelques gorgées de science pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Déléant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyens, journalistes et acteurs du numérique : tous à l’assaut des « fake news » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peu importe la cause, pourvu qu’on ait de la com’ : la preuve par Robert Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourya Guaaybess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles astuces pour vendre plus « vert »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://theconversation.com/les-nouvelles-astuces-pour-vendre-plus-vert-73996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate : la guerre du faux a bien eu lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Nobel contre Greenpeace : la dernière polémique OGM décryptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://theconversation.com/des-nobel-contre-greenpeace-la-derniere-polemique-ogm-decryptee-62845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les e-citoyens auront-ils la peau du Roundup ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://theconversation.com/les-e-citoyens-auront-ils-la-peau-du-roundup-61495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances RSE 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies de communication RSE Tendances 2014 - SIRCOME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cinq registres de la communication sur les sujets sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Libaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole Publique, n°7, La revue de la Communication Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la &amp;quot;transparence&amp;quot; dans l'évaluation du risque : l'&amp;quot;Affaire Séralini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris-Sorbonne - Paris IV, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015PA040084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04268037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lippmann (Walter)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernays (Edward)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId278"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D32EC11"/>
+    <w:nsid w:val="3794AE0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-allard-huver" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2747-839X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188426639" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://celsa.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asc.upenn.edu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uco.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.uco.fr/fr/equipe/chus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academie-ccs.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icahdq.org/group/philosophy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842597v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(11).2024.R117" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Stein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.29325" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10215" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968953v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.9397" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/255600" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150015014106" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3093" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479024v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10655" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Libaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.574" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.179.0126" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D&#8217;almeida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4543" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courbon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Domenec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503849v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207079v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Novel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395580v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual Espuny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chauviat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Selhausen-Kosinski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758800v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Auge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piponnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loneux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole d'Almeida" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Muller Stein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503848v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503782v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rabaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre-Maurice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hervois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503851v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503838v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Evrard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503953v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mallet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Beguin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peguiron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leromain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504600v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Amiel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cazenave" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107376v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968913v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912299v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107665v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107654v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093838v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913493v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02572630v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885940v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792100v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D&#233;l&#233;ant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452380v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989622v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093246v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05546350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549012v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545370v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127889v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127913v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127906v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093863v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique H&#233;brard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Casey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Escurignan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127882v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094691v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127893v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094690v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gilewicz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126465v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roh-Pin Pin Lee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rollandin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096138v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126496v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Gloaguen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126480v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094695v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127864v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095915v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Candel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Bowe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118033v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126456v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127857v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892538v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127800v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892595v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892579v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892514v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424546v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Ha Hong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460894v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2210" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04569458v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/pesticides/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03761955v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sauvajol-Rialland" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/relations-publiques-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094023v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100594990" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461475v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092631v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/transitions-en-tension/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04569498v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461721v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05094053v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/ebooks/orthophonie-9782807358348_9782807358348_2.html" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461776v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobrie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15476-les-dessous-de-la-communication-alimentaire-9782340094628.html" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04569479v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444246v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.vrin.fr/item/allouche_touret-dengreville_securite_et_politique_dans_les_series_de_superheros_2023" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53984/philoseries07687" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788016v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburycollections.com/monograph?docid=b-9781350162532" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350162532.ch-006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216511v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100265290" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482774v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/757-qu-est-ce-que-l-on-mange--9782364414112.html?search_query=%22qu%27est+ce+que+l%27on+mange%22&amp;amp;results=196" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470666v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030360580#aboutBook" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36059-7_29" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02091971v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100297730&amp;amp;fa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456608v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/comprendre-culture-numerique" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056598v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781498573535/Black-Mirror-and-Critical-Media-Theory" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044679v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/9053" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.9026" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061132v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/dapsac.66.05hon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dapsac.66.05hon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20847" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044691v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/lalimentation-demain/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092103v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8205-4.ch017" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092096v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092105v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2663-8.ch012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546271v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760888v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devars" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2320" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758896v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27278" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760861v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919386v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919377v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107677v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790978v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092112v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01893041v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vicente" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01913092v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738133v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738137v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourya Guaaybess" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738140v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738138v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738145v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738146v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127875v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092108v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04268037v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard Allard-Huver" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA040084" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02328920v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915233v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704207v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704210v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704204v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-allard-huver" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2747-839X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188426639" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://celsa.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asc.upenn.edu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uco.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.uco.fr/fr/equipe/chus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academie-ccs.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icahdq.org/group/philosophy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842597v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(11).2024.R117" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Stein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.29325" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10215" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968953v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.9397" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/255600" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150015014106" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3093" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479024v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10655" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.179.0126" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D&#8217;almeida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4543" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Libaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.574" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courbon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Domenec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207079v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Novel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395580v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual Espuny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chauviat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Selhausen-Kosinski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762059v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758800v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Auge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piponnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loneux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole d'Almeida" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503947v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503782v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Muller Stein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rabaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre-Maurice" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hervois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503851v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503838v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Evrard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503953v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mallet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Beguin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peguiron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leromain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504600v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Amiel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cazenave" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107376v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968913v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093838v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107654v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107665v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912299v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913493v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02572630v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D&#233;l&#233;ant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452380v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989622v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093246v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783828v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05546350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549012v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545370v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127889v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127913v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127906v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093863v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique H&#233;brard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Casey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Escurignan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127863v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094691v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127882v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127893v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094690v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gilewicz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126465v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roh-Pin Pin Lee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rollandin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126480v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126496v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Gloaguen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127086v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096138v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094695v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127864v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095915v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Candel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Bowe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118033v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126456v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127857v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892538v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127800v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892595v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892514v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892435v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127850v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892579v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424546v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Ha Hong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460894v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2210" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04569458v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/pesticides/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03761955v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sauvajol-Rialland" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/relations-publiques-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094023v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100594990" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092631v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/transitions-en-tension/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461475v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04569498v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461721v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05094053v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/ebooks/orthophonie-9782807358348_9782807358348_2.html" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461776v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobrie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15476-les-dessous-de-la-communication-alimentaire-9782340094628.html" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04569479v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444246v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.vrin.fr/item/allouche_touret-dengreville_securite_et_politique_dans_les_series_de_superheros_2023" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53984/philoseries07687" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788016v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburycollections.com/monograph?docid=b-9781350162532" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350162532.ch-006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216511v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100265290" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482774v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/757-qu-est-ce-que-l-on-mange--9782364414112.html?search_query=%22qu%27est+ce+que+l%27on+mange%22&amp;amp;results=196" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470666v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030360580#aboutBook" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36059-7_29" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456608v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/comprendre-culture-numerique" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02091971v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100297730&amp;amp;fa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056598v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781498573535/Black-Mirror-and-Critical-Media-Theory" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044679v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/9053" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.9026" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061132v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/dapsac.66.05hon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dapsac.66.05hon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20847" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044691v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/lalimentation-demain/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092103v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8205-4.ch017" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092096v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092105v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2663-8.ch012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546271v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760888v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devars" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2320" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758896v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27278" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760861v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919377v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919386v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790978v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107677v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092112v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01913092v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01893041v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vicente" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738133v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738137v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourya Guaaybess" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738140v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738138v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738145v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738146v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127875v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092108v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04268037v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard Allard-Huver" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA040084" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02328920v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915233v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704204v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704207v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704210v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>