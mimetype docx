--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Allard-Huver </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Communication stratégique, numérique et en responsabilité sociétale et environnementale des organisations.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-allard-huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2747-839X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188426639</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômé d’un Master du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CELSA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et d’un Doctorat en Sciences de l’Information et de la Communication de l’</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et ancien chercheur invité de l’</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annenberg School for Communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, je suis passionné par la communication autour des risques, de l’alimentation, du développement durable et de la communication RSE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences en Sciences de l'Information et de la Communication à l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Catholique de l'Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, je suis chercheur au </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche Humanités et Sociétés (CHUS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2017 à 2024, j'ai exercé les fonctions de Maître de Conférences en Communication Stratégique et Numérique à l’</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Lorraine – Nancy </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et membre du </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche sur les Médiations (CREM)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. J'ai été également co-responsable de l'équipe de recherche Praxis du CREM (2022-2024) et Co-Directeur du Département Information-Communication de Nancy (2020-2022).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma recherche s’inscrit dans les champs de la communication environnementale, sensible, de crise, la communication corporate et la communication numérique et j'ai co-dirigé cinq projets de recherche depuis 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement Directeur scientifique de l’</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie des Controverses et de la Communication Sensible, l’ACCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et j'ai été Secrétaire de la division Philosophy, Theory & Critique de l'</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Communication Association</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2022 à 2024.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « pesticides tueurs d’abeilles » dans la presse écrite : évolution des formes de médiatisation d’une controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (11), pp.R117-R131. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31188/CaJsm.2(11).2024.R117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du supplément 2022 A : La concertation citoyenne en environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La concertation citoyenne en environnement, 23 (2), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et humanités face aux défis environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses, 41, pp.187-196. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.29325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce que les SIC font aux controverses environnementales, ce que les controverses environnementales font aux SIC »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Environnement, nature et communication à l’ère de l’anthropocène, 21, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.10215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnotologie, transparence et fake news : stratégies de guerre informationnelle autour du glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les guerres pour, par et contre l’information, 13, pp.53-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate, la « guerre des urines » a bien eu lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles-Éric Séralini ou la transgression des médiations « traditionnelles » du savoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.9397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between disinformation tactics and deciphering strategies: towards a semio-political analysis of “fake news” and “alternative facts”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazioni sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.483-494. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/255600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réenchantement du politique par la consommation. NICOLAS Baygert, Presses universitaires de Louvain, 2015, 218 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015 (186), pp.147-149. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150015014106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05472524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parrhesia à la digital parrhesia : ethos numérique, identité et transparence en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015-3, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.3093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Libaert, Jean-Marie Pierlot, Les Nouvelles Luttes sociales et environnementales. Notre-Dame-des-Landes, droit au logement, gaz de schiste, expérimentation animale… Paris, Vuibert, coll. Signature, 2015, 224 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, pp.483-485. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.10655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie des crédules. BRONNER Gérald. Paris, PUF, 2013, 344 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° 179 (1), pp.126-128. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla.179.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramaturgie du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole D’almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.139-152. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication sur les sujets sensibles au prisme des sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Libaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.81-100. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles transitions traversent les SIC à travers la question du vivant et du non-humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contester la transition agroécologique : peut-on parler d'agribashing en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transitions en tension - Controverses et tensions autour des transitions écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'étude et de recherche Communication, Environnement, Sciences et société; Université catholique de Louvain; Université Libre de Bruxelles; Laboratoire d'analyse des systèmes de communication des organisations, Dec 2021, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de désinformation autour du glyphosate : ce que les &amp;quot;Monsanto Papers&amp;quot; nous apprennent de &amp;quot;L'Affaire Séralini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Domenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Controverses et désinformation environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assas études environnementales (A2E, Université Panthéon-Assas), Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche Praxis sur les questions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Résidence de journaliste] Séminaire Praximédia, Passages, Praxis : « Journaliste en résidence, médias alternatifs et défis environnementaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des effets multiples (environnementaux et sociétaux) d’une contamination chimique complexe d’un écosystème aquatique : premier bilan sur le site atelier de la Cleurie (Vosges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS (RZA). Co-construire la recherche sur les socio-écosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des zones ateliers (RZA, CNRS), Sep 2024, Sainte-Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-semiotic perspective: media writings on climate and journalistic practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Escande-Gauquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Novel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tezenas Du Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de la préconférence IAMCR Climate, Media and Public Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche sur les enjeux de la communication (Gresec, Université Grenoble Alpes; International association for media and communication research (IAMCR), Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion des pratiques alimentaires sur les réseaux socio-numériques : le cas du véganisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Congrès de la SFSIC La Numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04194712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation en ligne et les enjeux contemporains de notre alimentation : entre santé et durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascual Espuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chauviat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre des journées InfluAlim édition #1 Pratiques numériques &amp; alimentation. État des lieux et perspectives en SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire InfluAlim; Cimeos; Master MASCI, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate Crystallizing Tensions in the French Food and Agricultural System: A Study of a French Anti-Pesticide Activist Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual ICA Conference. One World, One Network‽</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des effets d'une contamination chimique complexe d'origine industrielle d'un petit cours d'eau forestier (Vosges, France) : une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le développement durable : où en sommes-nous ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EcotoQ - Centre de recherche en écotoxicologie du Québec; Chapitre Saint-Laurent, Jun 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the scientific expertise within an environmental controversy due to pesticides contamination: the Cleurie River (France) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences, Ecology and Evolution : New perspectives and societal challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire interdisciplinaire des environnements continentaux (Liec, Université de Lorraine), Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pétitions, associations et alimentation : du clic à l’assiette ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Alimentation et agir citoyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (Université de Lille); Clubster Nutrition Santé Longévité, Apr 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le problème public lié à la pollution au mercure en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'écotoxicologie fondamentale et appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'écotoxicologie fondamentale et appliquée (Sefa), Jun 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandales alimentaires et transparence : des publics conscients aux citoyens agissants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude La défiance des consommateurs face aux industries agro-alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recheches interdisciplinaires sur les processus d'information et de communication (GRIPIC), Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news et communication climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Médiamorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherches interdisciplinaires sur les processus d’information et de communication (GRIPIC, Celsa – Sorbonne Université), Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des SHS pour l’évaluation des effets environnementaux et sociétaux de la contamination de la Cleurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de la Zone atelier moselle (ZAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Zone Atelier Moselle (Université de Lorraine, CNRS), Jun 2022, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From fake news to fake science: scientific controversies in the media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Fack-Checking. Challenges for journalists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erasmus +; Associaçao Portuguesa De Imprensa; Centre de recherche sur les médiations (Crem, Université de Lorraine); Sorbonne nouvelle, Mar 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatif, pandémie et environnement : des stratégies citoyennes à (ré)inventer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Anniversaire 20 ans de « Questions de communication »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold, Mercury and Sanitary Crisis in French Guiana: An Interdisciplinary Approach to Discourse(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual ICA Conference. One World, One Network‽</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, agriculture, santé et environnement : entre emballement médiatique et changement des pratiques de consommation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de la manifestation À votre santé ! le mois de la santé et de la recherche médicale en Lorraine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Mar 2022, Saint-Avold, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises environnementales et organisations. Regards en communication environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Catellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole d'Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'études et de recherche sur les communications organisationnelles (Org&amp;co, Société française des sciences de l’information et de la communication); Laboratoire d'analyse des systèmes de communication des organisations (Lasco, Université catholique de Louvain), May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La controverse du glyphosate, un dialogue impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences &amp; You 2021 - Journées Hubert Curien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides & OGM : les experts entre controverses scientifiques et polémiques médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Domenec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès international de l'Aric L'interculturel par temps de crises. Regards croisés à l’aune des bouleversements contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde : &amp;quot;Recherche et engagement dans le domaine environnemental. Quelles interactions ? Quelles limites ? Quels résultats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Muller Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été « Questions environnementales et sciences humaines et sociales. Quelles perspectives ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abeille : animal médiatique, animal de l'anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études Pesticides : dialogues interdisciplinaires en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cimeos (Laboratoire en sciences de l'information et de la communication), Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Fake news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hervois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Webinaire sur le thème des fake news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation NIT; Université de Lorraine, Nov 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde sortie du livre &amp;quot;Qu'est ce que l'on mange ?&amp;quot; aux EUD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde sortie du livre "Qu'est ce que l'on mange ?" aux EUD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elles sont food; Stripfood, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pisseurs de glyphosate&amp;quot; : savoirs et expertises dans une controverse au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sciences, société et communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; Maison des sciences de l'Homme Alpes, Nov 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critiques non scientifiques des sciences – une crise de l’expertise scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de la Journée d’étude Les enjeux de la désinformation – regards croisés des sciences humaines et sociales et des sciences formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « pisseurs de glyphosates » ou la mise en abyme des controverses - Panel GER &amp;quot;Communication, Environnement, Sciences, Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Congrès de la SFSIC Société et espaces en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des Sciences de l'information et de la communication, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques universitaires : l'atout caché des universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Peguiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Leromain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences &amp; You 2021 - Journées Hubert Curien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire la science, paroles expertes et responsabilités journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14es Assises Internationales du Journalisme de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association journalisme et citoyenneté, Sep 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre International de Recherche sur le Cancer, une institution contestée ? Retour sur deux cancérigènes controversés, le « glyphosate » et la « viande rouge »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Dévaluations et contestations des savoirs légitimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre européen de sociologie et de science politique, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un site atelier interdisciplinaire pour l’évaluation des effets multiples (environnementaux et sociétaux) d’une contamination chimique complexe des écosystèmes aquatiques : le cas d’un petit cours d’eau vosgien (Cleurie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque biennal des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Zones Ateliers; CNRS, Nov 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abeille contre les pesticides, du « héraut » au stéréotype ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Comment parler d'environnement ? Héros/Hérauts et communication environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupes d’études et de recherche de la Société française des sciences de l'information &amp; de la communication (GER-SFSIC); Communication environnement science société (CESS), Dec 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours, intox et contre-discours en controverse scientifique : l’affaire des « Portier Papers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Fake news, rumeurs, intox.. Stratégies et visées discursives de la désinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de linguistique et didactique des langues étrangères et maternelles (Lidilem, Université Grenoble); Centro di Documentazione e di Ricerca per la Didattica della Lingua francese nell'Università italiana (Italie); Université de Pise (Italie); Université Franco-Italienne (UFI), Oct 2018, Pise, Italie. pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs, dispositifs et médiations des risques alimentaires : le scandale des œufs contaminés au fipronil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'alimentation en savoirs : Regards croisés sur l'information, la communication, l'éducation en matière d'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Dec 2018, Lille, France. pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du consom-acteur au conso-toyen : évolutions des pratiques de consommation à l’ère du digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum international Moroccan Consumer Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conso News; Association Uniconso pour la défense des droits des consommateurs; Groupement des annonceurs du Maroc (GAM), Mar 2019, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news ou la guerre du faux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence éducation aux médias et fake news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut universitaire et technologique (IUT) Épinal-Hubert Curien, Sep 2019, Épinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news, faits alternatifs & post-vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de formation aux fake news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothécaires-formateurs Université de Lorraine, Feb 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the dark to the light side: Questioning (theor)ethical boundaries as a way to redefine communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 69th Annual International Communication Association Conference (ICA19). Communication Beyond Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2019, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediators, Transparency and Circulation of Scientific Information in the Public Sphere: Understanding Crisis Response Apparatus in the Context of Food Safety Controversies. Panel SFSIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 69th Annual International Communication Association Conference (ICA19). Communication Beyond Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activist’s discourses and practices at the heart of environmental controversies: A tension between strategy and tactic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascual Espuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 69th Annual International Communication Association Conference (ICA19). Communication Beyond Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias & Influence : vous êtes libres (ou presque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Déléant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Pint of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pint of Science France, May 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable, communication sensible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Sens, sensible, sensibilisation. Application aux problématiques communicationnelles de développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Méditerranéen des Sciences de l'Information et de la Communication (IMSIC) / Université de Toulon, Aix-Marseille Université; Groupe d’études et de recherches national Org&amp;Co / Société française des sciences de l'information et de la communication, May 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mésinformation et désinformation : discours, intox et contre-discours en controverse scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Fake news, rumeurs, intox..Stratégies et visées discursives de la désinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de linguistique et didactique des langues étrangères et maternelles (Lidilem, Université Grenoble); Centro di Documentazione e di Ricerca per la Didattica della Lingua francese nell'Università italiana (Italie); Université de Pise (Italie); Université Franco-Italienne (UFI), Oct 2018, Pise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les controverses alimentaires, entre emballement médiatique et changement des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sciences, société et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH-Alpes (Université Grenoble Alpes, CNRS), Dec 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informations alimentaires en tension : savoirs, dispositifs et médiations des risques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Alimentation en savoirs, Regards croisés sur l’information, la communication, l’éducation en matière d’alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake News&amp;quot; and &amp;quot;Alternative Facts&amp;quot;: A Techno-Semiotic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual International Communication Association Conference (ICA18). Voices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feelings and Emotions in Crisis Communication (Session)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual International Communication Association Conference (ICA18). Voices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses, polémiques et affaires dans l'espace public : la transparence mise en récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PRAXIS - CREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05545822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable, communication sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Master 2 ICMS (Ingénierie de la Communication et de la Médiation scientifique) - Université de Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cayenne (Guyane), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et pratiques militants au cœur des controverses environnementales : Une tension entre stratégie et tactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les paroles militantes dans les controverses environnementales : constructions, légitimations, limites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (CREM), Nov 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05545370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire et consommation de boissons chez les jeunes : du plaisir au souci de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude GRIPIC-IRSIC, Ville d'eau, eau de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, Mar 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies et tactiques en communication environnementale : peut-on dépasser le greenwashing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études DU Développement Durable Appliqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du risque et les controverses en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Terre des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer le questionnement, l’ouverture sur le monde et la prise de décision responsable en Ecole d’ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Casey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès de l'Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire (AIPU), Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Petitioning: A Disruptive Tool and Strategy for Civil Societies’ Public Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Escurignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)Shaping Societies: Global Tasks for Public Relations in the 21st Century, London College of Communication, University of Arts London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sousveillance à l'interveillance expertale et citoyenne en matière d'évaluation des risques. Autour de l'accessibilité des données.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DICEN, « Organisation : risque professionnel et surveillance », CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good Inside, Showed on the Outside? When Internal Communication Tools Turn Collaborators Into Lifelong Ambassadors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Association’s 65th Annual Conference – Puerto Rico 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Porto Rico, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la santé des travailleurs agricoles face aux pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude - Communication, Santé, Environnement - IRSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splendors and Miseries of the “Seralini Affair”: Managing Conflict in GMO and Food Safety Controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Conflict Conference, The University of Texas at Austin,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BlueSky Workshop: What Else is There? - Career Paths in and Outside Academia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Association’s 65th Annual Conference – Puerto Rico 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Porto Rico, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémiologique des campagnes de communication de l’UIPP et de l’ECPA sur la santé des travailleurs agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Pesticides et Santé des Travailleurs Agricoles, Journées d'étude SocioAgriPest, INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Ivry-Sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Transparent Societies? International Perspectives on Open Government, Open Data and Transparency Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème CONGRÈS MONDIAL DE SCIENCE POLITIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPSA, Jul 2014, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing without Stable Ground: Digital Parrhesia as a Counterweight to Astroturfing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Gilewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Researches Accross Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of &amp;quot;two cultures&amp;quot;?: A critical assessment of gender-education-cultural divergence in energy perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roh-Pin Pin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Risk Analysis-Europe 23st Annual Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le doctorat et ses espaces de travail : une amorce de l'éthos de l'enseignant-chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rollandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EHESS, Le métier de doctorant.e en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Parrhesia as a Counterweight to Astroturfing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Gilewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference 2013 – Rhetoric in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear, or no nuclear: That is the question? An investigation of factors influencing energy perceptual divergence in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roh-Pin Pin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Risk Analysis-Europe 22st Annual Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la “démocratie électronique” à la “transparence numérique” ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes chercheurs, Regards critiques sur la participation politique en ligne, DEL, CNRS-CERTOP, UPEC-CEDITEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital &amp;lt;i&amp;gt;Parrhesia&amp;lt;/i&amp;gt;: Towards a New Ethical and Reflexive Framework for Digital Communication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Gilewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Association’s 63rd Annual Conference – London 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence, de la pierre angulaire à la pierre d’achoppement des controverses médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Communication Transparente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle communication sur des sujets sensibles ? L’exemple des pesticides et des OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Académie Scientifique de Communication &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Authority: The Oklahoma Sharia Amendment and the Framing of a Muslim Threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Bowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR 2013 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la « transparence » dans les dispositifs d’évaluation du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales de la Société Française des Sciences de l’Information et de la Communication (SFSIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la “transparence” des données une étude comparative des stratégies d’ouverture des données de l’Autorité européenne de sécurité alimentaire (EFSA) et de l’Agence fédérale américaine des produits alimentaires et médicamenteux (FDA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’écosystème des données. Les enjeux scientifiques et politiques des données numériques. Projet SACRED-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From “e-democracy” to “digital transparency”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanitarians in 21st Century, Lobachevsky State University of Nizhni Novgorod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Nizhni Novgorod, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the ‘transparency’ of European Commission’s digital archives and websites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Luxembourg - Websites as sources: how should humanities and social sciences approach, use and diffuse publicly available online sources?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de risque au sein de la Commission Européenne : le cas des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Risque, Communication et Développement durable, CNRS-ISCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a “transparent” risk management process: the difficult path to sustainable use of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Socio-political aspects of the development and use of NBIC technologies, ISCC-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a “transparent” risk management process in Public Administration: a comparative study of the European Food Safety Agency and the US Environmental Protection Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Converging and Conflicting Trends in the Public Administration of the US, Europe, and Germany, German Research Institute for Public Administration Speyer (GRIP) &amp; School of Public and Environmental Affairs (SPEA) of Indiana University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Speyer, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the uncertainty of “risk” as a concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Crisis &amp; Risk Communication Conference, University of Central Florida, Orlando</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From nature uncertainty to science’s failures: controlling, altering and transforming the concept of “risk” in the public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control’s Other Side, 4th Interdisciplinary Annual Seminar of the Bielefeld Graduate School in History and Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bielefeld University, Feb 2012, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squat theory : A response to Jacqueline Feldman's &amp;lt;i&amp;gt;Precarious Lease&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Charrette, Jacqueline Feldman, International scholars and researchers workshop, CELSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The difficult path to sustainable use of pesticides: risk assessment, rationality and contexts in European Commission's procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk and Society: Decisions &amp; Responsibilities, Society for Risk Analysis-Europe 21st Annual Conference, ETH, Zurich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematizing Digital Transparency: the normative and axiological functions of ‘transparency discourse’ in online public relations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun-Ha Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA13, The 63th Annual International Communication Association Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides. Pluridisciplinary Dialogues in Social and Human Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 236 p., 2024, Volume 4 - Communication, Environment, Science and Society, Andrea Catellani; Céline Pascual-Espuny, 9781786309501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides. Dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2024, Sciences, société et nouvelles technologies, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations publiques (2e édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Catellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sauvajol-Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les Topos, 978-2100837045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03761955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre international de recherche sur le cancer, une institution contestée ? Retour sur deux cancérigènes controversés, le « glyphosate » et la « viande rouge »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Aubert; Arnaud Saint-Martin; Thibaud Boncourt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batailles pour la vérité. Complotisme, effondrisme et autres discours alternatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-236, 2025, 979-10-351-1020-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contestations de la transition agroécologique : peut-on parler d’agribashing en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions en tension. Controverses et tensions autour des transitions écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-38, 2024, Sciences, société et nouvelles technologies, 9781784059712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activist Measures and Legal Levers: An Interview with Dominique Masset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Pluridisciplinary Dialogues in Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-72, 2024, 9781786309501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires militantes et leviers juridiques : entretien avec Dominique Masset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nataly Botero; Hélène Ledouble; François Allard-Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-98, 2024, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Pluridisciplinary Dialogues in Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 4 - Communication, Environment, Science and Society, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-18, 2024, 9781786309501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des expert∙es dans les situations d’expertise : Le cas de l’orthophonie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORTHOPHONIE - Identité professionnelle et expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-99, 2024, 978-2-8073-5834-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05094053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes d’identification de la qualité et de l’origine (SIQO). Expliquer, communiquer, faire partager les normes de qualités et l’authenticité des produits et services alimentaires et gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bobrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-202, 2024, 9782340094628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nataly Botero; Hélène Ledouble; François Allard-Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-22, 2024, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Beautiful… unethical… dangerous ». Dispositifs de surveillance et de sécurité dans les films et séries de superhéros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Allouche; Théo Touret-Dengreville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité et politique dans les séries de superhéros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.[En ligne], 2023, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53984/philoseries07687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04444246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, information and mediations in tension: A decade of food scandals and controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simona De Iulio; Susan Kovacs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Information, Communication and Education. Eating Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Academic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-100, 2022, 9781350162525. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350162532.ch-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03788016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausses informations, réseaux sociaux et élections : Une perspective info-communicationnelle sur le référé fake news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Pierre-Maurice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le référé fake news, nécessité ou gadget ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-46, 2021, 978-2-8143-0558-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-pétitions, alimentation &amp; bien-être animal : dénoncer, informer, mobiliser, convertir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Hugol-Gential; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Qu'est-ce que l'on mange ?" Les savoirs alimentaires à l'aune des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-242, 2021, 978-2-36441-411-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It’s More Like an Eternal Waking Nightmare from Which There Is No Escape. Media and Technologies as (Digital) Prisons in Black Mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Escurignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcus Harmes; Meredith Harmes; Barbara Harmes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Incarceration in Popular Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.487-498, 2020, 978-3-030-36058-0. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36059-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauline Escande-Gauquié; Bertrand Naivin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre la culture numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-66, 2019, 978‑2-10‑079584‑0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et pratiques militants au cœur des controverses environnementales : une tension entre stratégie et tactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Carlino; Marieke Stein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paroles militantes dans les controverses environnementales. Constructions, légitimations, limites.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-306, 2019, 978-2-8143-0530-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Mirror’s Nosedive as a new Panopticon: Interveillance and Digital Parrhesia in Alternative Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Escurignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela M. Cirucci; Barry Vacker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black Mirror and Critical Media Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowman &amp; Littlefield Publishing Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-54, 2018, 978-1-4985-7353-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User, surveiller, négocier et braconner. Les limites de la « transparence » des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Mabi; Jean-Christophe Plantin; Laurence Monnoyer-Smit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrir, partager, réutiliser. Regards critiques sur les données numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme - EMSH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.36-54, 2017, 9782735123865. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.9026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing governments? Discursive contestations of governmentality in the transparency dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun-Ha Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul McIlvenny; Julia Zhukova Klausen; Laura Bang Lindegaard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies of Discourse and Governmentality. New perspectives and methods.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-176, 2016, 9789027206572. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/dapsac.66.05hon⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et discours d’influence officiels. L’exemple du Comité économique et social européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Libaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.31-46, 2016, Les Essentiels d'Hermès, 9782271093516. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.20847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence de nouvelles pratiques alimentaires et controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Fumey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-46, 2016, Les Essentiels d'Hermès, 978-2-271-09354-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Parrhesia 2.0: Moving beyond deceptive communications strategies in the digital world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Gilewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Digital Media and Creative Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.404-416, 2015, 978-1-4666-8205-4. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-8205-4.ch017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence, de pierre angulaire à pierre d'achoppement des controverses médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication transparente : L'impératif de la transparence dans le discours des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.31-47, 2015, 2875583883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Parrhesia as a Counterweight to Astroturfing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Gilewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Credibility and Digital Ethos: Evaluating Computer-Mediated Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.215-227, 2013, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-2663-8.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les expert.es en orthophonie dans les situations d'expertises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisations et polarisations dans la crise du Covid-19. Entretien avec François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.101-118. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03760888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En VO&amp;quot; - Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateformiser, un impératif ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.421-422. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.27278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde. &amp;quot;Qu'est-ce que l'on mange ?&amp;quot; Les savoirs alimentaires à l'aune des Sciences de l'Information et de la Communication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03760861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Bernays, génie controversé de la communication moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole Publique, n°23, La revue de la Communication Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubrizol : chercher la vérité entre fake news et expertises officielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hulot face au « mur des lobbies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyens, journalistes et acteurs du numérique : tous à l'assaut des fake news ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fake news et post-vérité : 20 textes pour comprendre la menace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faux dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole Publique, n°19, La revue de la Communication Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fausses nouvelles de la Grande Guerre, des « infox » avant l’heure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pint of Science : quelques gorgées de science pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Déléant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyens, journalistes et acteurs du numérique : tous à l’assaut des « fake news » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peu importe la cause, pourvu qu’on ait de la com’ : la preuve par Robert Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourya Guaaybess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles astuces pour vendre plus « vert »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://theconversation.com/les-nouvelles-astuces-pour-vendre-plus-vert-73996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate : la guerre du faux a bien eu lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Nobel contre Greenpeace : la dernière polémique OGM décryptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://theconversation.com/des-nobel-contre-greenpeace-la-derniere-polemique-ogm-decryptee-62845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les e-citoyens auront-ils la peau du Roundup ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://theconversation.com/les-e-citoyens-auront-ils-la-peau-du-roundup-61495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances RSE 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies de communication RSE Tendances 2014 - SIRCOME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cinq registres de la communication sur les sujets sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Libaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole Publique, n°7, La revue de la Communication Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la &amp;quot;transparence&amp;quot; dans l'évaluation du risque : l'&amp;quot;Affaire Séralini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris-Sorbonne - Paris IV, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015PA040084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04268037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lippmann (Walter)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernays (Edward)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId278"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Allard-Huver </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Communication stratégique, numérique et en responsabilité sociétale et environnementale des organisations.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-allard-huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2747-839X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188426639</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômé d’un Master du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CELSA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et d’un Doctorat en Sciences de l’Information et de la Communication de l’</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et ancien chercheur invité de l’</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annenberg School for Communication</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, je suis passionné par la communication autour des risques, de l’alimentation, du développement durable et de la communication RSE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences en Sciences de l'Information et de la Communication à l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Catholique de l'Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, je suis chercheur au </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche Humanités et Sociétés (CHUS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2017 à 2024, j'ai exercé les fonctions de Maître de Conférences en Communication Stratégique et Numérique à l’</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Lorraine – Nancy </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et membre du </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche sur les Médiations (CREM)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. J'ai été également co-responsable de l'équipe de recherche Praxis du CREM (2022-2024) et Co-Directeur du Département Information-Communication de Nancy (2020-2022).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma recherche s’inscrit dans les champs de la communication environnementale, sensible, de crise, la communication corporate et la communication numérique et j'ai co-dirigé cinq projets de recherche depuis 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement Directeur scientifique de l’</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie des Controverses et de la Communication Sensible, l’ACCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et j'ai été Secrétaire de la division Philosophy, Theory & Critique de l'</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Communication Association</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2022 à 2024.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « pesticides tueurs d’abeilles » dans la presse écrite : évolution des formes de médiatisation d’une controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (11), pp.R117-R131. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31188/CaJsm.2(11).2024.R117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et humanités face aux défis environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses, 41, pp.187-196. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.29325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du supplément 2022 A : La concertation citoyenne en environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La concertation citoyenne en environnement, 23 (2), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce que les SIC font aux controverses environnementales, ce que les controverses environnementales font aux SIC »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Environnement, nature et communication à l’ère de l’anthropocène, 21, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.10215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnotologie, transparence et fake news : stratégies de guerre informationnelle autour du glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les guerres pour, par et contre l’information, 13, pp.53-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate, la « guerre des urines » a bien eu lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles-Éric Séralini ou la transgression des médiations « traditionnelles » du savoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.9397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between disinformation tactics and deciphering strategies: towards a semio-political analysis of “fake news” and “alternative facts”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazioni sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.483-494. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/255600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réenchantement du politique par la consommation. NICOLAS Baygert, Presses universitaires de Louvain, 2015, 218 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015 (186), pp.147-149. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150015014106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05472524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parrhesia à la digital parrhesia : ethos numérique, identité et transparence en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015-3, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.3093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Libaert, Jean-Marie Pierlot, Les Nouvelles Luttes sociales et environnementales. Notre-Dame-des-Landes, droit au logement, gaz de schiste, expérimentation animale… Paris, Vuibert, coll. Signature, 2015, 224 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, pp.483-485. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.10655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication sur les sujets sensibles au prisme des sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Libaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.81-100. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie des crédules. BRONNER Gérald. Paris, PUF, 2013, 344 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° 179 (1), pp.126-128. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla.179.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramaturgie du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole D’almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.139-152. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles transitions traversent les SIC à travers la question du vivant et du non-humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de désinformation autour du glyphosate : ce que les &amp;quot;Monsanto Papers&amp;quot; nous apprennent de &amp;quot;L'Affaire Séralini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Domenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Controverses et désinformation environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assas études environnementales (A2E, Université Panthéon-Assas), Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contester la transition agroécologique : peut-on parler d'agribashing en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transitions en tension - Controverses et tensions autour des transitions écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'étude et de recherche Communication, Environnement, Sciences et société; Université catholique de Louvain; Université Libre de Bruxelles; Laboratoire d'analyse des systèmes de communication des organisations, Dec 2021, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche Praxis sur les questions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Résidence de journaliste] Séminaire Praximédia, Passages, Praxis : « Journaliste en résidence, médias alternatifs et défis environnementaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des effets multiples (environnementaux et sociétaux) d’une contamination chimique complexe d’un écosystème aquatique : premier bilan sur le site atelier de la Cleurie (Vosges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS (RZA). Co-construire la recherche sur les socio-écosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des zones ateliers (RZA, CNRS), Sep 2024, Sainte-Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion des pratiques alimentaires sur les réseaux socio-numériques : le cas du véganisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Congrès de la SFSIC La Numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04194712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-semiotic perspective: media writings on climate and journalistic practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ballarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Escande-Gauquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Novel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tezenas Du Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de la préconférence IAMCR Climate, Media and Public Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche sur les enjeux de la communication (Gresec, Université Grenoble Alpes; International association for media and communication research (IAMCR), Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation en ligne et les enjeux contemporains de notre alimentation : entre santé et durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascual Espuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chauviat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre des journées InfluAlim édition #1 Pratiques numériques &amp; alimentation. État des lieux et perspectives en SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire InfluAlim; Cimeos; Master MASCI, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des SHS pour l’évaluation des effets environnementaux et sociétaux de la contamination de la Cleurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de la Zone atelier moselle (ZAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Zone Atelier Moselle (Université de Lorraine, CNRS), Jun 2022, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the scientific expertise within an environmental controversy due to pesticides contamination: the Cleurie River (France) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences, Ecology and Evolution : New perspectives and societal challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire interdisciplinaire des environnements continentaux (Liec, Université de Lorraine), Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pétitions, associations et alimentation : du clic à l’assiette ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Alimentation et agir citoyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (Université de Lille); Clubster Nutrition Santé Longévité, Apr 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le problème public lié à la pollution au mercure en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'écotoxicologie fondamentale et appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'écotoxicologie fondamentale et appliquée (Sefa), Jun 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate Crystallizing Tensions in the French Food and Agricultural System: A Study of a French Anti-Pesticide Activist Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual ICA Conference. One World, One Network‽</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des effets d'une contamination chimique complexe d'origine industrielle d'un petit cours d'eau forestier (Vosges, France) : une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le développement durable : où en sommes-nous ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EcotoQ - Centre de recherche en écotoxicologie du Québec; Chapitre Saint-Laurent, Jun 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandales alimentaires et transparence : des publics conscients aux citoyens agissants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude La défiance des consommateurs face aux industries agro-alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recheches interdisciplinaires sur les processus d'information et de communication (GRIPIC), Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news et communication climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Médiamorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherches interdisciplinaires sur les processus d’information et de communication (GRIPIC, Celsa – Sorbonne Université), Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From fake news to fake science: scientific controversies in the media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Fack-Checking. Challenges for journalists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erasmus +; Associaçao Portuguesa De Imprensa; Centre de recherche sur les médiations (Crem, Université de Lorraine); Sorbonne nouvelle, Mar 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatif, pandémie et environnement : des stratégies citoyennes à (ré)inventer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Anniversaire 20 ans de « Questions de communication »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold, Mercury and Sanitary Crisis in French Guiana: An Interdisciplinary Approach to Discourse(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Clausel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual ICA Conference. One World, One Network‽</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03762097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, agriculture, santé et environnement : entre emballement médiatique et changement des pratiques de consommation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de la manifestation À votre santé ! le mois de la santé et de la recherche médicale en Lorraine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Mar 2022, Saint-Avold, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises environnementales et organisations. Regards en communication environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Catellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole d'Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'études et de recherche sur les communications organisationnelles (Org&amp;co, Société française des sciences de l’information et de la communication); Laboratoire d'analyse des systèmes de communication des organisations (Lasco, Université catholique de Louvain), May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde sortie du livre &amp;quot;Qu'est ce que l'on mange ?&amp;quot; aux EUD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde sortie du livre "Qu'est ce que l'on mange ?" aux EUD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elles sont food; Stripfood, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde : &amp;quot;Recherche et engagement dans le domaine environnemental. Quelles interactions ? Quelles limites ? Quels résultats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Muller Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été « Questions environnementales et sciences humaines et sociales. Quelles perspectives ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abeille : animal médiatique, animal de l'anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études Pesticides : dialogues interdisciplinaires en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cimeos (Laboratoire en sciences de l'information et de la communication), Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La controverse du glyphosate, un dialogue impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences &amp; You 2021 - Journées Hubert Curien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides & OGM : les experts entre controverses scientifiques et polémiques médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Domenec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès international de l'Aric L'interculturel par temps de crises. Regards croisés à l’aune des bouleversements contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Fake news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hervois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Webinaire sur le thème des fake news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation NIT; Université de Lorraine, Nov 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pisseurs de glyphosate&amp;quot; : savoirs et expertises dans une controverse au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sciences, société et communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; Maison des sciences de l'Homme Alpes, Nov 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critiques non scientifiques des sciences – une crise de l’expertise scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de la Journée d’étude Les enjeux de la désinformation – regards croisés des sciences humaines et sociales et des sciences formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « pisseurs de glyphosates » ou la mise en abyme des controverses - Panel GER &amp;quot;Communication, Environnement, Sciences, Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Congrès de la SFSIC Société et espaces en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des Sciences de l'information et de la communication, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques universitaires : l'atout caché des universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Peguiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Leromain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences &amp; You 2021 - Journées Hubert Curien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire la science, paroles expertes et responsabilités journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14es Assises Internationales du Journalisme de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association journalisme et citoyenneté, Sep 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre International de Recherche sur le Cancer, une institution contestée ? Retour sur deux cancérigènes controversés, le « glyphosate » et la « viande rouge »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Dévaluations et contestations des savoirs légitimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre européen de sociologie et de science politique, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un site atelier interdisciplinaire pour l’évaluation des effets multiples (environnementaux et sociétaux) d’une contamination chimique complexe des écosystèmes aquatiques : le cas d’un petit cours d’eau vosgien (Cleurie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque biennal des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Zones Ateliers; CNRS, Nov 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abeille contre les pesticides, du « héraut » au stéréotype ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Comment parler d'environnement ? Héros/Hérauts et communication environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupes d’études et de recherche de la Société française des sciences de l'information &amp; de la communication (GER-SFSIC); Communication environnement science société (CESS), Dec 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours, intox et contre-discours en controverse scientifique : l’affaire des « Portier Papers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Fake news, rumeurs, intox.. Stratégies et visées discursives de la désinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de linguistique et didactique des langues étrangères et maternelles (Lidilem, Université Grenoble); Centro di Documentazione e di Ricerca per la Didattica della Lingua francese nell'Università italiana (Italie); Université de Pise (Italie); Université Franco-Italienne (UFI), Oct 2018, Pise, Italie. pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs, dispositifs et médiations des risques alimentaires : le scandale des œufs contaminés au fipronil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'alimentation en savoirs : Regards croisés sur l'information, la communication, l'éducation en matière d'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Dec 2018, Lille, France. pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the dark to the light side: Questioning (theor)ethical boundaries as a way to redefine communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 69th Annual International Communication Association Conference (ICA19). Communication Beyond Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2019, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news, faits alternatifs & post-vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de formation aux fake news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothécaires-formateurs Université de Lorraine, Feb 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du consom-acteur au conso-toyen : évolutions des pratiques de consommation à l’ère du digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum international Moroccan Consumer Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conso News; Association Uniconso pour la défense des droits des consommateurs; Groupement des annonceurs du Maroc (GAM), Mar 2019, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news ou la guerre du faux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence éducation aux médias et fake news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut universitaire et technologique (IUT) Épinal-Hubert Curien, Sep 2019, Épinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediators, Transparency and Circulation of Scientific Information in the Public Sphere: Understanding Crisis Response Apparatus in the Context of Food Safety Controversies. Panel SFSIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 69th Annual International Communication Association Conference (ICA19). Communication Beyond Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activist’s discourses and practices at the heart of environmental controversies: A tension between strategy and tactic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascual Espuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 69th Annual International Communication Association Conference (ICA19). Communication Beyond Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake News&amp;quot; and &amp;quot;Alternative Facts&amp;quot;: A Techno-Semiotic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual International Communication Association Conference (ICA18). Voices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mésinformation et désinformation : discours, intox et contre-discours en controverse scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Fake news, rumeurs, intox..Stratégies et visées discursives de la désinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de linguistique et didactique des langues étrangères et maternelles (Lidilem, Université Grenoble); Centro di Documentazione e di Ricerca per la Didattica della Lingua francese nell'Università italiana (Italie); Université de Pise (Italie); Université Franco-Italienne (UFI), Oct 2018, Pise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias & Influence : vous êtes libres (ou presque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Déléant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Pint of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pint of Science France, May 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable, communication sensible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Sens, sensible, sensibilisation. Application aux problématiques communicationnelles de développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Méditerranéen des Sciences de l'Information et de la Communication (IMSIC) / Université de Toulon, Aix-Marseille Université; Groupe d’études et de recherches national Org&amp;Co / Société française des sciences de l'information et de la communication, May 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les controverses alimentaires, entre emballement médiatique et changement des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sciences, société et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH-Alpes (Université Grenoble Alpes, CNRS), Dec 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informations alimentaires en tension : savoirs, dispositifs et médiations des risques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Alimentation en savoirs, Regards croisés sur l’information, la communication, l’éducation en matière d’alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feelings and Emotions in Crisis Communication (Session)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual International Communication Association Conference (ICA18). Voices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses, polémiques et affaires dans l'espace public : la transparence mise en récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PRAXIS - CREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05545822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable, communication sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Master 2 ICMS (Ingénierie de la Communication et de la Médiation scientifique) - Université de Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cayenne (Guyane), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et pratiques militants au cœur des controverses environnementales : Une tension entre stratégie et tactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les paroles militantes dans les controverses environnementales : constructions, légitimations, limites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (CREM), Nov 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05545370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire et consommation de boissons chez les jeunes : du plaisir au souci de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude GRIPIC-IRSIC, Ville d'eau, eau de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, Mar 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies et tactiques en communication environnementale : peut-on dépasser le greenwashing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études DU Développement Durable Appliqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du risque et les controverses en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Terre des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer le questionnement, l’ouverture sur le monde et la prise de décision responsable en Ecole d’ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Casey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès de l'Association Internationale de Pédagogie Universitaire (AIPU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire (AIPU), Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Petitioning: A Disruptive Tool and Strategy for Civil Societies’ Public Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Escurignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)Shaping Societies: Global Tasks for Public Relations in the 21st Century, London College of Communication, University of Arts London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la santé des travailleurs agricoles face aux pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude - Communication, Santé, Environnement - IRSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sousveillance à l'interveillance expertale et citoyenne en matière d'évaluation des risques. Autour de l'accessibilité des données.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DICEN, « Organisation : risque professionnel et surveillance », CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good Inside, Showed on the Outside? When Internal Communication Tools Turn Collaborators Into Lifelong Ambassadors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Association’s 65th Annual Conference – Puerto Rico 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Porto Rico, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splendors and Miseries of the “Seralini Affair”: Managing Conflict in GMO and Food Safety Controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Conflict Conference, The University of Texas at Austin,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BlueSky Workshop: What Else is There? - Career Paths in and Outside Academia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Association’s 65th Annual Conference – Puerto Rico 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Porto Rico, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémiologique des campagnes de communication de l’UIPP et de l’ECPA sur la santé des travailleurs agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Pesticides et Santé des Travailleurs Agricoles, Journées d'étude SocioAgriPest, INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Ivry-Sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Transparent Societies? International Perspectives on Open Government, Open Data and Transparency Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème CONGRÈS MONDIAL DE SCIENCE POLITIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPSA, Jul 2014, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing without Stable Ground: Digital Parrhesia as a Counterweight to Astroturfing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Gilewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Researches Accross Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of &amp;quot;two cultures&amp;quot;?: A critical assessment of gender-education-cultural divergence in energy perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roh-Pin Pin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Risk Analysis-Europe 23st Annual Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le doctorat et ses espaces de travail : une amorce de l'éthos de l'enseignant-chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rollandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EHESS, Le métier de doctorant.e en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital &amp;lt;i&amp;gt;Parrhesia&amp;lt;/i&amp;gt;: Towards a New Ethical and Reflexive Framework for Digital Communication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Gilewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Association’s 63rd Annual Conference – London 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Parrhesia as a Counterweight to Astroturfing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Gilewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference 2013 – Rhetoric in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear, or no nuclear: That is the question? An investigation of factors influencing energy perceptual divergence in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roh-Pin Pin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Risk Analysis-Europe 22st Annual Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la “démocratie électronique” à la “transparence numérique” ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes chercheurs, Regards critiques sur la participation politique en ligne, DEL, CNRS-CERTOP, UPEC-CEDITEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence, de la pierre angulaire à la pierre d’achoppement des controverses médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Communication Transparente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle communication sur des sujets sensibles ? L’exemple des pesticides et des OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Académie Scientifique de Communication &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Authority: The Oklahoma Sharia Amendment and the Framing of a Muslim Threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Bowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR 2013 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la « transparence » dans les dispositifs d’évaluation du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales de la Société Française des Sciences de l’Information et de la Communication (SFSIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la “transparence” des données une étude comparative des stratégies d’ouverture des données de l’Autorité européenne de sécurité alimentaire (EFSA) et de l’Agence fédérale américaine des produits alimentaires et médicamenteux (FDA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’écosystème des données. Les enjeux scientifiques et politiques des données numériques. Projet SACRED-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From “e-democracy” to “digital transparency”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanitarians in 21st Century, Lobachevsky State University of Nizhni Novgorod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Nizhni Novgorod, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the ‘transparency’ of European Commission’s digital archives and websites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Luxembourg - Websites as sources: how should humanities and social sciences approach, use and diffuse publicly available online sources?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de risque au sein de la Commission Européenne : le cas des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Risque, Communication et Développement durable, CNRS-ISCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a “transparent” risk management process: the difficult path to sustainable use of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Socio-political aspects of the development and use of NBIC technologies, ISCC-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a “transparent” risk management process in Public Administration: a comparative study of the European Food Safety Agency and the US Environmental Protection Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Converging and Conflicting Trends in the Public Administration of the US, Europe, and Germany, German Research Institute for Public Administration Speyer (GRIP) &amp; School of Public and Environmental Affairs (SPEA) of Indiana University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Speyer, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the uncertainty of “risk” as a concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Crisis &amp; Risk Communication Conference, University of Central Florida, Orlando</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From nature uncertainty to science’s failures: controlling, altering and transforming the concept of “risk” in the public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control’s Other Side, 4th Interdisciplinary Annual Seminar of the Bielefeld Graduate School in History and Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bielefeld University, Feb 2012, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squat theory : A response to Jacqueline Feldman's &amp;lt;i&amp;gt;Precarious Lease&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Charrette, Jacqueline Feldman, International scholars and researchers workshop, CELSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The difficult path to sustainable use of pesticides: risk assessment, rationality and contexts in European Commission's procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk and Society: Decisions &amp; Responsibilities, Society for Risk Analysis-Europe 21st Annual Conference, ETH, Zurich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematizing Digital Transparency: the normative and axiological functions of ‘transparency discourse’ in online public relations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun-Ha Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA13, The 63th Annual International Communication Association Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides. Pluridisciplinary Dialogues in Social and Human Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 236 p., 2024, Volume 4 - Communication, Environment, Science and Society, Andrea Catellani; Céline Pascual-Espuny, 9781786309501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides. Dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2024, Sciences, société et nouvelles technologies, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations publiques (2e édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Catellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sauvajol-Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les Topos, 978-2100837045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03761955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre international de recherche sur le cancer, une institution contestée ? Retour sur deux cancérigènes controversés, le « glyphosate » et la « viande rouge »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Aubert; Arnaud Saint-Martin; Thibaud Boncourt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batailles pour la vérité. Complotisme, effondrisme et autres discours alternatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-236, 2025, 979-10-351-1020-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contestations de la transition agroécologique : peut-on parler d’agribashing en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions en tension. Controverses et tensions autour des transitions écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-38, 2024, Sciences, société et nouvelles technologies, 9781784059712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activist Measures and Legal Levers: An Interview with Dominique Masset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Pluridisciplinary Dialogues in Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-72, 2024, 9781786309501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires militantes et leviers juridiques : entretien avec Dominique Masset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nataly Botero; Hélène Ledouble; François Allard-Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-98, 2024, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Pluridisciplinary Dialogues in Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 4 - Communication, Environment, Science and Society, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-18, 2024, 9781786309501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des expert∙es dans les situations d’expertise : Le cas de l’orthophonie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORTHOPHONIE - Identité professionnelle et expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-99, 2024, 978-2-8073-5834-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05094053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes d’identification de la qualité et de l’origine (SIQO). Expliquer, communiquer, faire partager les normes de qualités et l’authenticité des produits et services alimentaires et gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bobrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-202, 2024, 9782340094628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nataly Botero; Hélène Ledouble; François Allard-Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-22, 2024, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Beautiful… unethical… dangerous ». Dispositifs de surveillance et de sécurité dans les films et séries de superhéros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Allouche; Théo Touret-Dengreville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité et politique dans les séries de superhéros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.[En ligne], 2023, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53984/philoseries07687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04444246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, information and mediations in tension: A decade of food scandals and controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simona De Iulio; Susan Kovacs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Information, Communication and Education. Eating Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Academic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-100, 2022, 9781350162525. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350162532.ch-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03788016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausses informations, réseaux sociaux et élections : Une perspective info-communicationnelle sur le référé fake news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Pierre-Maurice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le référé fake news, nécessité ou gadget ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-46, 2021, 978-2-8143-0558-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03216511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-pétitions, alimentation &amp; bien-être animal : dénoncer, informer, mobiliser, convertir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Hugol-Gential; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Qu'est-ce que l'on mange ?" Les savoirs alimentaires à l'aune des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-242, 2021, 978-2-36441-411-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It’s More Like an Eternal Waking Nightmare from Which There Is No Escape. Media and Technologies as (Digital) Prisons in Black Mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Escurignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcus Harmes; Meredith Harmes; Barbara Harmes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Incarceration in Popular Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.487-498, 2020, 978-3-030-36058-0. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36059-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauline Escande-Gauquié; Bertrand Naivin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre la culture numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-66, 2019, 978‑2-10‑079584‑0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et pratiques militants au cœur des controverses environnementales : une tension entre stratégie et tactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Carlino; Marieke Stein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paroles militantes dans les controverses environnementales. Constructions, légitimations, limites.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-306, 2019, 978-2-8143-0530-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Mirror’s Nosedive as a new Panopticon: Interveillance and Digital Parrhesia in Alternative Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Escurignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela M. Cirucci; Barry Vacker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black Mirror and Critical Media Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowman &amp; Littlefield Publishing Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-54, 2018, 978-1-4985-7353-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User, surveiller, négocier et braconner. Les limites de la « transparence » des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Mabi; Jean-Christophe Plantin; Laurence Monnoyer-Smit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrir, partager, réutiliser. Regards critiques sur les données numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme - EMSH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.36-54, 2017, 9782735123865. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.9026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing governments? Discursive contestations of governmentality in the transparency dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun-Ha Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul McIlvenny; Julia Zhukova Klausen; Laura Bang Lindegaard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies of Discourse and Governmentality. New perspectives and methods.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-176, 2016, 9789027206572. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/dapsac.66.05hon⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et discours d’influence officiels. L’exemple du Comité économique et social européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Libaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.31-46, 2016, Les Essentiels d'Hermès, 9782271093516. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.20847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence de nouvelles pratiques alimentaires et controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Fumey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-46, 2016, Les Essentiels d'Hermès, 978-2-271-09354-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Parrhesia 2.0: Moving beyond deceptive communications strategies in the digital world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Gilewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Digital Media and Creative Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.404-416, 2015, 978-1-4666-8205-4. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-8205-4.ch017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence, de pierre angulaire à pierre d'achoppement des controverses médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication transparente : L'impératif de la transparence dans le discours des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.31-47, 2015, 2875583883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Parrhesia as a Counterweight to Astroturfing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Gilewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Credibility and Digital Ethos: Evaluating Computer-Mediated Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.215-227, 2013, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-2663-8.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les expert.es en orthophonie dans les situations d'expertises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisations et polarisations dans la crise du Covid-19. Entretien avec François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.101-118. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03760888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En VO&amp;quot; - Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateformiser, un impératif ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.421-422. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.27278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde. &amp;quot;Qu'est-ce que l'on mange ?&amp;quot; Les savoirs alimentaires à l'aune des Sciences de l'Information et de la Communication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03760861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubrizol : chercher la vérité entre fake news et expertises officielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Bernays, génie controversé de la communication moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole Publique, n°23, La revue de la Communication Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyens, journalistes et acteurs du numérique : tous à l'assaut des fake news ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fake news et post-vérité : 20 textes pour comprendre la menace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hulot face au « mur des lobbies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faux dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole Publique, n°19, La revue de la Communication Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fausses nouvelles de la Grande Guerre, des « infox » avant l’heure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pint of Science : quelques gorgées de science pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Déléant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyens, journalistes et acteurs du numérique : tous à l’assaut des « fake news » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peu importe la cause, pourvu qu’on ait de la com’ : la preuve par Robert Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourya Guaaybess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles astuces pour vendre plus « vert »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://theconversation.com/les-nouvelles-astuces-pour-vendre-plus-vert-73996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate : la guerre du faux a bien eu lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Nobel contre Greenpeace : la dernière polémique OGM décryptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://theconversation.com/des-nobel-contre-greenpeace-la-derniere-polemique-ogm-decryptee-62845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les e-citoyens auront-ils la peau du Roundup ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://theconversation.com/les-e-citoyens-auront-ils-la-peau-du-roundup-61495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances RSE 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies de communication RSE Tendances 2014 - SIRCOME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cinq registres de la communication sur les sujets sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Libaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole Publique, n°7, La revue de la Communication Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la &amp;quot;transparence&amp;quot; dans l'évaluation du risque : l'&amp;quot;Affaire Séralini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris-Sorbonne - Paris IV, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015PA040084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04268037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lippmann (Walter)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernays (Edward)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId278"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3794AE0F"/>
+    <w:nsid w:val="B1C7D716"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-allard-huver" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2747-839X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188426639" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://celsa.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asc.upenn.edu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uco.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.uco.fr/fr/equipe/chus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academie-ccs.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icahdq.org/group/philosophy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842597v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(11).2024.R117" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Stein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.29325" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10215" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968953v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.9397" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/255600" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150015014106" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3093" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479024v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10655" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.179.0126" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D&#8217;almeida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4543" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Libaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.574" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courbon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Domenec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207079v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Novel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395580v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual Espuny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chauviat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Selhausen-Kosinski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762059v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758800v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Auge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piponnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loneux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole d'Almeida" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503947v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503782v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Muller Stein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rabaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre-Maurice" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hervois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503851v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503838v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Evrard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503953v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mallet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Beguin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peguiron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leromain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504600v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Amiel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cazenave" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107376v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968913v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093838v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107654v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107665v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912299v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913493v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02572630v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D&#233;l&#233;ant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452380v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989622v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093246v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783828v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05546350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549012v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545370v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127889v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127913v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127906v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093863v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique H&#233;brard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Casey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Escurignan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127863v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094691v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127882v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127893v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094690v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gilewicz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126465v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roh-Pin Pin Lee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rollandin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126480v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126496v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Gloaguen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127086v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096138v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094695v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127864v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095915v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Candel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Bowe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118033v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126456v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127857v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892538v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127800v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892595v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892514v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892435v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127850v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892579v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424546v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Ha Hong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460894v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2210" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04569458v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/pesticides/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03761955v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sauvajol-Rialland" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/relations-publiques-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094023v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100594990" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092631v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/transitions-en-tension/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461475v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04569498v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461721v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05094053v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/ebooks/orthophonie-9782807358348_9782807358348_2.html" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461776v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobrie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15476-les-dessous-de-la-communication-alimentaire-9782340094628.html" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04569479v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444246v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.vrin.fr/item/allouche_touret-dengreville_securite_et_politique_dans_les_series_de_superheros_2023" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53984/philoseries07687" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788016v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburycollections.com/monograph?docid=b-9781350162532" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350162532.ch-006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216511v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100265290" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482774v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/757-qu-est-ce-que-l-on-mange--9782364414112.html?search_query=%22qu%27est+ce+que+l%27on+mange%22&amp;amp;results=196" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470666v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030360580#aboutBook" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36059-7_29" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456608v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/comprendre-culture-numerique" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02091971v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100297730&amp;amp;fa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056598v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781498573535/Black-Mirror-and-Critical-Media-Theory" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044679v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/9053" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.9026" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061132v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/dapsac.66.05hon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dapsac.66.05hon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20847" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044691v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/lalimentation-demain/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092103v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8205-4.ch017" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092096v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092105v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2663-8.ch012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546271v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760888v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devars" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2320" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758896v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27278" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760861v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919377v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919386v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790978v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107677v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092112v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01913092v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01893041v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vicente" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738133v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738137v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourya Guaaybess" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738140v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738138v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738145v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738146v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127875v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092108v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04268037v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard Allard-Huver" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA040084" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02328920v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915233v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704204v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704207v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704210v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-allard-huver" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2747-839X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188426639" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://celsa.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asc.upenn.edu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uco.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.uco.fr/fr/equipe/chus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academie-ccs.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icahdq.org/group/philosophy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842597v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(11).2024.R117" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.29325" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Stein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10215" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968953v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.9397" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/255600" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150015014106" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3093" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479024v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10655" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Libaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.574" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.179.0126" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D&#8217;almeida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4543" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courbon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Domenec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503849v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207079v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Novel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395580v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual Espuny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chauviat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Selhausen-Kosinski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758800v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Auge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piponnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loneux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole d'Almeida" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Muller Stein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503848v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503782v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rabaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre-Maurice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hervois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503851v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503838v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Evrard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503953v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mallet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Beguin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peguiron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leromain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504600v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Amiel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cazenave" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107376v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968913v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912299v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107665v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093838v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913493v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02572630v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885940v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01792100v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D&#233;l&#233;ant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452380v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989622v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093246v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05546350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549012v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545370v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127889v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127913v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127906v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093863v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique H&#233;brard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Casey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Escurignan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127882v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094691v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127893v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094690v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gilewicz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126465v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roh-Pin Pin Lee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rollandin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096138v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126480v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126496v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Gloaguen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094695v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127864v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095915v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Candel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Bowe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118033v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126456v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127857v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892538v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127800v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892595v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892514v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892435v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127850v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892579v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424546v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Ha Hong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460894v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2210" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04569458v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/pesticides/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03761955v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sauvajol-Rialland" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/relations-publiques-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094023v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100594990" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092631v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/transitions-en-tension/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461475v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04569498v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461721v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05094053v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/ebooks/orthophonie-9782807358348_9782807358348_2.html" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461776v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobrie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15476-les-dessous-de-la-communication-alimentaire-9782340094628.html" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04569479v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444246v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.vrin.fr/item/allouche_touret-dengreville_securite_et_politique_dans_les_series_de_superheros_2023" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53984/philoseries07687" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788016v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburycollections.com/monograph?docid=b-9781350162532" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350162532.ch-006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216511v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100265290" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482774v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/757-qu-est-ce-que-l-on-mange--9782364414112.html?search_query=%22qu%27est+ce+que+l%27on+mange%22&amp;amp;results=196" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470666v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030360580#aboutBook" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36059-7_29" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456608v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/comprendre-culture-numerique" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02091971v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100297730&amp;amp;fa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056598v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781498573535/Black-Mirror-and-Critical-Media-Theory" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044679v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/9053" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.9026" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061132v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/dapsac.66.05hon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dapsac.66.05hon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20847" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044691v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/lalimentation-demain/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092103v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8205-4.ch017" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092096v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092105v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2663-8.ch012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546271v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760888v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devars" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2320" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758896v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27278" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760861v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919386v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919377v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107677v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790978v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092112v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01913092v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01893041v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vicente" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738133v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738137v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourya Guaaybess" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738140v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738138v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738145v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738146v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127875v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092108v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04268037v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard Allard-Huver" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA040084" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02328920v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915233v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704210v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704207v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704204v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>