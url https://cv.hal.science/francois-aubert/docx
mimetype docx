--- v0 (2026-03-04)
+++ v1 (2026-04-09)
@@ -732,233 +732,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of SOX on opportunistic management behavior</w:t>
+                <w:t xml:space="preserve">The role of reconciliation quality in limiting mispricing of non-GAAP earnings announcements by EURO STOXX firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Grudnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32, pp.188-198. </w:t>
+              <w:t xml:space="preserve">Advances in Accounting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (1), pp.154-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irfa.2013.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.adiac.2014.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549183v1</w:t>
+                <w:t xml:space="preserve">hal-02549186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of reconciliation quality in limiting mispricing of non-GAAP earnings announcements by EURO STOXX firms</w:t>
+                <w:t xml:space="preserve">The impact of SOX on opportunistic management behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Grudnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Accounting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (1), pp.154-167. </w:t>
+              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.188-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.adiac.2014.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irfa.2013.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549186v1</w:t>
+                <w:t xml:space="preserve">hal-02549183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysts' estimates</w:t>
               </w:r>
@@ -2248,51 +2248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.11957" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-83BW10VH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taylor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qazi Ghulam Mustafa Qureshi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/JAT2022.0535" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Grudnitski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RAF-05-2017-0101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308442v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Baklouti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gautier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/ijaes.v4i2.6839" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Louhichi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-01-2013-0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549183v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2013.12.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DB6G26T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549186v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adiac.2014.03.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPVTK9MW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549209v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14757701211201821" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00720692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2012.01.022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-646X.2010.01043.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGHWG7C3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.172.0011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gajewski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Kermiche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788110006.00009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.11957" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-83BW10VH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taylor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qazi Ghulam Mustafa Qureshi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/JAT2022.0535" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Grudnitski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RAF-05-2017-0101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308442v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Baklouti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gautier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/ijaes.v4i2.6839" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Louhichi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-01-2013-0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adiac.2014.03.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPVTK9MW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549183v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2013.12.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DB6G26T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549209v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14757701211201821" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00720692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2012.01.022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-646X.2010.01043.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGHWG7C3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.172.0011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gajewski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Kermiche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788110006.00009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>