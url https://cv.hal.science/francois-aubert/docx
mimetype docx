--- v1 (2026-04-09)
+++ v2 (2026-05-17)
@@ -732,233 +732,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of reconciliation quality in limiting mispricing of non-GAAP earnings announcements by EURO STOXX firms</w:t>
+                <w:t xml:space="preserve">The impact of SOX on opportunistic management behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Grudnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Accounting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (1), pp.154-167. </w:t>
+              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.188-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.adiac.2014.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irfa.2013.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549186v1</w:t>
+                <w:t xml:space="preserve">hal-02549183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of SOX on opportunistic management behavior</w:t>
+                <w:t xml:space="preserve">The role of reconciliation quality in limiting mispricing of non-GAAP earnings announcements by EURO STOXX firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Grudnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32, pp.188-198. </w:t>
+              <w:t xml:space="preserve">Advances in Accounting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (1), pp.154-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irfa.2013.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.adiac.2014.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549183v1</w:t>
+                <w:t xml:space="preserve">hal-02549186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysts' estimates</w:t>
               </w:r>
@@ -1302,160 +1302,160 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 17 (2), pp.11-36</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 17 (2), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.172.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00631150v1</w:t>
+                <w:t xml:space="preserve">hal-02549220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact informationnel de l'alerte aux résultats sur l'annonce du résultat annuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 17 (2), pp.11. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 17 (2), pp.11-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cca.172.0011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02549220v1</w:t>
+                <w:t xml:space="preserve">halshs-00631150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2248,51 +2248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.11957" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-83BW10VH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taylor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qazi Ghulam Mustafa Qureshi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/JAT2022.0535" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Grudnitski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RAF-05-2017-0101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308442v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Baklouti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gautier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/ijaes.v4i2.6839" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Louhichi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-01-2013-0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adiac.2014.03.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPVTK9MW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549183v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2013.12.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DB6G26T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549209v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14757701211201821" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00720692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2012.01.022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-646X.2010.01043.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGHWG7C3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.172.0011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gajewski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Kermiche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788110006.00009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.11957" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-83BW10VH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taylor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qazi Ghulam Mustafa Qureshi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/JAT2022.0535" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Grudnitski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RAF-05-2017-0101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308442v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Baklouti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gautier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14419/ijaes.v4i2.6839" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Louhichi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-01-2013-0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549183v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2013.12.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DB6G26T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549186v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adiac.2014.03.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPVTK9MW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549209v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14757701211201821" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00720692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2012.01.022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-646X.2010.01043.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGHWG7C3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02549220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.172.0011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gajewski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Kermiche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788110006.00009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>