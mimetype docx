--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -408,429 +408,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing anaerobic performance with repeated-sprint training in hypoxia: In search of an optimal altitude based on pulse oxygen saturation monitoring</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hypothalamic–pituitary–adrenal axis activation and glucocorticoid-responsive gene expression in skeletal muscle and liver of Apc mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brioche</w:t>
+                <w:t xml:space="preserve">Agnès Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maurelli</w:t>
+                <w:t xml:space="preserve">Josiane Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Perrey</w:t>
+                <w:t xml:space="preserve">Valentine Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Emerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Zolotoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1010086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.1686-1703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857874v1</w:t>
+                <w:t xml:space="preserve">hal-03616889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Repeated Sprint Training With Progressive Elastic Resistance on Sprint Performance and Anterior-Posterior Force Production in Elite Young Soccer Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Le Scouarnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Thubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (6), pp.1675-1681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1519/JSC.0000000000004242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothalamic–pituitary–adrenal axis activation and glucocorticoid-responsive gene expression in skeletal muscle and liver of Apc mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josiane Castells</w:t>
+                <w:t xml:space="preserve">Maximizing anaerobic performance with repeated-sprint training in hypoxia: In search of an optimal altitude based on pulse oxygen saturation monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre P Gutknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gonzalez-Figueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Allibert</w:t>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Emerit</w:t>
+                <w:t xml:space="preserve">Olivier Maurelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Zolotoff</w:t>
+                <w:t xml:space="preserve">Stephane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (3), pp.1686-1703. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1010086), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1010086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616889v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REDD1 deficiency protects against nonalcoholic hepatic steatosis induced by high‐fat diet</w:t>
               </w:r>
@@ -2919,64 +2919,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre P Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gonzalez-Figueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4266,51 +4266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05380178v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P Gutknecht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gonzalez-Figueres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Belda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vergotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2024-0468" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246883v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desgorces" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Launay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05445-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1010086" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Scouarnec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Andrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Thubin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000004242" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Allibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Emerit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Zolotoff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12939" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ayachi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilleron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacas-Gervais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Pastor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901799RR" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giorgetti-Peraldi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00340.2020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Merle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00196.2019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cortade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belloum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0525-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Begue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01084.2016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rannou-Bekono" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2017.5542" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01804186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2016.01.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pon&#231;on" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00171.2015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. A Britto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Freyssenet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. A. Bigard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-2025-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony G. Philippe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M. J. Sanchez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/914860" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01759577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pauly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Vanterpool" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu147" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635920v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rossano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Docquier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00234.2014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746541v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schlernitzauer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-195933" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00593929v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Defour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bonnefoy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00550.2009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855362v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Billaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941419v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2018.32.1_supplement.lb381" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837647v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787838v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837649v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837613v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Begue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05380178v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P Gutknecht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gonzalez-Figueres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Belda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vergotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2024-0468" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246883v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desgorces" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Launay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05445-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616889v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Allibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Emerit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Zolotoff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12939" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Scouarnec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Andrieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Thubin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000004242" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1010086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ayachi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilleron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacas-Gervais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Pastor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901799RR" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giorgetti-Peraldi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00340.2020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Merle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00196.2019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cortade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belloum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0525-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Begue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01084.2016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rannou-Bekono" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2017.5542" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01804186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2016.01.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pon&#231;on" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00171.2015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. A Britto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Freyssenet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. A. Bigard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-2025-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony G. Philippe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M. J. Sanchez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/914860" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01759577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pauly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Vanterpool" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu147" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635920v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rossano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Docquier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00234.2014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746541v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schlernitzauer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-195933" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00593929v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Defour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bonnefoy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00550.2009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855362v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Billaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941419v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2018.32.1_supplement.lb381" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837647v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787838v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837649v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837613v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Begue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>