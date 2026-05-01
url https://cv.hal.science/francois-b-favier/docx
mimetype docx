--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -408,295 +408,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothalamic–pituitary–adrenal axis activation and glucocorticoid-responsive gene expression in skeletal muscle and liver of Apc mice</w:t>
+                <w:t xml:space="preserve">Effects of Repeated Sprint Training With Progressive Elastic Resistance on Sprint Performance and Anterior-Posterior Force Production in Elite Young Soccer Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Martin</w:t>
+                <w:t xml:space="preserve">Johan Le Scouarnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Castells</w:t>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Allibert</w:t>
+                <w:t xml:space="preserve">Benoit Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Emerit</w:t>
+                <w:t xml:space="preserve">Teddy Thubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Zolotoff</w:t>
+                <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (3), pp.1686-1703. </w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (6), pp.1675-1681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000004242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616889v1</w:t>
+                <w:t xml:space="preserve">hal-03693034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Repeated Sprint Training With Progressive Elastic Resistance on Sprint Performance and Anterior-Posterior Force Production in Elite Young Soccer Players</w:t>
+                <w:t xml:space="preserve">Hypothalamic–pituitary–adrenal axis activation and glucocorticoid-responsive gene expression in skeletal muscle and liver of Apc mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Le Scouarnec</w:t>
+                <w:t xml:space="preserve">Agnès Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">Josiane Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Andrieu</w:t>
+                <w:t xml:space="preserve">Valentine Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Thubin</w:t>
+                <w:t xml:space="preserve">Andréa Emerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
+                <w:t xml:space="preserve">Cindy Zolotoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (6), pp.1675-1681. </w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.1686-1703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000004242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693034v1</w:t>
+                <w:t xml:space="preserve">hal-03616889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximizing anaerobic performance with repeated-sprint training in hypoxia: In search of an optimal altitude based on pulse oxygen saturation monitoring</w:t>
               </w:r>
@@ -3647,221 +3647,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de voies régulatrices des cellules musculaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">REDD1 null mice resist to dexamethasone-induced skeletal muscle atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">EMBO Wokshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Ascona, Switzerland. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837573v1</w:t>
+                <w:t xml:space="preserve">hal-01837597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REDD1 null mice resist to dexamethasone-induced skeletal muscle atrophy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation de voies régulatrices des cellules musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Britto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Wokshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Ascona, Switzerland. 17 p</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837597v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de REDD1 dans le contrôle de la masse musculaire des souris</w:t>
               </w:r>
@@ -4266,51 +4266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05380178v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P Gutknecht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gonzalez-Figueres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Belda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vergotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2024-0468" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246883v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desgorces" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Launay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05445-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616889v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Allibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Emerit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Zolotoff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12939" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Scouarnec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Andrieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Thubin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000004242" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1010086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ayachi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilleron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacas-Gervais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Pastor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901799RR" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giorgetti-Peraldi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00340.2020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Merle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00196.2019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cortade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belloum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0525-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Begue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01084.2016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rannou-Bekono" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2017.5542" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01804186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2016.01.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pon&#231;on" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00171.2015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. A Britto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Freyssenet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. A. Bigard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-2025-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony G. Philippe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M. J. Sanchez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/914860" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01759577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pauly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Vanterpool" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu147" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635920v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rossano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Docquier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00234.2014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746541v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schlernitzauer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-195933" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00593929v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Defour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bonnefoy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00550.2009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855362v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Billaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941419v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2018.32.1_supplement.lb381" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837647v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787838v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837649v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837613v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Begue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05380178v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P Gutknecht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gonzalez-Figueres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Belda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vergotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2024-0468" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246883v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desgorces" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Launay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05445-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Scouarnec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Andrieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Thubin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000004242" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616889v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Allibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Emerit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Zolotoff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12939" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1010086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ayachi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilleron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacas-Gervais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Pastor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901799RR" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giorgetti-Peraldi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00340.2020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Merle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00196.2019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cortade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belloum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0525-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Begue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01084.2016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rannou-Bekono" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2017.5542" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01804186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2016.01.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pon&#231;on" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00171.2015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. A Britto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Freyssenet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. A. Bigard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-2025-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony G. Philippe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M. J. Sanchez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/914860" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01759577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pauly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Vanterpool" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu147" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635920v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rossano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Docquier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00234.2014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746541v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schlernitzauer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-195933" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00593929v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Defour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bonnefoy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00550.2009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855362v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Billaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941419v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2018.32.1_supplement.lb381" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837647v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787838v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837649v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837613v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Begue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837597v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>