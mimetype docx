--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -2607,51 +2607,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="055DCF03"/>
+    <w:nsid w:val="8F5D0C61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2755,51 +2755,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FE2E314E"/>
+    <w:nsid w:val="0A515D0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>