--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -236,282 +236,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling Method of Turn-to-Turn Transient Voltages Taking Into Account the Common Mode Interactions</w:t>
+                <w:t xml:space="preserve">Environmental Impacts of Different Electricity Production Scenarios in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héléna Gressinger</w:t>
+                <w:t xml:space="preserve">Bertrand Cassoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balavoine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3603939⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy and Power Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 07 (02), pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21926/jept.2502008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397874v1</w:t>
+                <w:t xml:space="preserve">hal-05137529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Impacts of Different Electricity Production Scenarios in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Modeling Method of Turn-to-Turn Transient Voltages Taking Into Account the Common Mode Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Gressinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loucif Benmamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Cassoret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robin Acheen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy and Power Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 07 (02), pp.1-30. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.156692-156713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21926/jept.2502008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3603939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137529v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life Cycle Assessments of different electricity production scenarios in France with a variable proportion of nuclear energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -727,51 +727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -831,51 +831,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of modern magnetic and insulation materials on dimensions and losses of large induction machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -974,51 +974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Bauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Balavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1342,273 +1342,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refurbishing an old engine or replacing it by a new one: comparative study of environmental impacts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution impact of electrical insulation systems in high power electrical machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Debendere</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassoret Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems SATES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Artois, LSEE, Mar 2023, Arras (Université d'Artois), France</w:t>
+              <w:t xml:space="preserve">Conference on Electrical Insulation and Dielectric Phenomena CEIDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DEIS; IEEE, Oct 2023, East Rutherford, NJ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297319v1</w:t>
+                <w:t xml:space="preserve">hal-04297205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution impact of electrical insulation systems in high power electrical machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refurbishing an old engine or replacing it by a new one: comparative study of environmental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cassoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristian Demian</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Debendere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Electrical Insulation and Dielectric Phenomena CEIDP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DEIS; IEEE, Oct 2023, East Rutherford, NJ, United States</w:t>
+              <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems SATES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois, LSEE, Mar 2023, Arras (Université d'Artois), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297205v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts of different electricity production scenarios in France in 2060</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1646,103 +1646,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of inter-turn stresses in electrical machines considering common mode elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléna Gressinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loucif Benmamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Acheen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Electrical Insulation and Dielectric Phenomena CEIDP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DEIS; IEEE, Oct 2023, East Rutherford, NJ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1901,51 +1901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of new electrical materials to the design of large induction motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassoret Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2044,51 +2044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2148,51 +2148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des performances d'une machine asynchrone par le remplacement des tôles magnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassoret Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2282,51 +2282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2435,51 +2435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassoret Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2607,51 +2607,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F5D0C61"/>
+    <w:nsid w:val="BF406624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2755,51 +2755,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A515D0C"/>
+    <w:nsid w:val="70F1BF8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2989,51 +2989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-balavoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3023-7696" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05397874v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Gressinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balavoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mateo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Acheen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3603939" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137529v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassoret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/jept.2502008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2022.2075704" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03794866v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miftah Irhoumah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Pusca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210279" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03253916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bauw" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209513" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03253693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debendere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0172" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03253927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bauw" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Balavoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2831635" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cabrel Kaptoum Kuate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sindjui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700459" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04297319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04297205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassoret Bertrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04297537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04297186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9096977" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04132692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9096895" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04287463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04291004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-balavoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3023-7696" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassoret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balavoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/jept.2502008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05397874v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Gressinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mateo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Acheen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3603939" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2022.2075704" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03794866v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miftah Irhoumah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Pusca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210279" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03253916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bauw" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209513" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03253693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debendere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0172" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03253927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bauw" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Balavoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2831635" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cabrel Kaptoum Kuate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05143557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sindjui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700459" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04297205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassoret Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04297319v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04297537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04297186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9096977" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04132692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9096895" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04287463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04291004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>