--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Baleux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler les empreintes du pastoralisme. Quand les nouvelles technologies redéfinissent la prospection archéologique en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM - Université de Pau et des Pays de l'Adour, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Aurignac I à Aurignac II, réévaluation des découvertes anciennes et apports des opérations 2019-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tartar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les sentiers du pastoralisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mont’Prospect2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution Nouvelles frontières de l'archéologie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - MITI, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter les montagnes autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire TRACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) - Toulouse, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter autrement les montagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du laboratoire TRACES (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) : Travaux et Recherches Archéologiques sur les Cultures, les Espaces et les Sociétés, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cave bear (Ursus spelaeus) scratches in Chauvet cave (Ardèche, France): identification, 3D mapping and paleoethological consideration from wall marking activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Internationale de Spéléologie, Jun 2022, Le Bourget-du-Lac, France. pp.343-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les zones d'altitude : Développement d'une procédure multi-sources pour la prospection archéologique des terrains d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecting the high mountain. Methodological renewal of the archaeological approach of the highland pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur : dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi du mégalithisme en 3D : les imageries face aux monumentalismes du Néolithique (Projet MONUMEN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone et archéologie. De nouveaux outils pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité culturelle pour le CSE d’Airbus DS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univers Culture du CSE d’Airbus Defence and Space, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cas de stèles recyclées dans les dolmens du sud de la France (Quercy, sud du Massif central, Pays basque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres Méridionales de Préhistoire Récente « Pierre à bâtir, pierre à penser ». Systèmes techniques et productions symboliques des Pré- et Protohistoire méridionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar par drone pour l'archéologie : retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du réseau ISA - Modèles numériques d’élévation en Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme de Clermont-Ferrand, Mar 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecting high altitude areas. Development of a multi-source procedure for the archaeological prospection of high altitude areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechercher des cabanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'équipe Terrae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de référentiels commun : la coordination complexe du travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session n° III-3 (CA) of the XVIIIe UISPP congress. Construire des référentiels partagés : Webmapping et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. 12 p., </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mégalithisme angevin : étude architecturale des plus grands dolmens de France à partir de la combinaison de techniques d’acquisition 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">144e congrès - Le réel et le virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fireside ghost stories: (re)introducing faunal analysis into the spatial organisation of the Aurignacian open-air site of Régismont-le-Haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Joana Gabucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès mondial UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01980921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de réalisation et intérêt d'un atlas numérique pour les acteurs du développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Paleolithic whale bone tools reveal human and whale ecology in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura G van der Sluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana S L Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.4646. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-59486-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument mégalithique de Roquefort à Lugasson (Gironde) et la question des allées couvertes en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitiva Bueno Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Balbin Berhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12zp5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les zones d’altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (1), pp.105-122. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.12009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arqueo 2.0. Renovación metodológica de la prospección arqueológica de zonas de montaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treballs d'Arqueologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Mètodes i tècniques per a l’arqueologia de muntanya: aplicacions en àmbits pirinencs, 26, pp.95-109. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/tda.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionnels vases en pierre de la transition 5e - 4e millénaires avant notre ère à Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Actualités scientifiques, 120 (4), pp.625-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurative graphic expressions and the first Western Mediterranean farmers: A new zoomorphic contribution from Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther López-Montalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (3), pp.453-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographie aéroportée par drone. Nouvelle procédure pour la détection archéologique en haute montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.81-96. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.7426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La 3D au service de l'étude des mégalithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Picton – Culture &amp; patrimoine en Poitou et Charentes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mapping of forested archaeological sites using UAV LiDaR. A feedback from a south-west France experiment in settlement & landscape archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable corrosion resumption of archaeological bronzes, induced by the oxidation of ternary Cu-Sn-S phases in atmosphere, after long-term burial with sulfides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rémazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Langlet-Marzloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.108865 -. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gray Whale in Magdalenian Perigord. Species identification of a bone projectile point from La Madeleine (Dordogne, France) using collagen fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Speller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana S.L. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.230-242. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.4736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basi 2024. Second rapport intermédiaire de fouille programmée triennale 2023­2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Corse. 2025, pp.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs de positionnements à partir d'anciennes données topographiques à Gabian (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement (Année 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berdoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre national de la recherche scientifique (CNRS). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) 2022 - Rapport d'opération de fouille programmée (Opération 1411136)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Dijkstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2024, 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baume de Ronze 2023. Orgnac­-l'Aven, Ardèche (code de l'opération 22 14 384). Quatrième rapport d'aide à préparation de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2024, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post traitements de donnees GNSS du site d'Aurignac. Traitements et restitutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post traitements de données GNSS des sites de Montclus et de la Baume de Ronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Université Jean Jaurès. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levé numérique par Scanner3D d'un site de fouilles sur l'oppidum d'Ensérune. Acquisition et restitutions, rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levé numérique par Scanner3D d'un site de fouilles sur l'oppidum d'Ensérune. Acquisition et restitutions, rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Missions des 15-17/03/2021 – ANR Monumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les zones d'altitude. Développement d'une méthode intégrée multi-source pour la prospection archéologique des terrains d'altitude - 2020-2021 (code opération : 1411373)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Université Toulouse Jean Jaurès. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levé topographique par GPS différentiels d'un site de fouilles sur l'oppidum d'Ensérune. Acquisition, traitements et restitutions. Rapport préliminaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Laharie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données. magnétométriques. Mission du 20/11/2020 – Oppidum d’Ensérune (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Télédétection Archéologique en Haute et Moyenne Montagne (T.A.H.M.M). Campagne 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] cnrs. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) - Rapport d'opération de fouille programmée (Opération 1411136)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2019, 104 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Télédétection Archéologique en Haute et Moyenne Montagne (T.A.H.M.M.) - Campagne 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition 3D par photogrammétrie. Sainte-Christie d’Armagnac (32)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D d'un fragment de verre médiéval. Protocole d'acquisition et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Sainte-Christie-d’Armagnac (Gers), année probatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Comet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ITEM / SRA Occitanie. 2018, 163 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D de fragments d'un vase néolithique. Protocole d'acquisition et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levé topographie par Scanner3D. Fouilles programmées. Basi (Corse). Acquisition et restitutions, rapport préliminaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 06/12/2016 _ Lagarde (65) - Castet-Crabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Late Paleolithic whale bone tools reveal human and whale ecology in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura G. van der Sluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana S. L. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.7795. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-63273-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cas de stèles recyclées dans des dolmens du sud de la France (Quercy, Pays basque, sud du Massif central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Hasler, Anne; Sénépart, Ingrid; Cauliez, Jessie; Gilabert, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales : Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez (Aveyron), 21-25 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.199-214, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagne autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertoncello Frédérique; Ouriachi Marie-Jeanne; Nuninger Laure; Favory François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches - Settlement, territory and landscape dynamics: Assessment and prospects in spatial archaeology, tribute to Jean-Luc Fiches - Actes des 42es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur des 12-14 octobre 2022, sous la direction de Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM – UMR 7264 - Université Côte d’Azur – CNRS, 2023, Actes des Rencontres Internationales d'Archéologie et d'Histoire et d'Antibes, 2-904110-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes techniques et productions symboliques du mégalithisme funéraire de la façade atlantique entre Bretagne et Pays basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Kerdivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Mens, Emmanuel; Gandelin, Muriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-132, 2021, 9789088909894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique architecturale du mégalithe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen de Saint-Eugène, Autopsie d'une sépulture collective Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-35842-026-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoriel de photogrammétrie. Archéologie du bâti et traitement des images aériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photogrammétrie de petits objets archéologiques : acquisition, modèle 3D, produits dérivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution spatiotemporal analysis of archaeological faunal assemblages. The case of Le Sire (Mirefleurs, Puy-de-Dôme), an early Gravettian open-air site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Joana Gabucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual ESHE Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Baleux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler les empreintes du pastoralisme. Quand les nouvelles technologies redéfinissent la prospection archéologique en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM - Université de Pau et des Pays de l'Adour, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Aurignac I à Aurignac II, réévaluation des découvertes anciennes et apports des opérations 2019-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tartar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les sentiers du pastoralisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mont’Prospect2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution Nouvelles frontières de l'archéologie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - MITI, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter les montagnes autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire TRACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) - Toulouse, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter autrement les montagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du laboratoire TRACES (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) : Travaux et Recherches Archéologiques sur les Cultures, les Espaces et les Sociétés, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cave bear (Ursus spelaeus) scratches in Chauvet cave (Ardèche, France): identification, 3D mapping and paleoethological consideration from wall marking activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Internationale de Spéléologie, Jun 2022, Le Bourget-du-Lac, France. pp.343-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les zones d'altitude : Développement d'une procédure multi-sources pour la prospection archéologique des terrains d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecting the high mountain. Methodological renewal of the archaeological approach of the highland pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur : dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi du mégalithisme en 3D : les imageries face aux monumentalismes du Néolithique (Projet MONUMEN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone et archéologie. De nouveaux outils pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité culturelle pour le CSE d’Airbus DS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univers Culture du CSE d’Airbus Defence and Space, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cas de stèles recyclées dans les dolmens du sud de la France (Quercy, sud du Massif central, Pays basque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres Méridionales de Préhistoire Récente « Pierre à bâtir, pierre à penser ». Systèmes techniques et productions symboliques des Pré- et Protohistoire méridionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar par drone pour l'archéologie : retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du réseau ISA - Modèles numériques d’élévation en Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme de Clermont-Ferrand, Mar 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecting high altitude areas. Development of a multi-source procedure for the archaeological prospection of high altitude areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechercher des cabanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'équipe Terrae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de référentiels commun : la coordination complexe du travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session n° III-3 (CA) of the XVIIIe UISPP congress. Construire des référentiels partagés : Webmapping et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. 12 p., </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mégalithisme angevin : étude architecturale des plus grands dolmens de France à partir de la combinaison de techniques d’acquisition 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">144e congrès - Le réel et le virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fireside ghost stories: (re)introducing faunal analysis into the spatial organisation of the Aurignacian open-air site of Régismont-le-Haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Joana Gabucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès mondial UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01980921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de réalisation et intérêt d'un atlas numérique pour les acteurs du développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Paleolithic whale bone tools reveal human and whale ecology in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura G van der Sluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana S L Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.4646. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-59486-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument mégalithique de Roquefort à Lugasson (Gironde) et la question des allées couvertes en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitiva Bueno Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Balbin Berhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12zp5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les zones d’altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (1), pp.105-122. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.12009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arqueo 2.0. Renovación metodológica de la prospección arqueológica de zonas de montaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treballs d'Arqueologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Mètodes i tècniques per a l’arqueologia de muntanya: aplicacions en àmbits pirinencs, 26, pp.95-109. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/tda.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionnels vases en pierre de la transition 5e - 4e millénaires avant notre ère à Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Actualités scientifiques, 120 (4), pp.625-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurative graphic expressions and the first Western Mediterranean farmers: A new zoomorphic contribution from Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther López-Montalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (3), pp.453-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographie aéroportée par drone. Nouvelle procédure pour la détection archéologique en haute montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.81-96. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.7426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La 3D au service de l'étude des mégalithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Picton – Culture &amp; patrimoine en Poitou et Charentes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mapping of forested archaeological sites using UAV LiDaR. A feedback from a south-west France experiment in settlement & landscape archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable corrosion resumption of archaeological bronzes, induced by the oxidation of ternary Cu-Sn-S phases in atmosphere, after long-term burial with sulfides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rémazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Langlet-Marzloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.108865 -. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gray Whale in Magdalenian Perigord. Species identification of a bone projectile point from La Madeleine (Dordogne, France) using collagen fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Speller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana S.L. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.230-242. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.4736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basi 2024. Second rapport intermédiaire de fouille programmée triennale 2023­2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Corse. 2025, pp.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs de positionnements à partir d'anciennes données topographiques à Gabian (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement (Année 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berdoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre national de la recherche scientifique (CNRS). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) 2022 - Rapport d'opération de fouille programmée (Opération 1411136)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Dijkstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2024, 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baume de Ronze 2023. Orgnac­-l'Aven, Ardèche (code de l'opération 22 14 384). Quatrième rapport d'aide à préparation de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2024, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post traitements de donnees GNSS du site d'Aurignac. Traitements et restitutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post traitements de données GNSS des sites de Montclus et de la Baume de Ronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Université Jean Jaurès. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levé numérique par Scanner3D d'un site de fouilles sur l'oppidum d'Ensérune. Acquisition et restitutions, rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levé numérique par Scanner3D d'un site de fouilles sur l'oppidum d'Ensérune. Acquisition et restitutions, rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les zones d'altitude. Développement d'une méthode intégrée multi-source pour la prospection archéologique des terrains d'altitude - 2020-2021 (code opération : 1411373)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Université Toulouse Jean Jaurès. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Missions des 15-17/03/2021 – ANR Monumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levé topographique par GPS différentiels d'un site de fouilles sur l'oppidum d'Ensérune. Acquisition, traitements et restitutions. Rapport préliminaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Laharie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données. magnétométriques. Mission du 20/11/2020 – Oppidum d’Ensérune (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Télédétection Archéologique en Haute et Moyenne Montagne (T.A.H.M.M). Campagne 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] cnrs. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) - Rapport d'opération de fouille programmée (Opération 1411136)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2019, 104 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Télédétection Archéologique en Haute et Moyenne Montagne (T.A.H.M.M.) - Campagne 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition 3D par photogrammétrie. Sainte-Christie d’Armagnac (32)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D d'un fragment de verre médiéval. Protocole d'acquisition et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Sainte-Christie-d’Armagnac (Gers), année probatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Comet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ITEM / SRA Occitanie. 2018, 163 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D de fragments d'un vase néolithique. Protocole d'acquisition et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levé topographie par Scanner3D. Fouilles programmées. Basi (Corse). Acquisition et restitutions, rapport préliminaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 06/12/2016 _ Lagarde (65) - Castet-Crabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Late Paleolithic whale bone tools reveal human and whale ecology in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura G. van der Sluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana S. L. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.7795. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-63273-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cas de stèles recyclées dans des dolmens du sud de la France (Quercy, Pays basque, sud du Massif central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Hasler, Anne; Sénépart, Ingrid; Cauliez, Jessie; Gilabert, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales : Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez (Aveyron), 21-25 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.199-214, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagne autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertoncello Frédérique; Ouriachi Marie-Jeanne; Nuninger Laure; Favory François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches - Settlement, territory and landscape dynamics: Assessment and prospects in spatial archaeology, tribute to Jean-Luc Fiches - Actes des 42es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur des 12-14 octobre 2022, sous la direction de Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM – UMR 7264 - Université Côte d’Azur – CNRS, 2023, Actes des Rencontres Internationales d'Archéologie et d'Histoire et d'Antibes, 2-904110-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes techniques et productions symboliques du mégalithisme funéraire de la façade atlantique entre Bretagne et Pays basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Kerdivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Mens, Emmanuel; Gandelin, Muriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-132, 2021, 9789088909894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique architecturale du mégalithe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen de Saint-Eugène, Autopsie d'une sépulture collective Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-35842-026-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoriel de photogrammétrie. Archéologie du bâti et traitement des images aériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photogrammétrie de petits objets archéologiques : acquisition, modèle 3D, produits dérivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution spatiotemporal analysis of archaeological faunal assemblages. The case of Le Sire (Mirefleurs, Puy-de-Dôme), an early Gravettian open-air site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Joana Gabucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual ESHE Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379331v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244922v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510369v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joana Gabucio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140799v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G van der Sluis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S L Rodrigues" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59486-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911092v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitiva Bueno Ramirez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Balbin Berhman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zp5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN2H4K7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.153" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385419v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Graziani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L&#243;pez-Montalvo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245823v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7426" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0556" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;mazeilles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlet-Marzloff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Creus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108865" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Speller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4736" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955771v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Cattiaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Duch&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163630v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baleux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859468v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Dijkstra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425820v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beeching" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270134v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268630v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270137v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270141v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600298v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270120v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269934v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Calastrenc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531397v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263265v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270071v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139911v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Comet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269943v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269675v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299911v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G. van der Sluis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. L. Rodrigues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63273-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259909v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440788v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Kerdivel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542000v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=le-dolmen-de-saint-eugene-autopsie-dune-sepulture-collective-neolithique" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965889v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891581v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379331v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244922v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510369v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joana Gabucio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140799v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G van der Sluis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S L Rodrigues" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59486-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911092v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitiva Bueno Ramirez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Balbin Berhman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zp5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN2H4K7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.153" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385419v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Graziani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L&#243;pez-Montalvo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245823v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7426" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0556" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;mazeilles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlet-Marzloff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Creus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108865" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Speller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4736" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955771v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Cattiaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Duch&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163630v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baleux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859468v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Dijkstra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425820v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beeching" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270134v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268630v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270137v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270141v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600298v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269842v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270120v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269934v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Calastrenc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531397v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263265v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270071v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139911v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Comet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269943v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269675v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299911v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G. van der Sluis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. L. Rodrigues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63273-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259909v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440788v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Kerdivel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542000v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=le-dolmen-de-saint-eugene-autopsie-dune-sepulture-collective-neolithique" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965889v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891581v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>