--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Baleux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler les empreintes du pastoralisme. Quand les nouvelles technologies redéfinissent la prospection archéologique en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM - Université de Pau et des Pays de l'Adour, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Aurignac I à Aurignac II, réévaluation des découvertes anciennes et apports des opérations 2019-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tartar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les sentiers du pastoralisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mont’Prospect2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution Nouvelles frontières de l'archéologie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - MITI, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter les montagnes autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire TRACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) - Toulouse, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter autrement les montagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du laboratoire TRACES (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) : Travaux et Recherches Archéologiques sur les Cultures, les Espaces et les Sociétés, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cave bear (Ursus spelaeus) scratches in Chauvet cave (Ardèche, France): identification, 3D mapping and paleoethological consideration from wall marking activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Internationale de Spéléologie, Jun 2022, Le Bourget-du-Lac, France. pp.343-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les zones d'altitude : Développement d'une procédure multi-sources pour la prospection archéologique des terrains d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecting the high mountain. Methodological renewal of the archaeological approach of the highland pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur : dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi du mégalithisme en 3D : les imageries face aux monumentalismes du Néolithique (Projet MONUMEN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone et archéologie. De nouveaux outils pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité culturelle pour le CSE d’Airbus DS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univers Culture du CSE d’Airbus Defence and Space, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cas de stèles recyclées dans les dolmens du sud de la France (Quercy, sud du Massif central, Pays basque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres Méridionales de Préhistoire Récente « Pierre à bâtir, pierre à penser ». Systèmes techniques et productions symboliques des Pré- et Protohistoire méridionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar par drone pour l'archéologie : retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du réseau ISA - Modèles numériques d’élévation en Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme de Clermont-Ferrand, Mar 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecting high altitude areas. Development of a multi-source procedure for the archaeological prospection of high altitude areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechercher des cabanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'équipe Terrae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de référentiels commun : la coordination complexe du travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session n° III-3 (CA) of the XVIIIe UISPP congress. Construire des référentiels partagés : Webmapping et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. 12 p., </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mégalithisme angevin : étude architecturale des plus grands dolmens de France à partir de la combinaison de techniques d’acquisition 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">144e congrès - Le réel et le virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fireside ghost stories: (re)introducing faunal analysis into the spatial organisation of the Aurignacian open-air site of Régismont-le-Haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Joana Gabucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès mondial UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01980921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de réalisation et intérêt d'un atlas numérique pour les acteurs du développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Paleolithic whale bone tools reveal human and whale ecology in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura G van der Sluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana S L Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.4646. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-59486-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument mégalithique de Roquefort à Lugasson (Gironde) et la question des allées couvertes en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitiva Bueno Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Balbin Berhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12zp5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les zones d’altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (1), pp.105-122. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.12009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arqueo 2.0. Renovación metodológica de la prospección arqueológica de zonas de montaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treballs d'Arqueologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Mètodes i tècniques per a l’arqueologia de muntanya: aplicacions en àmbits pirinencs, 26, pp.95-109. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/tda.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionnels vases en pierre de la transition 5e - 4e millénaires avant notre ère à Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Actualités scientifiques, 120 (4), pp.625-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurative graphic expressions and the first Western Mediterranean farmers: A new zoomorphic contribution from Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther López-Montalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (3), pp.453-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographie aéroportée par drone. Nouvelle procédure pour la détection archéologique en haute montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.81-96. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.7426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La 3D au service de l'étude des mégalithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Picton – Culture &amp; patrimoine en Poitou et Charentes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mapping of forested archaeological sites using UAV LiDaR. A feedback from a south-west France experiment in settlement & landscape archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable corrosion resumption of archaeological bronzes, induced by the oxidation of ternary Cu-Sn-S phases in atmosphere, after long-term burial with sulfides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rémazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Langlet-Marzloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.108865 -. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gray Whale in Magdalenian Perigord. Species identification of a bone projectile point from La Madeleine (Dordogne, France) using collagen fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Speller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana S.L. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.230-242. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.4736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basi 2024. Second rapport intermédiaire de fouille programmée triennale 2023­2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Corse. 2025, pp.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs de positionnements à partir d'anciennes données topographiques à Gabian (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement (Année 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berdoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre national de la recherche scientifique (CNRS). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) 2022 - Rapport d'opération de fouille programmée (Opération 1411136)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Dijkstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2024, 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baume de Ronze 2023. Orgnac­-l'Aven, Ardèche (code de l'opération 22 14 384). Quatrième rapport d'aide à préparation de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2024, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post traitements de donnees GNSS du site d'Aurignac. Traitements et restitutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post traitements de données GNSS des sites de Montclus et de la Baume de Ronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Université Jean Jaurès. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levé numérique par Scanner3D d'un site de fouilles sur l'oppidum d'Ensérune. Acquisition et restitutions, rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levé numérique par Scanner3D d'un site de fouilles sur l'oppidum d'Ensérune. Acquisition et restitutions, rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les zones d'altitude. Développement d'une méthode intégrée multi-source pour la prospection archéologique des terrains d'altitude - 2020-2021 (code opération : 1411373)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Université Toulouse Jean Jaurès. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Missions des 15-17/03/2021 – ANR Monumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levé topographique par GPS différentiels d'un site de fouilles sur l'oppidum d'Ensérune. Acquisition, traitements et restitutions. Rapport préliminaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Laharie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données. magnétométriques. Mission du 20/11/2020 – Oppidum d’Ensérune (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Télédétection Archéologique en Haute et Moyenne Montagne (T.A.H.M.M). Campagne 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] cnrs. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) - Rapport d'opération de fouille programmée (Opération 1411136)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2019, 104 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Télédétection Archéologique en Haute et Moyenne Montagne (T.A.H.M.M.) - Campagne 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition 3D par photogrammétrie. Sainte-Christie d’Armagnac (32)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D d'un fragment de verre médiéval. Protocole d'acquisition et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Sainte-Christie-d’Armagnac (Gers), année probatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Comet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ITEM / SRA Occitanie. 2018, 163 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D de fragments d'un vase néolithique. Protocole d'acquisition et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levé topographie par Scanner3D. Fouilles programmées. Basi (Corse). Acquisition et restitutions, rapport préliminaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 06/12/2016 _ Lagarde (65) - Castet-Crabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Late Paleolithic whale bone tools reveal human and whale ecology in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura G. van der Sluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana S. L. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.7795. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-63273-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cas de stèles recyclées dans des dolmens du sud de la France (Quercy, Pays basque, sud du Massif central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Hasler, Anne; Sénépart, Ingrid; Cauliez, Jessie; Gilabert, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales : Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez (Aveyron), 21-25 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.199-214, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagne autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertoncello Frédérique; Ouriachi Marie-Jeanne; Nuninger Laure; Favory François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches - Settlement, territory and landscape dynamics: Assessment and prospects in spatial archaeology, tribute to Jean-Luc Fiches - Actes des 42es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur des 12-14 octobre 2022, sous la direction de Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM – UMR 7264 - Université Côte d’Azur – CNRS, 2023, Actes des Rencontres Internationales d'Archéologie et d'Histoire et d'Antibes, 2-904110-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes techniques et productions symboliques du mégalithisme funéraire de la façade atlantique entre Bretagne et Pays basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Kerdivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Mens, Emmanuel; Gandelin, Muriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-132, 2021, 9789088909894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique architecturale du mégalithe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen de Saint-Eugène, Autopsie d'une sépulture collective Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-35842-026-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoriel de photogrammétrie. Archéologie du bâti et traitement des images aériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photogrammétrie de petits objets archéologiques : acquisition, modèle 3D, produits dérivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution spatiotemporal analysis of archaeological faunal assemblages. The case of Le Sire (Mirefleurs, Puy-de-Dôme), an early Gravettian open-air site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Joana Gabucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual ESHE Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Baleux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Aurignac I à Aurignac II, réévaluation des découvertes anciennes et apports des opérations 2019-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tartar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler les empreintes du pastoralisme. Quand les nouvelles technologies redéfinissent la prospection archéologique en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM - Université de Pau et des Pays de l'Adour, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les sentiers du pastoralisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mont’Prospect2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution Nouvelles frontières de l'archéologie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - MITI, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter les montagnes autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire TRACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) - Toulouse, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter autrement les montagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du laboratoire TRACES (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) : Travaux et Recherches Archéologiques sur les Cultures, les Espaces et les Sociétés, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cave bear (Ursus spelaeus) scratches in Chauvet cave (Ardèche, France): identification, 3D mapping and paleoethological consideration from wall marking activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Internationale de Spéléologie, Jun 2022, Le Bourget-du-Lac, France. pp.343-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les zones d'altitude : Développement d'une procédure multi-sources pour la prospection archéologique des terrains d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecting the high mountain. Methodological renewal of the archaeological approach of the highland pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur : dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi du mégalithisme en 3D : les imageries face aux monumentalismes du Néolithique (Projet MONUMEN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone et archéologie. De nouveaux outils pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité culturelle pour le CSE d’Airbus DS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univers Culture du CSE d’Airbus Defence and Space, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar par drone pour l'archéologie : retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du réseau ISA - Modèles numériques d’élévation en Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme de Clermont-Ferrand, Mar 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cas de stèles recyclées dans les dolmens du sud de la France (Quercy, sud du Massif central, Pays basque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres Méridionales de Préhistoire Récente « Pierre à bâtir, pierre à penser ». Systèmes techniques et productions symboliques des Pré- et Protohistoire méridionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecting high altitude areas. Development of a multi-source procedure for the archaeological prospection of high altitude areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechercher des cabanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'équipe Terrae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de référentiels commun : la coordination complexe du travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session n° III-3 (CA) of the XVIIIe UISPP congress. Construire des référentiels partagés : Webmapping et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. 12 p., </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mégalithisme angevin : étude architecturale des plus grands dolmens de France à partir de la combinaison de techniques d’acquisition 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">144e congrès - Le réel et le virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fireside ghost stories: (re)introducing faunal analysis into the spatial organisation of the Aurignacian open-air site of Régismont-le-Haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Joana Gabucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès mondial UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01980921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de réalisation et intérêt d'un atlas numérique pour les acteurs du développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basi 2024. Second rapport intermédiaire de fouille programmée triennale 2023­2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Corse. 2025, pp.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs de positionnements à partir d'anciennes données topographiques à Gabian (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement (Année 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berdoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre national de la recherche scientifique (CNRS). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) 2022 - Rapport d'opération de fouille programmée (Opération 1411136)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Dijkstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2024, 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baume de Ronze 2023. Orgnac­-l'Aven, Ardèche (code de l'opération 22 14 384). Quatrième rapport d'aide à préparation de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beeching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional d'Archéologie Auvergne Rhône Alpes. 2024, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post traitements de donnees GNSS du site d'Aurignac. Traitements et restitutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post traitements de données GNSS des sites de Montclus et de la Baume de Ronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Université Jean Jaurès. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levé numérique par Scanner3D d'un site de fouilles sur l'oppidum d'Ensérune. Acquisition et restitutions, rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levé numérique par Scanner3D d'un site de fouilles sur l'oppidum d'Ensérune. Acquisition et restitutions, rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les zones d'altitude. Développement d'une méthode intégrée multi-source pour la prospection archéologique des terrains d'altitude - 2020-2021 (code opération : 1411373)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Université Toulouse Jean Jaurès. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Missions des 15-17/03/2021 – ANR Monumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levé topographique par GPS différentiels d'un site de fouilles sur l'oppidum d'Ensérune. Acquisition, traitements et restitutions. Rapport préliminaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Laharie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données. magnétométriques. Mission du 20/11/2020 – Oppidum d’Ensérune (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) - Rapport d'opération de fouille programmée (Opération 1411136)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2019, 104 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Télédétection Archéologique en Haute et Moyenne Montagne (T.A.H.M.M). Campagne 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] cnrs. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Télédétection Archéologique en Haute et Moyenne Montagne (T.A.H.M.M.) - Campagne 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition 3D par photogrammétrie. Sainte-Christie d’Armagnac (32)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D d'un fragment de verre médiéval. Protocole d'acquisition et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Sainte-Christie-d’Armagnac (Gers), année probatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Comet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ITEM / SRA Occitanie. 2018, 163 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D de fragments d'un vase néolithique. Protocole d'acquisition et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levé topographie par Scanner3D. Fouilles programmées. Basi (Corse). Acquisition et restitutions, rapport préliminaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 06/12/2016 _ Lagarde (65) - Castet-Crabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Paleolithic whale bone tools reveal human and whale ecology in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura G van der Sluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana S L Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.4646. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-59486-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument mégalithique de Roquefort à Lugasson (Gironde) et la question des allées couvertes en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitiva Bueno Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Balbin Berhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12zp5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les zones d’altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (1), pp.105-122. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.12009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arqueo 2.0. Renovación metodológica de la prospección arqueológica de zonas de montaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treballs d'Arqueologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Mètodes i tècniques per a l’arqueologia de muntanya: aplicacions en àmbits pirinencs, 26, pp.95-109. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/tda.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionnels vases en pierre de la transition 5e - 4e millénaires avant notre ère à Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Actualités scientifiques, 120 (4), pp.625-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurative graphic expressions and the first Western Mediterranean farmers: A new zoomorphic contribution from Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther López-Montalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (3), pp.453-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographie aéroportée par drone. Nouvelle procédure pour la détection archéologique en haute montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.81-96. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.7426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La 3D au service de l'étude des mégalithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Picton – Culture &amp; patrimoine en Poitou et Charentes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mapping of forested archaeological sites using UAV LiDaR. A feedback from a south-west France experiment in settlement & landscape archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable corrosion resumption of archaeological bronzes, induced by the oxidation of ternary Cu-Sn-S phases in atmosphere, after long-term burial with sulfides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rémazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Langlet-Marzloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Creus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.108865 -. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gray Whale in Magdalenian Perigord. Species identification of a bone projectile point from La Madeleine (Dordogne, France) using collagen fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Speller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana S.L. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.230-242. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.4736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Late Paleolithic whale bone tools reveal human and whale ecology in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura G. van der Sluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana S. L. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.7795. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-63273-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cas de stèles recyclées dans des dolmens du sud de la France (Quercy, Pays basque, sud du Massif central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Hasler, Anne; Sénépart, Ingrid; Cauliez, Jessie; Gilabert, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales : Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez (Aveyron), 21-25 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.199-214, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagne autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertoncello Frédérique; Ouriachi Marie-Jeanne; Nuninger Laure; Favory François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches - Settlement, territory and landscape dynamics: Assessment and prospects in spatial archaeology, tribute to Jean-Luc Fiches - Actes des 42es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur des 12-14 octobre 2022, sous la direction de Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM – UMR 7264 - Université Côte d’Azur – CNRS, 2023, Actes des Rencontres Internationales d'Archéologie et d'Histoire et d'Antibes, 2-904110-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes techniques et productions symboliques du mégalithisme funéraire de la façade atlantique entre Bretagne et Pays basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Kerdivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Mens, Emmanuel; Gandelin, Muriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-132, 2021, 9789088909894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique architecturale du mégalithe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dolmen de Saint-Eugène, Autopsie d'une sépulture collective Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-35842-026-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoriel de photogrammétrie. Archéologie du bâti et traitement des images aériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photogrammétrie de petits objets archéologiques : acquisition, modèle 3D, produits dérivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution spatiotemporal analysis of archaeological faunal assemblages. The case of Le Sire (Mirefleurs, Puy-de-Dôme), an early Gravettian open-air site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Joana Gabucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual ESHE Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379331v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244922v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510369v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joana Gabucio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140799v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G van der Sluis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S L Rodrigues" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59486-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911092v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitiva Bueno Ramirez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Balbin Berhman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zp5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN2H4K7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.153" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385419v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Graziani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L&#243;pez-Montalvo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245823v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7426" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0556" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;mazeilles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlet-Marzloff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Creus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108865" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Speller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4736" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955771v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Cattiaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Duch&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163630v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baleux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859468v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Dijkstra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425820v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beeching" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270134v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268630v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270137v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270141v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600298v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269842v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270120v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269934v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Calastrenc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531397v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263265v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270071v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139911v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Comet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269943v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269675v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299911v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G. van der Sluis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. L. Rodrigues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63273-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259909v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440788v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Kerdivel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542000v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=le-dolmen-de-saint-eugene-autopsie-dune-sepulture-collective-neolithique" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965889v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891581v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467790v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244922v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440882v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510369v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joana Gabucio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140799v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Cattiaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Duch&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163630v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baleux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427294v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859468v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Dijkstra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beeching" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270137v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270141v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269934v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531397v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Calastrenc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270130v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Comet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269675v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G van der Sluis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S L Rodrigues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59486-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitiva Bueno Ramirez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Balbin Berhman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zp5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN2H4K7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580939v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335772v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.153" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385419v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Graziani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445811v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L&#243;pez-Montalvo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245823v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7426" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926823v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0556" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492470v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;mazeilles" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlet-Marzloff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Creus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108865" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Speller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4736" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299911v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G. van der Sluis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. L. Rodrigues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63273-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259909v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440788v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Kerdivel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542000v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=le-dolmen-de-saint-eugene-autopsie-dune-sepulture-collective-neolithique" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965889v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891581v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>