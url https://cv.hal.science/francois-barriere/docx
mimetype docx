--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francois Barriere </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-5936-826X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061111805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de droit privé à l'Université Lumière Lyon 2, je co-dirige la double licence &amp;quot;droit - économie - gestion&amp;quot; et le double master &amp;quot;droit et gestion&amp;quot; (avec la faculté SEG). J'ai été responsable pour Lyon 2 du master droit et pratique des contrats.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (136)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conseils d'administration européens sous la pression des activistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFNews (Corporate Finance News)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activisme actionnarial en Europe : dynamiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activisme actionnarial : perspectives 2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance d'entreprise sous l'influence de la géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décideurs magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des investissements étrangers : la fiducie peut-elle être un équivalent des proxy et voting trust américains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions Mag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p. 8 à 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des participations minoritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance / Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activisme actionnarial : perspectives 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance sous l’influence de l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions Mag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activisme actionnarial en Europe : dynamiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions Mag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement d'entreprise à l'épreuve du départ du dirigeant social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pratique du droit, de la politique, de l'économie, de la gestion et des finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust et fiducie transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie patrimoniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mandataire social et l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et succession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions Mag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activisme actionnarial en Europe en 2023 : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions Mag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des parties prenantes sur la gouvernance des sociétés cotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manipulation de marché, son instigateur et ses collaborateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication financière trompeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement d’entreprise à l’épreuve du départ du dirigeant social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pratique du droit, de la politique, de l'économie, de la gestion et des finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial law in the era of artificial intelligence: key topics and themes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Financial Markets Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activisme actionnarial en Europe en 2022 : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions Mag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat : nouvel actionnaire de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Option Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat, nouvel actionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Option Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une complexité croissante des sujets d'attention des administrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NextStep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE, nouveau terrain de jeu de l’activisme actionnarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Option Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers davantage d'alertes professionnelles : un nouveau paradigme à anticiper pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 06, pp.327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03686158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie, trust et gestion de patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Davodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Le Normand-Caillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie patrimoniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.81-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnementaux - Quelle responsabilité civile du dirigeant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Option Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1680, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESG, nouvelle boussole des administrateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine Décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activisme actionnarial en Europe en 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Darriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnementaux et intérêt social : deux faces d'une même pièce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Agéfi Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 832-833, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation d'investissement et manipulation de cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stichting aux Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie patrimoniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’opposition au dialogue : le débat environnemental entre dirigeants et actionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations d'investissement sur les médias sociaux : précisions de l'ESMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et restructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours : une application extraterritoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actifs numériques à fonction monétaire confrontés aux qualifications juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIN CODE - Revue internationale de la propriété intellectuelle et du droit numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGPD et données personnelles des actionnaires : l'heure de la réforme a sonné !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 02, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évolution du droit des OPA après les affaires Véolia/Suez et Scor/Covéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit bancaire et financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le véritable intérêt acheteur, exonératoire de manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LBO : le danger des remontées de dividendes en temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distribution des actifs du trust : une mutation taxable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 06, pp.396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03246498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gouvernance d'entreprise durable et de long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine Décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mandataires sociaux au défi des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine Décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'expertise de l'avocat en matière de compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Koenigsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regulation &amp; Compliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sanction pénale de la fraude fiscale appliquée au trust qui n'en a que le nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03184268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force obligatoire des contrats confrontée au Covid-19 (partie 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Attar-Rezvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 310, pp.71-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain-based Financial Services and Virtual Curriencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Consumer and Market Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie à l'aune de l'expérience du trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force obligatoire des contrats confrontée au Covid-19 (partie 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Attar-Rezvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 311, pp.86-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert international du siège social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.9-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour l’activisme actionnarial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Darriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Banque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Supplément au n°845, pp.68-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trust constitutif d'une mutation à titre gratuit taxable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessaire motivation de la sanction d'un abus de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exclusion statutaire des associés d'une sas : beaucoup de bruit pour rien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159, pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cybercriminalité boursière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 QUESTIONS - L'éthique dans la vie des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9-10, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devoir de loyauté intra-groupe des administrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1380, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les titres de dettes : vers un développement du marché des Euro PP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit bancaire et financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie, trust, mandat : quelle délimitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 168, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust et fiducie : influences réciproques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 289, pp.35-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre de mouvement ne vaut pas cession d'actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 01, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02451702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obligations de confidentialité des administrateurs des sociétés cotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décideurs juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétence du bureau de l'assemblée des actionnaires : privation des droits de vote en cas de franchissement de seuil non déclaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 03, pp.191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02451717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdfunding, ou l’adaptation du droit au service des investissements en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.331-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fiduciaire-actionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 7-8, pp.428-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01931321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'intérêts : le droit des sociétés prime !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Year Outcome for Congenital Diaphragmatic Hernia: Results From the French National Register</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Loundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.204 - 210. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpeds.2017.09.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clauses abusives et contrats d’adhésion : un clair-obscur pour la pratique sociétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, nov.-déc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01929999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de la fiducie-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques &amp; stratégie patrimoniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdiction d’exercer son droit de vote par l’obligataire, note s. Com. 31.1.2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.368-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les fraudes et autres manquements à la probité en entreprise (trois questions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.715 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPA : les limites du contrôle juridictionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Agéfi Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le whistleblowing à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdiction pour un obligataire d'exercer son droit de vote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 06, pp.368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02240730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual long survival despite severe lung disease of a child with biallelic loss of function mutations in ABCA-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia El Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Epaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Grimont-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Medicine Case Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.173-175. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmcr.2018.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le registre des actionnaires à l’heure de la blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité des personnes morales : le retour de la sécurité juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Agéfi Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du régime des émissions obligataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 01, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02240674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des difficultés des établissements de crédit (trois questions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.134 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des sociétés dans l’Union européenne renforcée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Darriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions et Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime des émissions obligataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.14 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposit-Guarantee Schemes in French and European law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osservatorio del diritto civile e commerciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lanceurs d’alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.191 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du droit des contrats. Incidences sur la vie des affaires, Trois questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appréhension du trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01844205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imputation d’une manipulation de cours au seul dirigeant d’une société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.200 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activisme actionnarial : un développement continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine Décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Contract Law Reform and Its Impact on Acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Contract Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.389 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Regulation and Consumer Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osservatorio del diritto civile e commerciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.519-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés en quête de leurs bénéficiaires effectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie. Trois questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.652 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pactes d’actionnaires à l’heure du registre des bénéficiaires effectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des actionnaires à l’heure de la dernière directive européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading algorithmique et manipulation sur contrats financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.102 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pactes d’actionnaires : attention à la libre révocabilité des administrateurs !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Agéfi Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours : précisions du Conseil d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.322 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l’utilité du trading à haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit bancaire et financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.110 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incidence de la réforme du droit des contrats sur les opérations d'acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02240510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological effects of invasive ventilation with neurally adjusted ventilatory assist (NAVA) in a crossover study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gaillard-Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.180. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12887-016-0717-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02057731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie sur titres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LGDJ/Lextenso, coll. Grands Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, s. la dir. du comité scientifique de l’AFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du droit des contrats au service des opérations de M&A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Option Droit &amp; Affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artificielle fixation du cours de bourse, note sous CDS, AMF, 5 juillet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.358 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du droit des contrats : ses impacts sur les contrats d’acquisitions et les contrats d’assurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours et trading à haute fréquence, note sous CDS, AMF, 5 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.143 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvetage de l’université et évolution des facultés de droit, dossier « Il faut sauver l’université »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit d'Assas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence de la réforme du droit des contrats sur les opérations d’acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.639 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’algorithme fou, note sous CDS, AMF, 8 juillet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.410 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie sur titres (s. la dir. du comité scientifique de l’AFF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LGDJ/Lextenso, coll. Grands Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau régime de la &amp;quot;record date&amp;quot; sonne-t-il le glas du droit de vote comme attribut essentiel des actionnaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.288 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme des introductions en bourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.135 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours et layering (à propos de Sanct. AMF 1° oct. 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.78 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-sûreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LGDJ/Lextenso, coll. Grands Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, (s. la dir. du comité scientifique de l’AFF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMS, téléphone professionnel et vie privée du salarié, note sous Com. 10 février 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1171 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-absorption et personnalité des peines, note sous CJUE 5 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1234 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incidence du nouveau régime de la record date sur le droit de vote des actionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 05, pp.288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02240307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et restructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LGDJ/Lextenso, coll. Grands Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « communication » comme fait générateur d’une offre au public, note sous CJUE 17 septembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, pp.591 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéculer n’est pas manipuler (à propos de Sanct. AMF 14 mars 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue trimestrielle de droit financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.178 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence des organes sociaux de sociétés visées par une offre publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.508 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Florange : une loi anti-OPA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 05, pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02240180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi « Florange » : une loi anti-OPA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Réals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.279 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau droit des OPA après la loi Florange, 22 mai 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie française ou le réveil chaotique d’une « Belle au Bois Dormant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">McGill Law Journal / Revue de droit de McGill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion-filialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02240105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-sûreté en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">McGill Law Journal / Revue de droit de McGill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-compensatory damages: France under the influence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osservatorio del diritto civile e commerciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence over wind turbines: res communis under the spot light (about the Norwegian Supreme Court decision of May 27, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Private Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs d'alertes professionnelles : le temps de l'apaisement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 05, pp.276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02239747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-sûreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trusts e attività fiduciarie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le whistleblowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 09, pp.483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02239647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'augmentation de capital réputée réalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 04, pp.731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02239478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre public et impérativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 04, pp.713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02239399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La legge che istituisce la fiducia: tra equilibrio e incoerenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trusts e attività fiduciarie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry REVET (dir.), Code civil et modèles. Des modèles du Code au Code comme modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 04, pp.859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02247825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la législation sur la négociation des promesses d'actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 04, pp.653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02239099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des investissements étrangers : les opérations d’acquisition sous l’influence du droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LegiTech. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie, moyen de transmission, temporaire ou définitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les monuments historiques. Enjeux, outils et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité transfrontière et la protection des créanciers et associés, une difficile conciliation des intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des sociétés en droit de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruyant, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle gouvernance des sociétés sous l'influence du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les remèdes juridiques aux pathologies de la mauvaise gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thémis, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposit Guarantee Schemes: Towards Harmonisation through the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Contract Law in a Changed Banking and Financial Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les garanties au service du financement des entreprises : de l’intérêt d'une bonne gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financement des entreprises au Liban. Réponses alternatives en temps de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue juridique de l'USEK, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit financier sous l’influence de l’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des affaires et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdfunding, ou l'adaptation du droit au service des investissements en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal Aspects of Crowdfunding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.303-319, 2021, 9783030792640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection du consommateur de produits financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit des marchés financiers. Actes du Colloque international, 12 avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUSEK (Presses de l'Université Saint-Esprit de Kaslik), pp.97-112, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Attorney's Compliance Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Frison-Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compliance Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.159-163, 2021, Compliance &amp; Regulation, 978-2-8027-6888-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union bancaire : une œuvre inachevée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Michel et Jean-Patrice Storck. Liber amicorum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz; Joly Éditions, pp.133-142, 2021, Études, mélanges, travaux, 978-2-247-20950-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'expertise de l'avocat en matière de compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Koenigsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Frison-Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils de la compliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.141-146, 2021, Thèmes &amp; commentaires. Régulations &amp; compliance, 978-2-247-19808-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des sociétés favorisées par la CJUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité des sociétés dans l'Union européenne. Aspects juridiques et fiscaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joly Éditions, pp.97-106, 2020, Pratique des affaires, 978-2-3060-0109-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FinTech Regulation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diritto del Fintech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wolters Kluwer, pp.491-508, 2020, 8813372272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiducie, 10 ans ! : actes du [4e] Colloque, 5 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2019, Collection Grands colloques, 978-2-275-06591-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Payment with Bitcoins and other Virtual Currencies – Risks, liabilities and regulatory responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto De Franceschi; Reiner Schulze. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Revolution – New Challenges for Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C.H.Beck; Nomos, pp.327-339, 2019, 978-3-406-74387-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France – Legal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activist Investing in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Activist Insight, pp. 14 et s., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et société en difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie : assise théorique et implications pratiques / Trusts in civil law jurisdictions: operational and theoretical aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, 117-129, Coll. Actualités de droit de l’entreprise, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de propriété des créanciers à l’épreuve du renflouement interne des banques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traitement des difficultés des établissements bancaires et institutions financières. Approche croisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.177 à 188, 2018, Coll. Actualités de droit de l’entreprise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie : assise théorique et implications pratiques / Trusts in civil law jurisdictions: operational and theoretical aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, Coll. Actualités de droit de l’entreprise, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traitement des difficultés des établissements bancaires et institutions financières. Approche croisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.I-III, 2018, Coll. Actualités de droit de l’entreprise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition de sociétés à l’aune de la réforme du droit des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme du droit des contrats et ses incidences sur la vie des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, 2017, Coll. Act. du droit de l’entreprise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France – Legal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activist Investing in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Activist Insight, pp.8 et s., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie nommée et sûretés de la directive « collatérale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie-sûreté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ-Lextenso, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La finance islamique : un cadre précisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Michel Germain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francouska zkusenost se sverenstvim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tichý Luboš; Ronovská Kateřina; Kocí Miloš. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust A Srovnatelné Instituty V Evrope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rozkotova Publishing, pp.81 et s., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Security fiducie in French Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Worlds of the Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Univ. Press, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rép. civ. Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Fiducie or the Chaotic Awakening of a Sleeping Beauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-imagining the trust: Trusts in Civil Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Univ. Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prises de participations rampantes à l’heure des swaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Philippe Merle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust and fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a European Civil Code</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté d’entreprendre et micro-entreprises. Du mythe à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La micro-finance : du micro-crédit au social business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l trustee nella gestione dei patrimoni. Responsabilita’e soluzione dei conflitti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Giappichelli Editore, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie : aspects fiscaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoria e pratica della fiscalità dei trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPSOA/Kluwers, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El equivalente francés del trust o la fiducia como instrumento commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El trust en el derecho civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bosch, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition in France of EU capital market directives: a brief status report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide to the World’s Leading Capital Markets Lawyers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Code civil français aujourd’hui : influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Code civil français dans le droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limitations on Contractual Autonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juris Publisher, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commercial Trusts in European Private Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Période d’observation. Situation de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fasc. 30, Rép. prat. dt. privé, Juris-classeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juris-classeur, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règlement amiable et prévention des difficultés des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fasc. 10, Rép. prat. dt. privé, Juris-classeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juris-classeur, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’ouverture d’une procédure collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fasc. 20, Rép. prat. dt. privé, Juris-classeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juris-classeur, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport au Comité financier et économique du Parlement chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chinese Trust Law – Materials on the Drafting Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publishing House of the Chinese Procuratorate, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie face au trust dans les rapports d’affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charitable trusts anglo-américains et fondations françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation et trust dans la protection du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règlementation sociétaire et financière sur la durabilité : CSRD, CS3D, Omnibus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un droit des industries vertes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance sous l’influence de l’ESG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des voies et des voix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parties au contrat de fiducie : la limitation des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiducie et droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française des Fiduciaires, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les investissements étrangers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’influence du droit public des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés à l’heure de la directive CSRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lyon &amp; Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des entreprises sous l’influence des parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mutation de la place des parties prenantes dans la gouvernance des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des associés et des créanciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des personnes morales en droit de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiducie, trust et gestion de patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de droit comparé (IDC), Université Paris II Panthéon-Assas, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et restructurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust, fiducie et fondations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stichling et les trusts étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiducie, trust et gestion de patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de droit comparé (IDC), Université Paris II Panthéon-Assas, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des sociétés sous l'influence du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les remèdes juridiques aux pathologies de la mauvaise gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2; Université de Montréal, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et restructurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiducie, trust et fondations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay; Conseil supérieur du notariat, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation de la fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les monuments historiques : enjeux, outils et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “fiducies et trusts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des sociétés sous l’influence du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les remèdes juridiques à la mauvaise gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation de la fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les monuments historiques : enjeux, outils et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans; Université Paris-Saclay, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Law under the Digital Influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of Technology on Consumer Credit and Financial Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NUI Galway, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation du secteur financier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies du secteur financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legitech, May 2021, webinaire, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Rights vs. Emergency Measures: are Human Rights adaptable standards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Rights vs. Emergency Measures: are Human Rights adaptable standards?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit des OPA en ébullition après les affaires Véolia/Suez et Scor/Covéa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Panthéon-Assas, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Rights vs. Emergency Measures: Are Human Rights adaptable standards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical exploration of human rights when human rights become part of the problem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCD Centre for Human Rights, May 2021, online conference, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la NRE à la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2; Université Jean-Monnet-Saint-Etienne, Sep 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exclusion des associés d'une SAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La loi Soilihi : quels impacts en droit des affaires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Feb 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles réalités et quels enjeux pour les acteurs du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Breham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Pitchouguina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Saidi Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dillais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traite des mineurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2; Alliance des Avocats pour les Droits de l'Homme (AADH), Sep 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expertises requises dans l'Ex Ante de la compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Koenigsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Gutierrez-Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils de la compliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Regulation &amp; Compliance (JoRC), Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des trusts anglo-saxons à la fiducie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aménagement contractuel des nouveaux droits réels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans, Oct 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réglementation des investissements étrangers en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité du droit public français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Jun 2019, Paris, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secret des affaires et alertes professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secret des affaires et alertes professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance des Avocats pour les Droit de l'Homme (AADH), Nov 2019, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A.: Some Considerations for Banks and Financial Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Strategy and Governance in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universita degli Studi di Milano, Nov 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la réforme du droit des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque, ONG affiliées à l’AADH,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et EIRL,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Los patrimonios de afectación como instrumento de gestión y trasmisión de riqueza en el ámbito familiar”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. de Cantabria, Feb 2019, Cantabria, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gastronomie comme entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gastronomie : quels enjeux spécifiques pour le droit économique et le droit de la culture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection du consommateur de produits financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque, Univ. du St.-Esprit de Kaslik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activists Investing in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harvard Law School Forum on Corporate Governance and Financial Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cambridge (Mass.), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie, trust et mandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “La Fiducie Gestion”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dijon,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traitement des difficultés des établissements bancaires et institutions financières,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, ANDJCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement Euro-PP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Le crédit non bancaire : une source complémentaire de financement pour les PME ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crypto-monnaies : quel régime juridique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement européen (Bruxelles, Belgique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies virtuelles : quelle réglementation ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-québécois "La monnaie et le droit : évolution(s)/révolution(s),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice/Université de Sherbrooke, Jun 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des sociétés favorisée par la CJUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La mobilité des sociétés dans l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, UPEC/SENAT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks, Liabilities, and Regulatory Responses to Virtual Currencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Law Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Trevino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paiement des créanciers lors de la liquidation judiciaire,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De la phase amiable au recouvrement forcé des créances de sommes d’argent, « état des lieux, questions juridiques diverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">modérateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque la lutte contre les fraudes et autres manquements à la probité en entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Lyon 2, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exercice des prérogatives d’associé par le fiduciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association Française des Fiduciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’insertion professionnelle, Grenelle du droit,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFJE et Cercle Montesquieu, Nov 2017, AFJE et Cercle Montesquieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du droit des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque, ONG affiliées à l’AADH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association Française des Fiduciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs et propos conclusifs,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme du droit des contrats et ses incidences sur la vie des affaires : premiers retours,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Réforme du droit des contrats : quelle loi de ratification ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">table-ronde, Laboratoire de droit civil de l’Université Panthéon-Assas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie au service des restructurations, propos introductifs et conclusifs, La fiducie,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">assise théorique et aspects pratiques / Trusts in civil law jurisdictions: operational and theoritical aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">propos conclusifs,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust et fiducie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Association des juristes franco-britanniques, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisitions et restructurations de sociétés : aspects de droit des affaires et de droit social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assas Lextenso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le registre des bénéficiaires effectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l'AFIC (Association Française des Investisseurs pour la Croissance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposit Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECOLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bucconi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cessions, restructurations d’entreprises et fusions-acquisitions : aspects de droit des affaires et de droit social,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assas Lextenso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence et avocats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapport de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la réforme du droit des contrats dans les opérations de fusions et acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque, AFJE, commission corporate et M&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects manipulatoires du trading à haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Le trading algorithmique: entre défis et défiance”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, master 2 de droit bancaire et financier de l’Univ. Paris II, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de l’industrie pharmaceutique (président de séance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le droit économique, support de croissance de l’industrie pharmaceutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats-généraux du droit de l’entreprise, CNB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence de la réforme du droit des contrats sur les opérations d’acquisitions,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercle de l’Union Interallié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juriste d’affaires demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque FNDE/ANDJCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propriété finalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque sur l’administration du bien d’autrui,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer Protection and Market Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Supranational Trends of Civil and Commercial Law: Towards a Reunification of Private Law?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de l’entreprise en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque, FNDE/ANDJCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise bancaire et financière : causes et réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barreau de Bordeaux,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau rôle du comité d’entreprise d’une société visée par une offre publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde sur le nouveau droit des OPA après la loi Florange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference on Trust, Fiducie, Treuhand in Europe and the Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Trust, Fiducie, Treuhand in Europe and the Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Prague (CZ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et responsabilité patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Subsidiarité et responsabilité patrimoniale”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de s professions du droit de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Trust Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The French Trust Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain, Nov 2013, Louvain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments of Trust Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments of Trust Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Academy of Estate &amp; Trust Law, May 2012, Istanbul (Turquie), Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de la finance islamique en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “La finance islamique” du Master 2 droit des affaires de l’Université Paris X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réponse réglementaire face à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réponse réglementaire face à la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès CNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et procédures collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “La fiducie en action”, Paris Europlace et Caisse des dépôts et consignations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust, Property & Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust, Property &amp; Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Oxford (UK), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-compensatory damages: France under the influence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Rights and Remedies in the Law of Obligations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Haifa (Israël), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Purpose Patrimonies: French Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Purpose Patrimonies: French Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Netherlands Comparative Law Association, Sep 2011, Amsterdam (NETHERLANDS), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du contrôle interne à la dénonciation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le cadre de la finance après la crise », Magistère de juriste d’affaires et MBA de droit des affaires et de management-gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">fiducie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Compagnie régionale des commissaires aux comptes et Ordre des avocats de Poitiers, Mar 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La finance islamique, entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La finance islamique, entre mythe et réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-sûreté en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “La fiducie dans tous ses Etats/The World of the Trusts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montreal (Canada), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust et fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust et fiducie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro di studi bancari, Jun 2010, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté d’entreprendre et micro-entreprises. Du mythe à la réalité et propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “La micro-finance : du micro-crédit au social business”, Magistère de juriste d’affaires et MBA de droit des affaires et de management-gestion – Paris II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apport sans apport : la fusion triangulaire à l’envers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “L’apport en sociétés dans tout ses états”, Master Juriste d’affaires – Paris XI, Maison des avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cause de la crise financière : un défaut de réglementation ? et propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Les aspects juridiques de la crise financière”, Magistère de juriste d’affaires-DJCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise financière : le point de vue d’un juriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise financière : le point de vue d’un juriste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française des docteurs en droit, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects comparatifs du trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Enjeux et incidences pratiques du trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie ou le réveil chaotique de la Belle au bois dormant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie ou le réveil chaotique de la Belle au bois dormant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie dans les opérations de gestion des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie dans les opérations de gestion des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Finance Structurée de Paris, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie et les personnes vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie et les personnes vulnérables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française des docteurs en droit, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie en droit comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Fiducie : applications pratiques”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’introduction de la fiducie en droit français : aboutissement ou nouveau départ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiducie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Juristes de Sc. Po, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trust en France: la “fiducie”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Il Trust in Europa: common law e civil law a confronto”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Turin (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi instituant la fiducie : entre équilibre et incohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La fiducie », Magistère de juriste d’affaires-DJCE de Paris II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie et ses implications de nature commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie et ses implications de nature commerciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Code civil français aujourd’hui : influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la codification : le Code civil français dans le droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les causes de nullité des augmentations de capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l’ordonnance portant réforme du régime des valeurs mobilières du 24 juin 2004, Magistère de juriste d’affaires-DJCE de Paris II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution, traités internationaux et contrats (rapport français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Congrès international de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Brisbane (AU), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects récents du gouvernement d’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects récents du gouvernement d’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial Trust (aspects français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commercial Trust (aspects français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Stresa, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Law of the People’s Republic of China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust Law of the People’s Republic of China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Chengdu - Sichuan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Aspects of Investment Management in the European Union (aspects français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal Aspects of Investment Management in the European Union (aspects français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Como (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie : droit des biens ou des obligations (rapport français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Congrès international de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique : comment utiliser une holding pour réussir des opérations d’acquisition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holdings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de marché et compétence extraterritoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande d’inscription de résolutions consultatives logiquement refusée par le juge des référés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liquidité prise en défaut, source de manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours : une application territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée européenne de la protection des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rotaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit fondamental à l'éducation : un principe à l'épreuve de sa mise en œuvre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rotaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des réfugiés et les défis de leur mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rotaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revirement de jurisprudence en matière de transfert de responsabilité pénale dans le cadre d’opérations de fusion-absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rotaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel cadre juridique pour les migrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rotaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et droits humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours par indications trompeuses, note sous AMF CDS 8 novembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation de capital obligatoire réservée aux salariés : nullité régularisable en cas d’omission de la résolution obligatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours sur contrats à terme, note sous CDS AMF 16.7.2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revendication de choses fongibles auprès d’un dépositaire soumis à une procédure collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rapport relatif aux impacts juridiques et réglementaires de l’intelligence artificielle en matière bancaire, financière et des assurances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hcjp Hcjp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCJP. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au regard des conventions internationales, le confinement forcé est-il légal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Demetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pettiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Azoux-Bacrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDHAE; IDHBB. 2020, 397 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire pratique de droit des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quiquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bazin-Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Quiquerez. Bruylant, 707 p., 2023, (Paradigme. Vocabulaire), 978-2-39013-368-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de tradition civilistes en question. A propos des rapports Doing Business de la Banque Mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Henri Capitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société de législation comparée, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception du trust au travers de la fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, Bibliothèque du droit de l’entreprise, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">v° droit pénal des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire pratique de droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les questions que doivent se poser les conseils d’administration de sociétés face à la pandémie Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt social et RSE face à la pandémie Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des sociétés cotées face à la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution de dividendes et intérêt social face à la pandémie Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Darriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdiction des ventes à découvert et des positions courtes nettes dans le contexte de la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rotaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Rules Governing Compensation Within French Financial Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Supreme Court Rules on SOX Whistleblowing Procedures in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId379"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francois Barriere </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-5936-826X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061111805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de droit privé à l'Université Lumière Lyon 2, je co-dirige la double licence &amp;quot;droit - économie - gestion&amp;quot; et le double master &amp;quot;droit et gestion&amp;quot; (avec la faculté SEG). J'ai été responsable pour Lyon 2 du master droit et pratique des contrats.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (136)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance d'entreprise sous l'influence de la géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décideurs magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conseils d'administration européens sous la pression des activistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFNews (Corporate Finance News)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activisme actionnarial en Europe : dynamiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activisme actionnarial : perspectives 2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activisme actionnarial : perspectives 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des participations minoritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance / Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des investissements étrangers : la fiducie peut-elle être un équivalent des proxy et voting trust américains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions Mag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p. 8 à 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance sous l’influence de l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions Mag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activisme actionnarial en Europe : dynamiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions Mag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement d'entreprise à l'épreuve du départ du dirigeant social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pratique du droit, de la politique, de l'économie, de la gestion et des finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust et fiducie transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie patrimoniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mandataire social et l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement d’entreprise à l’épreuve du départ du dirigeant social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pratique du droit, de la politique, de l'économie, de la gestion et des finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activisme actionnarial en Europe en 2023 : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions Mag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et succession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions Mag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des parties prenantes sur la gouvernance des sociétés cotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manipulation de marché, son instigateur et ses collaborateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication financière trompeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat : nouvel actionnaire de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Option Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial law in the era of artificial intelligence: key topics and themes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Financial Markets Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activisme actionnarial en Europe en 2022 : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions Mag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat, nouvel actionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Option Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une complexité croissante des sujets d'attention des administrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NextStep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE, nouveau terrain de jeu de l’activisme actionnarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Option Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et restructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie, trust et gestion de patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Davodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Le Normand-Caillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie patrimoniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.81-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers davantage d'alertes professionnelles : un nouveau paradigme à anticiper pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 06, pp.327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03686158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnementaux - Quelle responsabilité civile du dirigeant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Option Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1680, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESG, nouvelle boussole des administrateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine Décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activisme actionnarial en Europe en 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Darriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnementaux et intérêt social : deux faces d'une même pièce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Agéfi Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 832-833, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation d'investissement et manipulation de cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stichting aux Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie patrimoniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’opposition au dialogue : le débat environnemental entre dirigeants et actionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations d'investissement sur les médias sociaux : précisions de l'ESMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'expertise de l'avocat en matière de compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Koenigsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regulation &amp; Compliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mandataires sociaux au défi des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine Décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sanction pénale de la fraude fiscale appliquée au trust qui n'en a que le nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03184268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évolution du droit des OPA après les affaires Véolia/Suez et Scor/Covéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit bancaire et financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actifs numériques à fonction monétaire confrontés aux qualifications juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIN CODE - Revue internationale de la propriété intellectuelle et du droit numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours : une application extraterritoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGPD et données personnelles des actionnaires : l'heure de la réforme a sonné !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 02, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LBO : le danger des remontées de dividendes en temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le véritable intérêt acheteur, exonératoire de manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distribution des actifs du trust : une mutation taxable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 06, pp.396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03246498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gouvernance d'entreprise durable et de long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine Décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cybercriminalité boursière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert international du siège social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.9-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force obligatoire des contrats confrontée au Covid-19 (partie 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Attar-Rezvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 311, pp.86-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force obligatoire des contrats confrontée au Covid-19 (partie 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Attar-Rezvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 310, pp.71-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain-based Financial Services and Virtual Curriencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Consumer and Market Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie à l'aune de l'expérience du trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trust constitutif d'une mutation à titre gratuit taxable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour l’activisme actionnarial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Darriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Banque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Supplément au n°845, pp.68-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessaire motivation de la sanction d'un abus de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exclusion statutaire des associés d'une sas : beaucoup de bruit pour rien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159, pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdfunding, ou l’adaptation du droit au service des investissements en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.331-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre de mouvement ne vaut pas cession d'actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 01, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02451702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie, trust, mandat : quelle délimitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 168, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust et fiducie : influences réciproques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 289, pp.35-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 QUESTIONS - L'éthique dans la vie des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9-10, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devoir de loyauté intra-groupe des administrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1380, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les titres de dettes : vers un développement du marché des Euro PP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit bancaire et financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obligations de confidentialité des administrateurs des sociétés cotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décideurs juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétence du bureau de l'assemblée des actionnaires : privation des droits de vote en cas de franchissement de seuil non déclaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 03, pp.191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02451717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les fraudes et autres manquements à la probité en entreprise (trois questions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.715 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdiction d’exercer son droit de vote par l’obligataire, note s. Com. 31.1.2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.368-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de la fiducie-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques &amp; stratégie patrimoniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPA : les limites du contrôle juridictionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Agéfi Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fiduciaire-actionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 7-8, pp.428-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01931321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'intérêts : le droit des sociétés prime !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Year Outcome for Congenital Diaphragmatic Hernia: Results From the French National Register</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Loundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.204 - 210. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpeds.2017.09.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clauses abusives et contrats d’adhésion : un clair-obscur pour la pratique sociétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, nov.-déc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01929999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdiction pour un obligataire d'exercer son droit de vote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 06, pp.368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02240730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le whistleblowing à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du régime des émissions obligataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 01, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02240674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité des personnes morales : le retour de la sécurité juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Agéfi Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le registre des actionnaires à l’heure de la blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual long survival despite severe lung disease of a child with biallelic loss of function mutations in ABCA-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia El Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Epaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Grimont-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Medicine Case Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.173-175. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmcr.2018.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des difficultés des établissements de crédit (trois questions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.134 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des sociétés dans l’Union européenne renforcée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Darriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions et Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime des émissions obligataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.14 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposit-Guarantee Schemes in French and European law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osservatorio del diritto civile e commerciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours : précisions du Conseil d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.322 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés en quête de leurs bénéficiaires effectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie. Trois questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.652 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Contract Law Reform and Its Impact on Acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Contract Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.389 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Regulation and Consumer Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osservatorio del diritto civile e commerciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.519-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du droit des contrats. Incidences sur la vie des affaires, Trois questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lanceurs d’alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.191 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appréhension du trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01844205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imputation d’une manipulation de cours au seul dirigeant d’une société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.200 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activisme actionnarial : un développement continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine Décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pactes d’actionnaires à l’heure du registre des bénéficiaires effectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading algorithmique et manipulation sur contrats financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.102 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pactes d’actionnaires : attention à la libre révocabilité des administrateurs !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Agéfi Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des actionnaires à l’heure de la dernière directive européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie sur titres (s. la dir. du comité scientifique de l’AFF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LGDJ/Lextenso, coll. Grands Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’algorithme fou, note sous CDS, AMF, 8 juillet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.410 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artificielle fixation du cours de bourse, note sous CDS, AMF, 5 juillet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.358 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological effects of invasive ventilation with neurally adjusted ventilatory assist (NAVA) in a crossover study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gaillard-Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.180. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12887-016-0717-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02057731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l’utilité du trading à haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit bancaire et financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.110 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incidence de la réforme du droit des contrats sur les opérations d'acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02240510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie sur titres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LGDJ/Lextenso, coll. Grands Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, s. la dir. du comité scientifique de l’AFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du droit des contrats au service des opérations de M&A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Option Droit &amp; Affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du droit des contrats : ses impacts sur les contrats d’acquisitions et les contrats d’assurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours et trading à haute fréquence, note sous CDS, AMF, 5 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.143 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence de la réforme du droit des contrats sur les opérations d’acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.639 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvetage de l’université et évolution des facultés de droit, dossier « Il faut sauver l’université »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit d'Assas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-sûreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LGDJ/Lextenso, coll. Grands Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, (s. la dir. du comité scientifique de l’AFF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau régime de la &amp;quot;record date&amp;quot; sonne-t-il le glas du droit de vote comme attribut essentiel des actionnaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.288 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme des introductions en bourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.135 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours et layering (à propos de Sanct. AMF 1° oct. 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.78 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incidence du nouveau régime de la record date sur le droit de vote des actionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 05, pp.288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02240307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMS, téléphone professionnel et vie privée du salarié, note sous Com. 10 février 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1171 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-absorption et personnalité des peines, note sous CJUE 5 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1234 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et restructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LGDJ/Lextenso, coll. Grands Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Florange : une loi anti-OPA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 05, pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02240180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « communication » comme fait générateur d’une offre au public, note sous CJUE 17 septembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, pp.591 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéculer n’est pas manipuler (à propos de Sanct. AMF 14 mars 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue trimestrielle de droit financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.178 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence des organes sociaux de sociétés visées par une offre publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.508 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi « Florange » : une loi anti-OPA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Réals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.279 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau droit des OPA après la loi Florange, 22 mai 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-compensatory damages: France under the influence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osservatorio del diritto civile e commerciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie française ou le réveil chaotique d’une « Belle au Bois Dormant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">McGill Law Journal / Revue de droit de McGill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion-filialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02240105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-sûreté en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">McGill Law Journal / Revue de droit de McGill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence over wind turbines: res communis under the spot light (about the Norwegian Supreme Court decision of May 27, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Private Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs d'alertes professionnelles : le temps de l'apaisement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 05, pp.276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02239747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le whistleblowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 09, pp.483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02239647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-sûreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trusts e attività fiduciarie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'augmentation de capital réputée réalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 04, pp.731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02239478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La legge che istituisce la fiducia: tra equilibrio e incoerenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trusts e attività fiduciarie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre public et impérativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 04, pp.713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02239399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry REVET (dir.), Code civil et modèles. Des modèles du Code au Code comme modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 04, pp.859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02247825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la législation sur la négociation des promesses d'actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 04, pp.653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02239099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des investissements étrangers : les opérations d’acquisition sous l’influence du droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LegiTech. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie, moyen de transmission, temporaire ou définitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les monuments historiques. Enjeux, outils et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle gouvernance des sociétés sous l'influence du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les remèdes juridiques aux pathologies de la mauvaise gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thémis, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité transfrontière et la protection des créanciers et associés, une difficile conciliation des intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des sociétés en droit de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruyant, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposit Guarantee Schemes: Towards Harmonisation through the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Contract Law in a Changed Banking and Financial Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les garanties au service du financement des entreprises : de l’intérêt d'une bonne gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financement des entreprises au Liban. Réponses alternatives en temps de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue juridique de l'USEK, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit financier sous l’influence de l’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des affaires et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'expertise de l'avocat en matière de compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Koenigsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Frison-Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils de la compliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.141-146, 2021, Thèmes &amp; commentaires. Régulations &amp; compliance, 978-2-247-19808-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdfunding, ou l'adaptation du droit au service des investissements en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal Aspects of Crowdfunding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.303-319, 2021, 9783030792640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection du consommateur de produits financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit des marchés financiers. Actes du Colloque international, 12 avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUSEK (Presses de l'Université Saint-Esprit de Kaslik), pp.97-112, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Attorney's Compliance Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Frison-Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compliance Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.159-163, 2021, Compliance &amp; Regulation, 978-2-8027-6888-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union bancaire : une œuvre inachevée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Michel et Jean-Patrice Storck. Liber amicorum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz; Joly Éditions, pp.133-142, 2021, Études, mélanges, travaux, 978-2-247-20950-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des sociétés favorisées par la CJUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité des sociétés dans l'Union européenne. Aspects juridiques et fiscaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joly Éditions, pp.97-106, 2020, Pratique des affaires, 978-2-3060-0109-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FinTech Regulation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diritto del Fintech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wolters Kluwer, pp.491-508, 2020, 8813372272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiducie, 10 ans ! : actes du [4e] Colloque, 5 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2019, Collection Grands colloques, 978-2-275-06591-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Payment with Bitcoins and other Virtual Currencies – Risks, liabilities and regulatory responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto De Franceschi; Reiner Schulze. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Revolution – New Challenges for Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C.H.Beck; Nomos, pp.327-339, 2019, 978-3-406-74387-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traitement des difficultés des établissements bancaires et institutions financières. Approche croisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.I-III, 2018, Coll. Actualités de droit de l’entreprise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France – Legal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activist Investing in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Activist Insight, pp. 14 et s., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et société en difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie : assise théorique et implications pratiques / Trusts in civil law jurisdictions: operational and theoretical aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, 117-129, Coll. Actualités de droit de l’entreprise, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de propriété des créanciers à l’épreuve du renflouement interne des banques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traitement des difficultés des établissements bancaires et institutions financières. Approche croisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.177 à 188, 2018, Coll. Actualités de droit de l’entreprise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie : assise théorique et implications pratiques / Trusts in civil law jurisdictions: operational and theoretical aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, Coll. Actualités de droit de l’entreprise, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France – Legal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activist Investing in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Activist Insight, pp.8 et s., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition de sociétés à l’aune de la réforme du droit des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme du droit des contrats et ses incidences sur la vie des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, 2017, Coll. Act. du droit de l’entreprise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie nommée et sûretés de la directive « collatérale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie-sûreté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ-Lextenso, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La finance islamique : un cadre précisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Michel Germain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francouska zkusenost se sverenstvim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tichý Luboš; Ronovská Kateřina; Kocí Miloš. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust A Srovnatelné Instituty V Evrope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rozkotova Publishing, pp.81 et s., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Security fiducie in French Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Worlds of the Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Univ. Press, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rép. civ. Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prises de participations rampantes à l’heure des swaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Philippe Merle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Fiducie or the Chaotic Awakening of a Sleeping Beauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-imagining the trust: Trusts in Civil Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Univ. Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust and fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a European Civil Code</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté d’entreprendre et micro-entreprises. Du mythe à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La micro-finance : du micro-crédit au social business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l trustee nella gestione dei patrimoni. Responsabilita’e soluzione dei conflitti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Giappichelli Editore, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie : aspects fiscaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoria e pratica della fiscalità dei trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPSOA/Kluwers, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition in France of EU capital market directives: a brief status report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide to the World’s Leading Capital Markets Lawyers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El equivalente francés del trust o la fiducia como instrumento commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El trust en el derecho civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bosch, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limitations on Contractual Autonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juris Publisher, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Code civil français aujourd’hui : influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Code civil français dans le droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commercial Trusts in European Private Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Période d’observation. Situation de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fasc. 30, Rép. prat. dt. privé, Juris-classeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juris-classeur, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règlement amiable et prévention des difficultés des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fasc. 10, Rép. prat. dt. privé, Juris-classeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juris-classeur, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’ouverture d’une procédure collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fasc. 20, Rép. prat. dt. privé, Juris-classeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juris-classeur, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport au Comité financier et économique du Parlement chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chinese Trust Law – Materials on the Drafting Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publishing House of the Chinese Procuratorate, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charitable trusts anglo-américains et fondations françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation et trust dans la protection du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie face au trust dans les rapports d’affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règlementation sociétaire et financière sur la durabilité : CSRD, CS3D, Omnibus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un droit des industries vertes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les investissements étrangers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’influence du droit public des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance sous l’influence de l’ESG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des voies et des voix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parties au contrat de fiducie : la limitation des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiducie et droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française des Fiduciaires, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés à l’heure de la directive CSRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lyon &amp; Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des entreprises sous l’influence des parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mutation de la place des parties prenantes dans la gouvernance des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des associés et des créanciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des personnes morales en droit de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Law under the Digital Influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of Technology on Consumer Credit and Financial Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NUI Galway, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des sociétés sous l'influence du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les remèdes juridiques aux pathologies de la mauvaise gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2; Université de Montréal, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et restructurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust, fiducie et fondations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiducie, trust et gestion de patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de droit comparé (IDC), Université Paris II Panthéon-Assas, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stichling et les trusts étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiducie, trust et gestion de patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de droit comparé (IDC), Université Paris II Panthéon-Assas, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et restructurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiducie, trust et fondations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay; Conseil supérieur du notariat, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation de la fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les monuments historiques : enjeux, outils et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “fiducies et trusts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des sociétés sous l’influence du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les remèdes juridiques à la mauvaise gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation de la fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les monuments historiques : enjeux, outils et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans; Université Paris-Saclay, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Rights vs. Emergency Measures: are Human Rights adaptable standards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Rights vs. Emergency Measures: are Human Rights adaptable standards?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation du secteur financier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies du secteur financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legitech, May 2021, webinaire, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit des OPA en ébullition après les affaires Véolia/Suez et Scor/Covéa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Panthéon-Assas, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Rights vs. Emergency Measures: Are Human Rights adaptable standards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical exploration of human rights when human rights become part of the problem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCD Centre for Human Rights, May 2021, online conference, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la NRE à la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2; Université Jean-Monnet-Saint-Etienne, Sep 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exclusion des associés d'une SAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La loi Soilihi : quels impacts en droit des affaires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Feb 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réglementation des investissements étrangers en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité du droit public français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Jun 2019, Paris, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des trusts anglo-saxons à la fiducie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aménagement contractuel des nouveaux droits réels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans, Oct 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles réalités et quels enjeux pour les acteurs du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Breham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Pitchouguina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Saidi Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dillais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traite des mineurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2; Alliance des Avocats pour les Droits de l'Homme (AADH), Sep 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expertises requises dans l'Ex Ante de la compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Koenigsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Gutierrez-Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils de la compliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Regulation &amp; Compliance (JoRC), Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gastronomie comme entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gastronomie : quels enjeux spécifiques pour le droit économique et le droit de la culture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A.: Some Considerations for Banks and Financial Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Strategy and Governance in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universita degli Studi di Milano, Nov 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secret des affaires et alertes professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secret des affaires et alertes professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance des Avocats pour les Droit de l'Homme (AADH), Nov 2019, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la réforme du droit des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque, ONG affiliées à l’AADH,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et EIRL,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Los patrimonios de afectación como instrumento de gestión y trasmisión de riqueza en el ámbito familiar”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. de Cantabria, Feb 2019, Cantabria, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection du consommateur de produits financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque, Univ. du St.-Esprit de Kaslik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">modérateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque la lutte contre les fraudes et autres manquements à la probité en entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Lyon 2, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crypto-monnaies : quel régime juridique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement européen (Bruxelles, Belgique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activists Investing in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harvard Law School Forum on Corporate Governance and Financial Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cambridge (Mass.), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie, trust et mandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “La Fiducie Gestion”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dijon,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement Euro-PP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Le crédit non bancaire : une source complémentaire de financement pour les PME ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traitement des difficultés des établissements bancaires et institutions financières,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, ANDJCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies virtuelles : quelle réglementation ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-québécois "La monnaie et le droit : évolution(s)/révolution(s),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice/Université de Sherbrooke, Jun 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des sociétés favorisée par la CJUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La mobilité des sociétés dans l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, UPEC/SENAT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks, Liabilities, and Regulatory Responses to Virtual Currencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Law Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Trevino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paiement des créanciers lors de la liquidation judiciaire,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De la phase amiable au recouvrement forcé des créances de sommes d’argent, « état des lieux, questions juridiques diverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisitions et restructurations de sociétés : aspects de droit des affaires et de droit social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assas Lextenso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le registre des bénéficiaires effectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l'AFIC (Association Française des Investisseurs pour la Croissance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposit Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECOLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bucconi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association Française des Fiduciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exercice des prérogatives d’associé par le fiduciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association Française des Fiduciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’insertion professionnelle, Grenelle du droit,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFJE et Cercle Montesquieu, Nov 2017, AFJE et Cercle Montesquieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du droit des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque, ONG affiliées à l’AADH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs et propos conclusifs,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme du droit des contrats et ses incidences sur la vie des affaires : premiers retours,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie au service des restructurations, propos introductifs et conclusifs, La fiducie,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">assise théorique et aspects pratiques / Trusts in civil law jurisdictions: operational and theoritical aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Réforme du droit des contrats : quelle loi de ratification ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">table-ronde, Laboratoire de droit civil de l’Université Panthéon-Assas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">propos conclusifs,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust et fiducie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Association des juristes franco-britanniques, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats-généraux du droit de l’entreprise, CNB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects manipulatoires du trading à haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Le trading algorithmique: entre défis et défiance”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, master 2 de droit bancaire et financier de l’Univ. Paris II, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de l’industrie pharmaceutique (président de séance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le droit économique, support de croissance de l’industrie pharmaceutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cessions, restructurations d’entreprises et fusions-acquisitions : aspects de droit des affaires et de droit social,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assas Lextenso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence et avocats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapport de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la réforme du droit des contrats dans les opérations de fusions et acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque, AFJE, commission corporate et M&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence de la réforme du droit des contrats sur les opérations d’acquisitions,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercle de l’Union Interallié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propriété finalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque sur l’administration du bien d’autrui,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer Protection and Market Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Supranational Trends of Civil and Commercial Law: Towards a Reunification of Private Law?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juriste d’affaires demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque FNDE/ANDJCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau rôle du comité d’entreprise d’une société visée par une offre publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde sur le nouveau droit des OPA après la loi Florange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de l’entreprise en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque, FNDE/ANDJCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise bancaire et financière : causes et réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barreau de Bordeaux,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference on Trust, Fiducie, Treuhand in Europe and the Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Trust, Fiducie, Treuhand in Europe and the Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Prague (CZ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et responsabilité patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Subsidiarité et responsabilité patrimoniale”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de s professions du droit de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Trust Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The French Trust Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain, Nov 2013, Louvain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments of Trust Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments of Trust Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Academy of Estate &amp; Trust Law, May 2012, Istanbul (Turquie), Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de la finance islamique en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “La finance islamique” du Master 2 droit des affaires de l’Université Paris X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réponse réglementaire face à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réponse réglementaire face à la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès CNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et procédures collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “La fiducie en action”, Paris Europlace et Caisse des dépôts et consignations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust, Property & Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust, Property &amp; Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Oxford (UK), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La finance islamique, entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La finance islamique, entre mythe et réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du contrôle interne à la dénonciation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le cadre de la finance après la crise », Magistère de juriste d’affaires et MBA de droit des affaires et de management-gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-compensatory damages: France under the influence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Rights and Remedies in the Law of Obligations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Haifa (Israël), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Purpose Patrimonies: French Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Purpose Patrimonies: French Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Netherlands Comparative Law Association, Sep 2011, Amsterdam (NETHERLANDS), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">fiducie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Compagnie régionale des commissaires aux comptes et Ordre des avocats de Poitiers, Mar 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté d’entreprendre et micro-entreprises. Du mythe à la réalité et propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “La micro-finance : du micro-crédit au social business”, Magistère de juriste d’affaires et MBA de droit des affaires et de management-gestion – Paris II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust et fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust et fiducie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro di studi bancari, Jun 2010, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-sûreté en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “La fiducie dans tous ses Etats/The World of the Trusts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montreal (Canada), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise financière : le point de vue d’un juriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise financière : le point de vue d’un juriste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française des docteurs en droit, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apport sans apport : la fusion triangulaire à l’envers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “L’apport en sociétés dans tout ses états”, Master Juriste d’affaires – Paris XI, Maison des avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cause de la crise financière : un défaut de réglementation ? et propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Les aspects juridiques de la crise financière”, Magistère de juriste d’affaires-DJCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie et les personnes vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie et les personnes vulnérables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française des docteurs en droit, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects comparatifs du trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Enjeux et incidences pratiques du trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie ou le réveil chaotique de la Belle au bois dormant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie ou le réveil chaotique de la Belle au bois dormant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie dans les opérations de gestion des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie dans les opérations de gestion des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Finance Structurée de Paris, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie en droit comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Fiducie : applications pratiques”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’introduction de la fiducie en droit français : aboutissement ou nouveau départ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiducie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Juristes de Sc. Po, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trust en France: la “fiducie”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Il Trust in Europa: common law e civil law a confronto”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Turin (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi instituant la fiducie : entre équilibre et incohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La fiducie », Magistère de juriste d’affaires-DJCE de Paris II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie et ses implications de nature commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie et ses implications de nature commerciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Code civil français aujourd’hui : influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la codification : le Code civil français dans le droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les causes de nullité des augmentations de capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l’ordonnance portant réforme du régime des valeurs mobilières du 24 juin 2004, Magistère de juriste d’affaires-DJCE de Paris II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution, traités internationaux et contrats (rapport français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Congrès international de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Brisbane (AU), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects récents du gouvernement d’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects récents du gouvernement d’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial Trust (aspects français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commercial Trust (aspects français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Stresa, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Law of the People’s Republic of China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust Law of the People’s Republic of China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Chengdu - Sichuan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Aspects of Investment Management in the European Union (aspects français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal Aspects of Investment Management in the European Union (aspects français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Como (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie : droit des biens ou des obligations (rapport français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Congrès international de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique : comment utiliser une holding pour réussir des opérations d’acquisition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holdings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de marché et compétence extraterritoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande d’inscription de résolutions consultatives logiquement refusée par le juge des référés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liquidité prise en défaut, source de manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit fondamental à l'éducation : un principe à l'épreuve de sa mise en œuvre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rotaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée européenne de la protection des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rotaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours : une application territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des réfugiés et les défis de leur mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rotaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revirement de jurisprudence en matière de transfert de responsabilité pénale dans le cadre d’opérations de fusion-absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rotaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel cadre juridique pour les migrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rotaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et droits humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation de capital obligatoire réservée aux salariés : nullité régularisable en cas d’omission de la résolution obligatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours par indications trompeuses, note sous AMF CDS 8 novembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours sur contrats à terme, note sous CDS AMF 16.7.2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revendication de choses fongibles auprès d’un dépositaire soumis à une procédure collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rapport relatif aux impacts juridiques et réglementaires de l’intelligence artificielle en matière bancaire, financière et des assurances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hcjp Hcjp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCJP. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au regard des conventions internationales, le confinement forcé est-il légal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Demetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pettiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Azoux-Bacrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDHAE; IDHBB. 2020, 397 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire pratique de droit des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quiquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bazin-Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Quiquerez. Bruylant, 707 p., 2023, (Paradigme. Vocabulaire), 978-2-39013-368-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de tradition civilistes en question. A propos des rapports Doing Business de la Banque Mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Henri Capitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société de législation comparée, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception du trust au travers de la fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, Bibliothèque du droit de l’entreprise, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">v° droit pénal des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire pratique de droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdiction des ventes à découvert et des positions courtes nettes dans le contexte de la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rotaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt social et RSE face à la pandémie Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les questions que doivent se poser les conseils d’administration de sociétés face à la pandémie Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des sociétés cotées face à la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution de dividendes et intérêt social face à la pandémie Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Darriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Rules Governing Compensation Within French Financial Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Supreme Court Rules on SOX Whistleblowing Procedures in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId379"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7790925F"/>
+    <w:nsid w:val="D3A92C92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-barriere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5936-826X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061111805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480134v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barriere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479894v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394652v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand W. Grumberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394657v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394677v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394670v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418885v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394715v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394961v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394832v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03987373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barri&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03968474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davodet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Normand-Caill&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peterka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959520v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959741v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hadrien Darriet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959482v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03968192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979871v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123720v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03960250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980085v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959841v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03960176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Koenigsberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Attar-Rezvani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03968022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03968232v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Autret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Liz&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967858v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036362v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970194v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967204v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03966267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03963475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03963437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03963323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451702v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03966317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976689v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fouquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kermorvant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2017.09.074" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MNB12J7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929999v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938058v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938012v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martinelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935459v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240730v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia El Boustany" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Epaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grosse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Grimont-Rolland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmcr.2018.03.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938050v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240674v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938062v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935455v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930071v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936758v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844205v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936737v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930055v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930063v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936721v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936704v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936249v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936767v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936681v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936860v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240510v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02057731v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gaillard-Le Roux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourgoin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-016-0717-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076506v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936853v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936873v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936867v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936785v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075719v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937503v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937509v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076514v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937493v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937442v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240307v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930099v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937523v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930087v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240180v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937539v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de R&#233;als" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075691v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395065v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240105v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394990v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395070v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395170v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239747v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395192v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239647v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239478v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247825v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239099v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533701v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394662v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394784v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394790v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394711v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394707v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394824v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976899v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03978590v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03978600v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976820v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976742v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976843v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978646v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976896v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937953v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935387v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935906v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935406v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935913v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938152v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936824v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937405v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930016v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395248v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395605v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395260v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395223v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395180v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395266v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395272v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395277v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395285v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395299v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395290v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395614v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395626v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395620v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395309v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395311v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395233v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533699v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395719v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395728v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395723v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395734v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395737v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395743v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03982429v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395761v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03985589v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03982247v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03982302v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395754v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395769v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395750v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03982270v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986513v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03988956v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396036v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03985897v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03988985v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03985613v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03985909v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986057v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Breham" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Pitchouguina" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Saidi Cottier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dillais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03985937v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amico" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Gutierrez-Crespin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jean" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986021v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986166v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03988927v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03989014v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075740v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075292v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03985982v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075288v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937987v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Corte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075416v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076349v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075409v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075367v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075405v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075395v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075375v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075398v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076332v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936754v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075427v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076364v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075435v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075452v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075421v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075443v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076356v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076387v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morvan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076376v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075380v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076400v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075630v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075473v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075482v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075459v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075499v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075510v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075541v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075524v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075387v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076427v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075580v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076665v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396070v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396058v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395807v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396146v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395824v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395819v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395812v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395848v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396150v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396164v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396157v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395859v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395864v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395854v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396171v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396179v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395867v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395875v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395911v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395882v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395989v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396183v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395982v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395976v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395991v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396004v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396186v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395998v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396190v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396198v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396008v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396206v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396013v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396230v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396222v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396239v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396024v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395633v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395645v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394814v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395659v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967690v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rotaru" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967663v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967708v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03968160v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot S&#232;ve" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967632v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967721v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395681v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395675v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395691v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395711v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394668v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hcjp Hcjp" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970266v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cerf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demetz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pettiti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Azoux-Bacrie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236344v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bazin-Beust" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernigaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418892v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Henri Capitant" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418889v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394847v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967509v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967484v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967498v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967494v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967489v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395175v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395184v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-barriere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5936-826X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061111805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479880v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barriere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480134v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479889v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394652v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand W. Grumberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394657v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394677v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394670v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418885v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394961v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03987373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03968192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03968474v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davodet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Normand-Caill&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peterka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686158v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barri&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959754v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hadrien Darriet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959585v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976785v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Koenigsberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03960176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03960250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123720v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980085v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246498v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03968232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Autret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Liz&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03968022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Attar-Rezvani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967802v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976764v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036362v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967858v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976689v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03963437v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03963323v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03966267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03963475v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03966317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451717v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938012v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martinelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935424v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fouquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kermorvant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2017.09.074" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MNB12J7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935459v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240674v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938050v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935467v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858937v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia El Boustany" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Epaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grosse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Grimont-Rolland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmcr.2018.03.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938062v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935455v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930071v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936721v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936704v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930055v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930063v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936775v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936758v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844205v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936737v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936261v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936767v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936681v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936832v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936853v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02057731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gaillard-Le Roux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourgoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-016-0717-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936860v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240510v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076506v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936816v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936777v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936873v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936785v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936867v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076514v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937393v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937509v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240307v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937493v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937442v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240180v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930099v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937523v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930087v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937539v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de R&#233;als" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075691v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395070v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395065v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240105v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394990v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395170v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239747v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239647v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395192v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239478v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395200v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239399v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247825v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239099v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533701v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394662v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394790v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394784v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394711v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394707v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394824v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976742v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976899v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03978590v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03978600v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976820v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976843v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978646v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976896v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935913v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937953v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935387v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935906v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935406v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938152v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936727v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936824v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937405v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930016v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395248v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395605v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395223v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395260v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395180v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395266v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395272v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395285v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395277v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395305v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395299v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395290v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395614v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395626v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395620v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395309v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395233v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395311v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533699v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395723v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395719v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395728v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395734v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395737v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395743v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986513v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03982247v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395761v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03982429v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03985589v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03982302v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395754v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395769v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395750v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03982270v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396036v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03988956v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03985897v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03988985v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03985613v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03985909v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986166v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986021v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986057v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Breham" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Pitchouguina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Saidi Cottier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dillais" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03985937v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amico" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Gutierrez-Crespin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jean" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03985982v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03989014v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03988927v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075740v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075292v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075288v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076332v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075367v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937987v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Corte" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075416v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075409v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076349v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075405v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075395v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075375v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075398v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076387v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morvan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076376v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075380v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075435v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936754v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075427v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076364v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075452v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075443v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075421v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076356v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075499v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075482v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075459v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076400v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075630v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075473v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075510v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075524v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075387v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075541v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076665v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076427v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075580v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396070v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396058v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395807v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396146v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395824v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395819v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395812v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395848v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396150v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395854v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395859v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396164v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396157v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395864v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395867v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396179v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396171v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395882v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395875v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395911v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395976v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395989v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396183v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395982v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395991v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396004v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396186v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395998v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396190v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396198v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396008v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396206v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396013v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396230v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396222v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396239v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396024v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395633v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395645v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394814v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967663v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rotaru" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967690v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395659v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967708v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03968160v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot S&#232;ve" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967632v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967721v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395675v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395681v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395691v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395711v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394668v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hcjp Hcjp" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970266v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cerf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demetz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pettiti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Azoux-Bacrie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236344v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bazin-Beust" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernigaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418892v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Henri Capitant" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418889v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394847v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967489v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967484v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967509v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967498v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967494v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395175v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395184v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>