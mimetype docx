--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francois Barriere </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-5936-826X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061111805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de droit privé à l'Université Lumière Lyon 2, je co-dirige la double licence &amp;quot;droit - économie - gestion&amp;quot; et le double master &amp;quot;droit et gestion&amp;quot; (avec la faculté SEG). J'ai été responsable pour Lyon 2 du master droit et pratique des contrats.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (136)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance d'entreprise sous l'influence de la géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décideurs magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conseils d'administration européens sous la pression des activistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFNews (Corporate Finance News)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activisme actionnarial en Europe : dynamiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activisme actionnarial : perspectives 2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activisme actionnarial : perspectives 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des participations minoritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance / Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des investissements étrangers : la fiducie peut-elle être un équivalent des proxy et voting trust américains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions Mag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p. 8 à 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance sous l’influence de l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions Mag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activisme actionnarial en Europe : dynamiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions Mag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement d'entreprise à l'épreuve du départ du dirigeant social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pratique du droit, de la politique, de l'économie, de la gestion et des finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust et fiducie transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie patrimoniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mandataire social et l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement d’entreprise à l’épreuve du départ du dirigeant social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pratique du droit, de la politique, de l'économie, de la gestion et des finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activisme actionnarial en Europe en 2023 : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions Mag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et succession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions Mag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des parties prenantes sur la gouvernance des sociétés cotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manipulation de marché, son instigateur et ses collaborateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication financière trompeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat : nouvel actionnaire de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Option Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial law in the era of artificial intelligence: key topics and themes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Financial Markets Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activisme actionnarial en Europe en 2022 : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions Mag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat, nouvel actionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Option Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une complexité croissante des sujets d'attention des administrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NextStep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE, nouveau terrain de jeu de l’activisme actionnarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Option Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et restructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie, trust et gestion de patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Davodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Le Normand-Caillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie patrimoniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.81-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers davantage d'alertes professionnelles : un nouveau paradigme à anticiper pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 06, pp.327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03686158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnementaux - Quelle responsabilité civile du dirigeant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Option Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1680, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESG, nouvelle boussole des administrateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine Décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activisme actionnarial en Europe en 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Darriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnementaux et intérêt social : deux faces d'une même pièce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Agéfi Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 832-833, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation d'investissement et manipulation de cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stichting aux Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie patrimoniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’opposition au dialogue : le débat environnemental entre dirigeants et actionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations d'investissement sur les médias sociaux : précisions de l'ESMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'expertise de l'avocat en matière de compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Koenigsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regulation &amp; Compliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mandataires sociaux au défi des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine Décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sanction pénale de la fraude fiscale appliquée au trust qui n'en a que le nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03184268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évolution du droit des OPA après les affaires Véolia/Suez et Scor/Covéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit bancaire et financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actifs numériques à fonction monétaire confrontés aux qualifications juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIN CODE - Revue internationale de la propriété intellectuelle et du droit numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours : une application extraterritoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGPD et données personnelles des actionnaires : l'heure de la réforme a sonné !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 02, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LBO : le danger des remontées de dividendes en temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le véritable intérêt acheteur, exonératoire de manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distribution des actifs du trust : une mutation taxable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 06, pp.396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03246498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gouvernance d'entreprise durable et de long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine Décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cybercriminalité boursière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert international du siège social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.9-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force obligatoire des contrats confrontée au Covid-19 (partie 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Attar-Rezvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 311, pp.86-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force obligatoire des contrats confrontée au Covid-19 (partie 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Attar-Rezvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 310, pp.71-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain-based Financial Services and Virtual Curriencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Consumer and Market Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie à l'aune de l'expérience du trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trust constitutif d'une mutation à titre gratuit taxable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour l’activisme actionnarial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Darriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Banque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Supplément au n°845, pp.68-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessaire motivation de la sanction d'un abus de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exclusion statutaire des associés d'une sas : beaucoup de bruit pour rien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159, pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdfunding, ou l’adaptation du droit au service des investissements en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.331-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre de mouvement ne vaut pas cession d'actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 01, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02451702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie, trust, mandat : quelle délimitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 168, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust et fiducie : influences réciproques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 289, pp.35-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 QUESTIONS - L'éthique dans la vie des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9-10, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devoir de loyauté intra-groupe des administrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1380, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les titres de dettes : vers un développement du marché des Euro PP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit bancaire et financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obligations de confidentialité des administrateurs des sociétés cotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décideurs juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétence du bureau de l'assemblée des actionnaires : privation des droits de vote en cas de franchissement de seuil non déclaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 03, pp.191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02451717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les fraudes et autres manquements à la probité en entreprise (trois questions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.715 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdiction d’exercer son droit de vote par l’obligataire, note s. Com. 31.1.2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.368-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de la fiducie-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques &amp; stratégie patrimoniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPA : les limites du contrôle juridictionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Agéfi Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fiduciaire-actionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 7-8, pp.428-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01931321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'intérêts : le droit des sociétés prime !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Year Outcome for Congenital Diaphragmatic Hernia: Results From the French National Register</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Loundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.204 - 210. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpeds.2017.09.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clauses abusives et contrats d’adhésion : un clair-obscur pour la pratique sociétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, nov.-déc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01929999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdiction pour un obligataire d'exercer son droit de vote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 06, pp.368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02240730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le whistleblowing à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du régime des émissions obligataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 01, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02240674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité des personnes morales : le retour de la sécurité juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Agéfi Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le registre des actionnaires à l’heure de la blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual long survival despite severe lung disease of a child with biallelic loss of function mutations in ABCA-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia El Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Epaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Grimont-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Medicine Case Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.173-175. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmcr.2018.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des difficultés des établissements de crédit (trois questions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.134 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des sociétés dans l’Union européenne renforcée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Darriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions et Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime des émissions obligataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.14 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposit-Guarantee Schemes in French and European law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osservatorio del diritto civile e commerciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours : précisions du Conseil d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.322 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés en quête de leurs bénéficiaires effectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie. Trois questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.652 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Contract Law Reform and Its Impact on Acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Contract Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.389 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Regulation and Consumer Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osservatorio del diritto civile e commerciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.519-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du droit des contrats. Incidences sur la vie des affaires, Trois questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lanceurs d’alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.191 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appréhension du trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01844205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imputation d’une manipulation de cours au seul dirigeant d’une société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.200 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activisme actionnarial : un développement continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine Décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pactes d’actionnaires à l’heure du registre des bénéficiaires effectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading algorithmique et manipulation sur contrats financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.102 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pactes d’actionnaires : attention à la libre révocabilité des administrateurs !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Agéfi Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des actionnaires à l’heure de la dernière directive européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie sur titres (s. la dir. du comité scientifique de l’AFF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LGDJ/Lextenso, coll. Grands Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’algorithme fou, note sous CDS, AMF, 8 juillet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.410 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artificielle fixation du cours de bourse, note sous CDS, AMF, 5 juillet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.358 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological effects of invasive ventilation with neurally adjusted ventilatory assist (NAVA) in a crossover study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gaillard-Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.180. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12887-016-0717-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02057731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l’utilité du trading à haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit bancaire et financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.110 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incidence de la réforme du droit des contrats sur les opérations d'acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02240510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie sur titres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LGDJ/Lextenso, coll. Grands Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, s. la dir. du comité scientifique de l’AFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du droit des contrats au service des opérations de M&A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Option Droit &amp; Affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du droit des contrats : ses impacts sur les contrats d’acquisitions et les contrats d’assurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours et trading à haute fréquence, note sous CDS, AMF, 5 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.143 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence de la réforme du droit des contrats sur les opérations d’acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.639 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvetage de l’université et évolution des facultés de droit, dossier « Il faut sauver l’université »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit d'Assas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-sûreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LGDJ/Lextenso, coll. Grands Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, (s. la dir. du comité scientifique de l’AFF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau régime de la &amp;quot;record date&amp;quot; sonne-t-il le glas du droit de vote comme attribut essentiel des actionnaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.288 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme des introductions en bourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.135 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours et layering (à propos de Sanct. AMF 1° oct. 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.78 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incidence du nouveau régime de la record date sur le droit de vote des actionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 05, pp.288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02240307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMS, téléphone professionnel et vie privée du salarié, note sous Com. 10 février 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1171 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-absorption et personnalité des peines, note sous CJUE 5 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1234 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et restructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LGDJ/Lextenso, coll. Grands Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Florange : une loi anti-OPA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 05, pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02240180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « communication » comme fait générateur d’une offre au public, note sous CJUE 17 septembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, pp.591 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéculer n’est pas manipuler (à propos de Sanct. AMF 14 mars 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue trimestrielle de droit financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.178 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence des organes sociaux de sociétés visées par une offre publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.508 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi « Florange » : une loi anti-OPA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Réals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.279 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau droit des OPA après la loi Florange, 22 mai 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-compensatory damages: France under the influence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osservatorio del diritto civile e commerciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie française ou le réveil chaotique d’une « Belle au Bois Dormant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">McGill Law Journal / Revue de droit de McGill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion-filialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02240105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-sûreté en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">McGill Law Journal / Revue de droit de McGill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence over wind turbines: res communis under the spot light (about the Norwegian Supreme Court decision of May 27, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Private Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs d'alertes professionnelles : le temps de l'apaisement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 05, pp.276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02239747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le whistleblowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 09, pp.483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02239647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-sûreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trusts e attività fiduciarie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'augmentation de capital réputée réalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 04, pp.731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02239478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La legge che istituisce la fiducia: tra equilibrio e incoerenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trusts e attività fiduciarie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre public et impérativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 04, pp.713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02239399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry REVET (dir.), Code civil et modèles. Des modèles du Code au Code comme modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 04, pp.859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02247825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la législation sur la négociation des promesses d'actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 04, pp.653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02239099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des investissements étrangers : les opérations d’acquisition sous l’influence du droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LegiTech. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie, moyen de transmission, temporaire ou définitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les monuments historiques. Enjeux, outils et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle gouvernance des sociétés sous l'influence du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les remèdes juridiques aux pathologies de la mauvaise gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thémis, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité transfrontière et la protection des créanciers et associés, une difficile conciliation des intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des sociétés en droit de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruyant, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposit Guarantee Schemes: Towards Harmonisation through the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Contract Law in a Changed Banking and Financial Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les garanties au service du financement des entreprises : de l’intérêt d'une bonne gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financement des entreprises au Liban. Réponses alternatives en temps de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue juridique de l'USEK, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit financier sous l’influence de l’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des affaires et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'expertise de l'avocat en matière de compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Koenigsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Frison-Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils de la compliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.141-146, 2021, Thèmes &amp; commentaires. Régulations &amp; compliance, 978-2-247-19808-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdfunding, ou l'adaptation du droit au service des investissements en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal Aspects of Crowdfunding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.303-319, 2021, 9783030792640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection du consommateur de produits financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit des marchés financiers. Actes du Colloque international, 12 avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUSEK (Presses de l'Université Saint-Esprit de Kaslik), pp.97-112, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Attorney's Compliance Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Frison-Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compliance Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.159-163, 2021, Compliance &amp; Regulation, 978-2-8027-6888-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union bancaire : une œuvre inachevée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Michel et Jean-Patrice Storck. Liber amicorum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz; Joly Éditions, pp.133-142, 2021, Études, mélanges, travaux, 978-2-247-20950-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des sociétés favorisées par la CJUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité des sociétés dans l'Union européenne. Aspects juridiques et fiscaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joly Éditions, pp.97-106, 2020, Pratique des affaires, 978-2-3060-0109-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FinTech Regulation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diritto del Fintech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wolters Kluwer, pp.491-508, 2020, 8813372272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiducie, 10 ans ! : actes du [4e] Colloque, 5 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2019, Collection Grands colloques, 978-2-275-06591-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Payment with Bitcoins and other Virtual Currencies – Risks, liabilities and regulatory responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto De Franceschi; Reiner Schulze. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Revolution – New Challenges for Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C.H.Beck; Nomos, pp.327-339, 2019, 978-3-406-74387-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traitement des difficultés des établissements bancaires et institutions financières. Approche croisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.I-III, 2018, Coll. Actualités de droit de l’entreprise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France – Legal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activist Investing in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Activist Insight, pp. 14 et s., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et société en difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie : assise théorique et implications pratiques / Trusts in civil law jurisdictions: operational and theoretical aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, 117-129, Coll. Actualités de droit de l’entreprise, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de propriété des créanciers à l’épreuve du renflouement interne des banques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traitement des difficultés des établissements bancaires et institutions financières. Approche croisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.177 à 188, 2018, Coll. Actualités de droit de l’entreprise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie : assise théorique et implications pratiques / Trusts in civil law jurisdictions: operational and theoretical aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, Coll. Actualités de droit de l’entreprise, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France – Legal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activist Investing in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Activist Insight, pp.8 et s., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition de sociétés à l’aune de la réforme du droit des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme du droit des contrats et ses incidences sur la vie des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, 2017, Coll. Act. du droit de l’entreprise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie nommée et sûretés de la directive « collatérale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie-sûreté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ-Lextenso, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La finance islamique : un cadre précisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Michel Germain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francouska zkusenost se sverenstvim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tichý Luboš; Ronovská Kateřina; Kocí Miloš. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust A Srovnatelné Instituty V Evrope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rozkotova Publishing, pp.81 et s., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Security fiducie in French Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Worlds of the Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Univ. Press, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rép. civ. Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prises de participations rampantes à l’heure des swaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Philippe Merle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Fiducie or the Chaotic Awakening of a Sleeping Beauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-imagining the trust: Trusts in Civil Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Univ. Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust and fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a European Civil Code</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté d’entreprendre et micro-entreprises. Du mythe à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La micro-finance : du micro-crédit au social business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l trustee nella gestione dei patrimoni. Responsabilita’e soluzione dei conflitti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Giappichelli Editore, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie : aspects fiscaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoria e pratica della fiscalità dei trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPSOA/Kluwers, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition in France of EU capital market directives: a brief status report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide to the World’s Leading Capital Markets Lawyers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El equivalente francés del trust o la fiducia como instrumento commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El trust en el derecho civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bosch, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limitations on Contractual Autonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juris Publisher, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Code civil français aujourd’hui : influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Code civil français dans le droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commercial Trusts in European Private Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Période d’observation. Situation de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fasc. 30, Rép. prat. dt. privé, Juris-classeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juris-classeur, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règlement amiable et prévention des difficultés des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fasc. 10, Rép. prat. dt. privé, Juris-classeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juris-classeur, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’ouverture d’une procédure collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fasc. 20, Rép. prat. dt. privé, Juris-classeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juris-classeur, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport au Comité financier et économique du Parlement chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chinese Trust Law – Materials on the Drafting Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publishing House of the Chinese Procuratorate, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charitable trusts anglo-américains et fondations françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation et trust dans la protection du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie face au trust dans les rapports d’affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règlementation sociétaire et financière sur la durabilité : CSRD, CS3D, Omnibus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un droit des industries vertes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les investissements étrangers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’influence du droit public des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance sous l’influence de l’ESG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des voies et des voix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parties au contrat de fiducie : la limitation des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiducie et droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française des Fiduciaires, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés à l’heure de la directive CSRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lyon &amp; Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des entreprises sous l’influence des parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mutation de la place des parties prenantes dans la gouvernance des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des associés et des créanciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des personnes morales en droit de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Law under the Digital Influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of Technology on Consumer Credit and Financial Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NUI Galway, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des sociétés sous l'influence du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les remèdes juridiques aux pathologies de la mauvaise gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2; Université de Montréal, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et restructurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust, fiducie et fondations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiducie, trust et gestion de patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de droit comparé (IDC), Université Paris II Panthéon-Assas, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stichling et les trusts étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiducie, trust et gestion de patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de droit comparé (IDC), Université Paris II Panthéon-Assas, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et restructurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiducie, trust et fondations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay; Conseil supérieur du notariat, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation de la fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les monuments historiques : enjeux, outils et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “fiducies et trusts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des sociétés sous l’influence du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les remèdes juridiques à la mauvaise gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation de la fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les monuments historiques : enjeux, outils et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans; Université Paris-Saclay, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Rights vs. Emergency Measures: are Human Rights adaptable standards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Rights vs. Emergency Measures: are Human Rights adaptable standards?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation du secteur financier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies du secteur financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legitech, May 2021, webinaire, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit des OPA en ébullition après les affaires Véolia/Suez et Scor/Covéa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Panthéon-Assas, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Rights vs. Emergency Measures: Are Human Rights adaptable standards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical exploration of human rights when human rights become part of the problem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCD Centre for Human Rights, May 2021, online conference, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la NRE à la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2; Université Jean-Monnet-Saint-Etienne, Sep 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exclusion des associés d'une SAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La loi Soilihi : quels impacts en droit des affaires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Feb 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réglementation des investissements étrangers en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité du droit public français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Jun 2019, Paris, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des trusts anglo-saxons à la fiducie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aménagement contractuel des nouveaux droits réels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans, Oct 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles réalités et quels enjeux pour les acteurs du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Breham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Pitchouguina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Saidi Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dillais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traite des mineurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2; Alliance des Avocats pour les Droits de l'Homme (AADH), Sep 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expertises requises dans l'Ex Ante de la compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Koenigsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Gutierrez-Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils de la compliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Regulation &amp; Compliance (JoRC), Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gastronomie comme entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gastronomie : quels enjeux spécifiques pour le droit économique et le droit de la culture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A.: Some Considerations for Banks and Financial Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Strategy and Governance in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universita degli Studi di Milano, Nov 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secret des affaires et alertes professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secret des affaires et alertes professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance des Avocats pour les Droit de l'Homme (AADH), Nov 2019, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la réforme du droit des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque, ONG affiliées à l’AADH,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et EIRL,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Los patrimonios de afectación como instrumento de gestión y trasmisión de riqueza en el ámbito familiar”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. de Cantabria, Feb 2019, Cantabria, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection du consommateur de produits financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque, Univ. du St.-Esprit de Kaslik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">modérateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque la lutte contre les fraudes et autres manquements à la probité en entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Lyon 2, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crypto-monnaies : quel régime juridique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement européen (Bruxelles, Belgique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activists Investing in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harvard Law School Forum on Corporate Governance and Financial Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cambridge (Mass.), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie, trust et mandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “La Fiducie Gestion”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dijon,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement Euro-PP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Le crédit non bancaire : une source complémentaire de financement pour les PME ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traitement des difficultés des établissements bancaires et institutions financières,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, ANDJCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies virtuelles : quelle réglementation ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-québécois "La monnaie et le droit : évolution(s)/révolution(s),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice/Université de Sherbrooke, Jun 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des sociétés favorisée par la CJUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La mobilité des sociétés dans l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, UPEC/SENAT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks, Liabilities, and Regulatory Responses to Virtual Currencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Law Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Trevino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paiement des créanciers lors de la liquidation judiciaire,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De la phase amiable au recouvrement forcé des créances de sommes d’argent, « état des lieux, questions juridiques diverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisitions et restructurations de sociétés : aspects de droit des affaires et de droit social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assas Lextenso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le registre des bénéficiaires effectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l'AFIC (Association Française des Investisseurs pour la Croissance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposit Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECOLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bucconi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association Française des Fiduciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exercice des prérogatives d’associé par le fiduciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association Française des Fiduciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’insertion professionnelle, Grenelle du droit,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFJE et Cercle Montesquieu, Nov 2017, AFJE et Cercle Montesquieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du droit des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque, ONG affiliées à l’AADH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs et propos conclusifs,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme du droit des contrats et ses incidences sur la vie des affaires : premiers retours,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie au service des restructurations, propos introductifs et conclusifs, La fiducie,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">assise théorique et aspects pratiques / Trusts in civil law jurisdictions: operational and theoritical aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Réforme du droit des contrats : quelle loi de ratification ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">table-ronde, Laboratoire de droit civil de l’Université Panthéon-Assas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">propos conclusifs,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust et fiducie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Association des juristes franco-britanniques, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats-généraux du droit de l’entreprise, CNB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects manipulatoires du trading à haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Le trading algorithmique: entre défis et défiance”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, master 2 de droit bancaire et financier de l’Univ. Paris II, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de l’industrie pharmaceutique (président de séance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le droit économique, support de croissance de l’industrie pharmaceutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cessions, restructurations d’entreprises et fusions-acquisitions : aspects de droit des affaires et de droit social,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assas Lextenso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence et avocats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapport de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la réforme du droit des contrats dans les opérations de fusions et acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque, AFJE, commission corporate et M&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence de la réforme du droit des contrats sur les opérations d’acquisitions,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercle de l’Union Interallié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propriété finalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque sur l’administration du bien d’autrui,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer Protection and Market Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Supranational Trends of Civil and Commercial Law: Towards a Reunification of Private Law?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juriste d’affaires demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque FNDE/ANDJCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau rôle du comité d’entreprise d’une société visée par une offre publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde sur le nouveau droit des OPA après la loi Florange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de l’entreprise en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque, FNDE/ANDJCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise bancaire et financière : causes et réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barreau de Bordeaux,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference on Trust, Fiducie, Treuhand in Europe and the Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Trust, Fiducie, Treuhand in Europe and the Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Prague (CZ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et responsabilité patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Subsidiarité et responsabilité patrimoniale”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de s professions du droit de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Trust Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The French Trust Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain, Nov 2013, Louvain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments of Trust Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments of Trust Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Academy of Estate &amp; Trust Law, May 2012, Istanbul (Turquie), Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de la finance islamique en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “La finance islamique” du Master 2 droit des affaires de l’Université Paris X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réponse réglementaire face à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réponse réglementaire face à la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès CNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et procédures collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “La fiducie en action”, Paris Europlace et Caisse des dépôts et consignations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust, Property & Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust, Property &amp; Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Oxford (UK), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La finance islamique, entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La finance islamique, entre mythe et réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du contrôle interne à la dénonciation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le cadre de la finance après la crise », Magistère de juriste d’affaires et MBA de droit des affaires et de management-gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-compensatory damages: France under the influence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Rights and Remedies in the Law of Obligations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Haifa (Israël), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Purpose Patrimonies: French Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Purpose Patrimonies: French Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Netherlands Comparative Law Association, Sep 2011, Amsterdam (NETHERLANDS), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">fiducie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Compagnie régionale des commissaires aux comptes et Ordre des avocats de Poitiers, Mar 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté d’entreprendre et micro-entreprises. Du mythe à la réalité et propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “La micro-finance : du micro-crédit au social business”, Magistère de juriste d’affaires et MBA de droit des affaires et de management-gestion – Paris II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust et fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust et fiducie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro di studi bancari, Jun 2010, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-sûreté en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “La fiducie dans tous ses Etats/The World of the Trusts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montreal (Canada), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise financière : le point de vue d’un juriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise financière : le point de vue d’un juriste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française des docteurs en droit, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apport sans apport : la fusion triangulaire à l’envers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “L’apport en sociétés dans tout ses états”, Master Juriste d’affaires – Paris XI, Maison des avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cause de la crise financière : un défaut de réglementation ? et propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Les aspects juridiques de la crise financière”, Magistère de juriste d’affaires-DJCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie et les personnes vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie et les personnes vulnérables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française des docteurs en droit, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects comparatifs du trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Enjeux et incidences pratiques du trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie ou le réveil chaotique de la Belle au bois dormant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie ou le réveil chaotique de la Belle au bois dormant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie dans les opérations de gestion des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie dans les opérations de gestion des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Finance Structurée de Paris, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie en droit comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Fiducie : applications pratiques”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’introduction de la fiducie en droit français : aboutissement ou nouveau départ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiducie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Juristes de Sc. Po, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trust en France: la “fiducie”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Il Trust in Europa: common law e civil law a confronto”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Turin (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi instituant la fiducie : entre équilibre et incohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La fiducie », Magistère de juriste d’affaires-DJCE de Paris II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie et ses implications de nature commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie et ses implications de nature commerciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Code civil français aujourd’hui : influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la codification : le Code civil français dans le droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les causes de nullité des augmentations de capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l’ordonnance portant réforme du régime des valeurs mobilières du 24 juin 2004, Magistère de juriste d’affaires-DJCE de Paris II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution, traités internationaux et contrats (rapport français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Congrès international de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Brisbane (AU), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects récents du gouvernement d’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects récents du gouvernement d’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial Trust (aspects français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commercial Trust (aspects français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Stresa, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Law of the People’s Republic of China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust Law of the People’s Republic of China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Chengdu - Sichuan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Aspects of Investment Management in the European Union (aspects français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal Aspects of Investment Management in the European Union (aspects français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Como (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie : droit des biens ou des obligations (rapport français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Congrès international de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique : comment utiliser une holding pour réussir des opérations d’acquisition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holdings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de marché et compétence extraterritoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande d’inscription de résolutions consultatives logiquement refusée par le juge des référés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liquidité prise en défaut, source de manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit fondamental à l'éducation : un principe à l'épreuve de sa mise en œuvre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rotaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée européenne de la protection des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rotaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours : une application territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des réfugiés et les défis de leur mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rotaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revirement de jurisprudence en matière de transfert de responsabilité pénale dans le cadre d’opérations de fusion-absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rotaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel cadre juridique pour les migrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rotaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et droits humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation de capital obligatoire réservée aux salariés : nullité régularisable en cas d’omission de la résolution obligatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours par indications trompeuses, note sous AMF CDS 8 novembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours sur contrats à terme, note sous CDS AMF 16.7.2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revendication de choses fongibles auprès d’un dépositaire soumis à une procédure collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rapport relatif aux impacts juridiques et réglementaires de l’intelligence artificielle en matière bancaire, financière et des assurances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hcjp Hcjp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCJP. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au regard des conventions internationales, le confinement forcé est-il légal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Demetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pettiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Azoux-Bacrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDHAE; IDHBB. 2020, 397 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire pratique de droit des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quiquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bazin-Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Quiquerez. Bruylant, 707 p., 2023, (Paradigme. Vocabulaire), 978-2-39013-368-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de tradition civilistes en question. A propos des rapports Doing Business de la Banque Mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Henri Capitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société de législation comparée, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception du trust au travers de la fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, Bibliothèque du droit de l’entreprise, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">v° droit pénal des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire pratique de droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdiction des ventes à découvert et des positions courtes nettes dans le contexte de la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rotaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt social et RSE face à la pandémie Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les questions que doivent se poser les conseils d’administration de sociétés face à la pandémie Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des sociétés cotées face à la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution de dividendes et intérêt social face à la pandémie Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Darriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Rules Governing Compensation Within French Financial Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Supreme Court Rules on SOX Whistleblowing Procedures in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId379"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francois Barriere </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-5936-826X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061111805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de droit privé à l'Université Lumière Lyon 2, je co-dirige la double licence &amp;quot;droit - économie - gestion&amp;quot; et le double master &amp;quot;droit et gestion&amp;quot; (avec la faculté SEG). J'ai été responsable pour Lyon 2 du master droit et pratique des contrats.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (136)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conseils d'administration européens sous la pression des activistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFNews (Corporate Finance News)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activisme actionnarial en Europe : dynamiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activisme actionnarial : perspectives 2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance d'entreprise sous l'influence de la géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décideurs magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des participations minoritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance / Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activisme actionnarial : perspectives 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des investissements étrangers : la fiducie peut-elle être un équivalent des proxy et voting trust américains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions Mag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p. 8 à 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance sous l’influence de l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions Mag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activisme actionnarial en Europe : dynamiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions Mag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement d'entreprise à l'épreuve du départ du dirigeant social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pratique du droit, de la politique, de l'économie, de la gestion et des finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust et fiducie transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie patrimoniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mandataire social et l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activisme actionnarial en Europe en 2023 : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions Mag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et succession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions Mag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des parties prenantes sur la gouvernance des sociétés cotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manipulation de marché, son instigateur et ses collaborateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication financière trompeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement d’entreprise à l’épreuve du départ du dirigeant social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue pratique du droit, de la politique, de l'économie, de la gestion et des finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat : nouvel actionnaire de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Option Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial law in the era of artificial intelligence: key topics and themes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Financial Markets Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activisme actionnarial en Europe en 2022 : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions Mag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat, nouvel actionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Option Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une complexité croissante des sujets d'attention des administrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NextStep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE, nouveau terrain de jeu de l’activisme actionnarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Option Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnementaux et intérêt social : deux faces d'une même pièce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Agéfi Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 832-833, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnementaux - Quelle responsabilité civile du dirigeant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Option Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1680, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESG, nouvelle boussole des administrateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine Décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activisme actionnarial en Europe en 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Darriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie, trust et gestion de patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Davodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Le Normand-Caillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie patrimoniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.81-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers davantage d'alertes professionnelles : un nouveau paradigme à anticiper pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 06, pp.327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03686158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation d'investissement et manipulation de cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’opposition au dialogue : le débat environnemental entre dirigeants et actionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations d'investissement sur les médias sociaux : précisions de l'ESMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stichting aux Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie patrimoniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et restructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évolution du droit des OPA après les affaires Véolia/Suez et Scor/Covéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit bancaire et financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGPD et données personnelles des actionnaires : l'heure de la réforme a sonné !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 02, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actifs numériques à fonction monétaire confrontés aux qualifications juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIN CODE - Revue internationale de la propriété intellectuelle et du droit numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours : une application extraterritoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LBO : le danger des remontées de dividendes en temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le véritable intérêt acheteur, exonératoire de manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distribution des actifs du trust : une mutation taxable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 06, pp.396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03246498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gouvernance d'entreprise durable et de long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine Décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mandataires sociaux au défi des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine Décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'expertise de l'avocat en matière de compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Koenigsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regulation &amp; Compliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sanction pénale de la fraude fiscale appliquée au trust qui n'en a que le nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03184268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force obligatoire des contrats confrontée au Covid-19 (partie 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Attar-Rezvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 311, pp.86-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert international du siège social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.9-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force obligatoire des contrats confrontée au Covid-19 (partie 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Attar-Rezvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 310, pp.71-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain-based Financial Services and Virtual Curriencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Consumer and Market Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie à l'aune de l'expérience du trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trust constitutif d'une mutation à titre gratuit taxable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour l’activisme actionnarial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Darriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Banque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Supplément au n°845, pp.68-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exclusion statutaire des associés d'une sas : beaucoup de bruit pour rien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159, pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessaire motivation de la sanction d'un abus de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cybercriminalité boursière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie, trust, mandat : quelle délimitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 168, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust et fiducie : influences réciproques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 289, pp.35-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre de mouvement ne vaut pas cession d'actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 01, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02451702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les titres de dettes : vers un développement du marché des Euro PP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit bancaire et financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 QUESTIONS - L'éthique dans la vie des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9-10, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devoir de loyauté intra-groupe des administrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1380, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obligations de confidentialité des administrateurs des sociétés cotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décideurs juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétence du bureau de l'assemblée des actionnaires : privation des droits de vote en cas de franchissement de seuil non déclaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 03, pp.191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02451717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdfunding, ou l’adaptation du droit au service des investissements en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.331-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de la fiducie-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques &amp; stratégie patrimoniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdiction d’exercer son droit de vote par l’obligataire, note s. Com. 31.1.2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.368-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les fraudes et autres manquements à la probité en entreprise (trois questions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.715 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPA : les limites du contrôle juridictionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Agéfi Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clauses abusives et contrats d’adhésion : un clair-obscur pour la pratique sociétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions &amp; Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, nov.-déc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01929999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fiduciaire-actionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 7-8, pp.428-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01931321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'intérêts : le droit des sociétés prime !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Year Outcome for Congenital Diaphragmatic Hernia: Results From the French National Register</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Loundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.204 - 210. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpeds.2017.09.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdiction pour un obligataire d'exercer son droit de vote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 06, pp.368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02240730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le whistleblowing à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual long survival despite severe lung disease of a child with biallelic loss of function mutations in ABCA-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia El Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Epaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Grimont-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Medicine Case Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.173-175. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmcr.2018.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le registre des actionnaires à l’heure de la blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité des personnes morales : le retour de la sécurité juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Agéfi Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du régime des émissions obligataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 01, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02240674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime des émissions obligataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.14 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposit-Guarantee Schemes in French and European law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osservatorio del diritto civile e commerciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des difficultés des établissements de crédit (trois questions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.134 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des sociétés dans l’Union européenne renforcée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Darriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusions et Acquisitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Contract Law Reform and Its Impact on Acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Contract Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.389 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Regulation and Consumer Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osservatorio del diritto civile e commerciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.519-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés en quête de leurs bénéficiaires effectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie. Trois questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.652 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activisme actionnarial : un développement continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine Décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appréhension du trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01844205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imputation d’une manipulation de cours au seul dirigeant d’une société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.200 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du droit des contrats. Incidences sur la vie des affaires, Trois questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lanceurs d’alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.191 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pactes d’actionnaires à l’heure du registre des bénéficiaires effectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des actionnaires à l’heure de la dernière directive européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Finance (Les Echos)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading algorithmique et manipulation sur contrats financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.102 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pactes d’actionnaires : attention à la libre révocabilité des administrateurs !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Agéfi Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours : précisions du Conseil d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.322 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artificielle fixation du cours de bourse, note sous CDS, AMF, 5 juillet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.358 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie sur titres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LGDJ/Lextenso, coll. Grands Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, s. la dir. du comité scientifique de l’AFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du droit des contrats au service des opérations de M&A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Option Droit &amp; Affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological effects of invasive ventilation with neurally adjusted ventilatory assist (NAVA) in a crossover study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gaillard-Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.180. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12887-016-0717-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02057731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l’utilité du trading à haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit bancaire et financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.110 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incidence de la réforme du droit des contrats sur les opérations d'acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02240510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du droit des contrats : ses impacts sur les contrats d’acquisitions et les contrats d’assurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours et trading à haute fréquence, note sous CDS, AMF, 5 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.143 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvetage de l’université et évolution des facultés de droit, dossier « Il faut sauver l’université »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit d'Assas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence de la réforme du droit des contrats sur les opérations d’acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.639 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’algorithme fou, note sous CDS, AMF, 8 juillet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.410 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie sur titres (s. la dir. du comité scientifique de l’AFF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LGDJ/Lextenso, coll. Grands Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-sûreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LGDJ/Lextenso, coll. Grands Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, (s. la dir. du comité scientifique de l’AFF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme des introductions en bourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.135 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours et layering (à propos de Sanct. AMF 1° oct. 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.78 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau régime de la &amp;quot;record date&amp;quot; sonne-t-il le glas du droit de vote comme attribut essentiel des actionnaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.288 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMS, téléphone professionnel et vie privée du salarié, note sous Com. 10 février 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1171 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-absorption et personnalité des peines, note sous CJUE 5 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1234 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incidence du nouveau régime de la record date sur le droit de vote des actionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 05, pp.288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02240307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et restructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LGDJ/Lextenso, coll. Grands Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Florange : une loi anti-OPA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 05, pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02240180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence des organes sociaux de sociétés visées par une offre publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.508 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéculer n’est pas manipuler (à propos de Sanct. AMF 14 mars 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue trimestrielle de droit financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.178 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « communication » comme fait générateur d’une offre au public, note sous CJUE 17 septembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, pp.591 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi « Florange » : une loi anti-OPA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Réals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.279 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau droit des OPA après la loi Florange, 22 mai 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Joly Bourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-compensatory damages: France under the influence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osservatorio del diritto civile e commerciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-sûreté en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">McGill Law Journal / Revue de droit de McGill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie française ou le réveil chaotique d’une « Belle au Bois Dormant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">McGill Law Journal / Revue de droit de McGill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion-filialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02240105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence over wind turbines: res communis under the spot light (about the Norwegian Supreme Court decision of May 27, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Private Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs d'alertes professionnelles : le temps de l'apaisement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 05, pp.276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02239747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le whistleblowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 09, pp.483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02239647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-sûreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trusts e attività fiduciarie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'augmentation de capital réputée réalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 04, pp.731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02239478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre public et impérativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 04, pp.713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02239399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La legge che istituisce la fiducia: tra equilibrio e incoerenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trusts e attività fiduciarie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry REVET (dir.), Code civil et modèles. Des modèles du Code au Code comme modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 04, pp.859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02247825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la législation sur la négociation des promesses d'actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 04, pp.653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02239099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur le refus des investissements étrangers en France après leur contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Michel Pédamon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des investissements étrangers : les opérations d’acquisition sous l’influence du droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LegiTech. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie, moyen de transmission, temporaire ou définitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les monuments historiques. Enjeux, outils et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle gouvernance des sociétés sous l'influence du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les remèdes juridiques aux pathologies de la mauvaise gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thémis, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité transfrontière et la protection des créanciers et associés, une difficile conciliation des intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des sociétés en droit de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruyant, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposit Guarantee Schemes: Towards Harmonisation through the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Contract Law in a Changed Banking and Financial Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les garanties au service du financement des entreprises : de l’intérêt d'une bonne gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financement des entreprises au Liban. Réponses alternatives en temps de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue juridique de l'USEK, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit financier sous l’influence de l’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des affaires et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection du consommateur de produits financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit des marchés financiers. Actes du Colloque international, 12 avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUSEK (Presses de l'Université Saint-Esprit de Kaslik), pp.97-112, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Attorney's Compliance Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Frison-Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compliance Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.159-163, 2021, Compliance &amp; Regulation, 978-2-8027-6888-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdfunding, ou l'adaptation du droit au service des investissements en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal Aspects of Crowdfunding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.303-319, 2021, 9783030792640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union bancaire : une œuvre inachevée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Michel et Jean-Patrice Storck. Liber amicorum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz; Joly Éditions, pp.133-142, 2021, Études, mélanges, travaux, 978-2-247-20950-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'expertise de l'avocat en matière de compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Koenigsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Frison-Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils de la compliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.141-146, 2021, Thèmes &amp; commentaires. Régulations &amp; compliance, 978-2-247-19808-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des sociétés favorisées par la CJUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité des sociétés dans l'Union européenne. Aspects juridiques et fiscaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joly Éditions, pp.97-106, 2020, Pratique des affaires, 978-2-3060-0109-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FinTech Regulation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diritto del Fintech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wolters Kluwer, pp.491-508, 2020, 8813372272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Payment with Bitcoins and other Virtual Currencies – Risks, liabilities and regulatory responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto De Franceschi; Reiner Schulze. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Revolution – New Challenges for Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C.H.Beck; Nomos, pp.327-339, 2019, 978-3-406-74387-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiducie, 10 ans ! : actes du [4e] Colloque, 5 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2019, Collection Grands colloques, 978-2-275-06591-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de propriété des créanciers à l’épreuve du renflouement interne des banques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traitement des difficultés des établissements bancaires et institutions financières. Approche croisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.177 à 188, 2018, Coll. Actualités de droit de l’entreprise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France – Legal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activist Investing in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Activist Insight, pp. 14 et s., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et société en difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie : assise théorique et implications pratiques / Trusts in civil law jurisdictions: operational and theoretical aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, 117-129, Coll. Actualités de droit de l’entreprise, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie : assise théorique et implications pratiques / Trusts in civil law jurisdictions: operational and theoretical aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, Coll. Actualités de droit de l’entreprise, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traitement des difficultés des établissements bancaires et institutions financières. Approche croisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.I-III, 2018, Coll. Actualités de droit de l’entreprise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition de sociétés à l’aune de la réforme du droit des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme du droit des contrats et ses incidences sur la vie des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, 2017, Coll. Act. du droit de l’entreprise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France – Legal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activist Investing in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Activist Insight, pp.8 et s., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie nommée et sûretés de la directive « collatérale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie-sûreté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ-Lextenso, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La finance islamique : un cadre précisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Michel Germain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francouska zkusenost se sverenstvim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tichý Luboš; Ronovská Kateřina; Kocí Miloš. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust A Srovnatelné Instituty V Evrope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rozkotova Publishing, pp.81 et s., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Security fiducie in French Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Worlds of the Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Univ. Press, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rép. civ. Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Fiducie or the Chaotic Awakening of a Sleeping Beauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-imagining the trust: Trusts in Civil Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Univ. Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prises de participations rampantes à l’heure des swaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Philippe Merle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust and fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a European Civil Code</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté d’entreprendre et micro-entreprises. Du mythe à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La micro-finance : du micro-crédit au social business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l trustee nella gestione dei patrimoni. Responsabilita’e soluzione dei conflitti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Giappichelli Editore, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie : aspects fiscaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoria e pratica della fiscalità dei trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPSOA/Kluwers, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition in France of EU capital market directives: a brief status report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide to the World’s Leading Capital Markets Lawyers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El equivalente francés del trust o la fiducia como instrumento commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El trust en el derecho civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bosch, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limitations on Contractual Autonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juris Publisher, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Code civil français aujourd’hui : influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Code civil français dans le droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commercial Trusts in European Private Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Période d’observation. Situation de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fasc. 30, Rép. prat. dt. privé, Juris-classeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juris-classeur, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règlement amiable et prévention des difficultés des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fasc. 10, Rép. prat. dt. privé, Juris-classeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juris-classeur, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’ouverture d’une procédure collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fasc. 20, Rép. prat. dt. privé, Juris-classeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juris-classeur, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport au Comité financier et économique du Parlement chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chinese Trust Law – Materials on the Drafting Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publishing House of the Chinese Procuratorate, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charitable trusts anglo-américains et fondations françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation et trust dans la protection du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie face au trust dans les rapports d’affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">v° droit pénal des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire pratique de droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">v° droit pénal des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire pratique de droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règlementation sociétaire et financière sur la durabilité : CSRD, CS3D, Omnibus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un droit des industries vertes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance sous l’influence de l’ESG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des voies et des voix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parties au contrat de fiducie : la limitation des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiducie et droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française des Fiduciaires, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les investissements étrangers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’influence du droit public des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés à l’heure de la directive CSRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lyon &amp; Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des entreprises sous l’influence des parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mutation de la place des parties prenantes dans la gouvernance des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des associés et des créanciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des personnes morales en droit de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des sociétés sous l'influence du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les remèdes juridiques aux pathologies de la mauvaise gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2; Université de Montréal, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stichling et les trusts étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiducie, trust et gestion de patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de droit comparé (IDC), Université Paris II Panthéon-Assas, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et restructurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust, fiducie et fondations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiducie, trust et gestion de patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de droit comparé (IDC), Université Paris II Panthéon-Assas, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et restructurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiducie, trust et fondations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay; Conseil supérieur du notariat, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation de la fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les monuments historiques : enjeux, outils et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “fiducies et trusts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des sociétés sous l’influence du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les remèdes juridiques à la mauvaise gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation de la fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les monuments historiques : enjeux, outils et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans; Université Paris-Saclay, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Law under the Digital Influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of Technology on Consumer Credit and Financial Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NUI Galway, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Rights vs. Emergency Measures: are Human Rights adaptable standards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Rights vs. Emergency Measures: are Human Rights adaptable standards?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation du secteur financier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies du secteur financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legitech, May 2021, webinaire, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit des OPA en ébullition après les affaires Véolia/Suez et Scor/Covéa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Panthéon-Assas, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Rights vs. Emergency Measures: Are Human Rights adaptable standards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical exploration of human rights when human rights become part of the problem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCD Centre for Human Rights, May 2021, online conference, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la NRE à la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2; Université Jean-Monnet-Saint-Etienne, Sep 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exclusion des associés d'une SAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La loi Soilihi : quels impacts en droit des affaires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Feb 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des trusts anglo-saxons à la fiducie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aménagement contractuel des nouveaux droits réels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans, Oct 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réglementation des investissements étrangers en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité du droit public français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Jun 2019, Paris, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expertises requises dans l'Ex Ante de la compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Koenigsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Gutierrez-Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils de la compliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Regulation &amp; Compliance (JoRC), Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles réalités et quels enjeux pour les acteurs du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Breham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Pitchouguina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Saidi Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dillais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traite des mineurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2; Alliance des Avocats pour les Droits de l'Homme (AADH), Sep 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gastronomie comme entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gastronomie : quels enjeux spécifiques pour le droit économique et le droit de la culture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A.: Some Considerations for Banks and Financial Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Strategy and Governance in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universita degli Studi di Milano, Nov 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secret des affaires et alertes professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secret des affaires et alertes professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance des Avocats pour les Droit de l'Homme (AADH), Nov 2019, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la réforme du droit des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque, ONG affiliées à l’AADH,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et EIRL,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Los patrimonios de afectación como instrumento de gestión y trasmisión de riqueza en el ámbito familiar”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. de Cantabria, Feb 2019, Cantabria, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection du consommateur de produits financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque, Univ. du St.-Esprit de Kaslik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crypto-monnaies : quel régime juridique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement européen (Bruxelles, Belgique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traitement des difficultés des établissements bancaires et institutions financières,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, ANDJCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement Euro-PP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Le crédit non bancaire : une source complémentaire de financement pour les PME ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie, trust et mandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “La Fiducie Gestion”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dijon,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activists Investing in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harvard Law School Forum on Corporate Governance and Financial Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cambridge (Mass.), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies virtuelles : quelle réglementation ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-québécois "La monnaie et le droit : évolution(s)/révolution(s),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice/Université de Sherbrooke, Jun 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des sociétés favorisée par la CJUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La mobilité des sociétés dans l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, UPEC/SENAT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks, Liabilities, and Regulatory Responses to Virtual Currencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Law Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Trevino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paiement des créanciers lors de la liquidation judiciaire,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De la phase amiable au recouvrement forcé des créances de sommes d’argent, « état des lieux, questions juridiques diverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">modérateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque la lutte contre les fraudes et autres manquements à la probité en entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Lyon 2, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association Française des Fiduciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’insertion professionnelle, Grenelle du droit,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFJE et Cercle Montesquieu, Nov 2017, AFJE et Cercle Montesquieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du droit des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque, ONG affiliées à l’AADH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exercice des prérogatives d’associé par le fiduciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association Française des Fiduciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs et propos conclusifs,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme du droit des contrats et ses incidences sur la vie des affaires : premiers retours,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Réforme du droit des contrats : quelle loi de ratification ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">table-ronde, Laboratoire de droit civil de l’Université Panthéon-Assas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie au service des restructurations, propos introductifs et conclusifs, La fiducie,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">assise théorique et aspects pratiques / Trusts in civil law jurisdictions: operational and theoritical aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">propos conclusifs,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust et fiducie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Association des juristes franco-britanniques, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisitions et restructurations de sociétés : aspects de droit des affaires et de droit social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assas Lextenso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le registre des bénéficiaires effectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l'AFIC (Association Française des Investisseurs pour la Croissance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposit Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECOLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bucconi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects manipulatoires du trading à haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Le trading algorithmique: entre défis et défiance”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, master 2 de droit bancaire et financier de l’Univ. Paris II, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de l’industrie pharmaceutique (président de séance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le droit économique, support de croissance de l’industrie pharmaceutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats-généraux du droit de l’entreprise, CNB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence et avocats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapport de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la réforme du droit des contrats dans les opérations de fusions et acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque, AFJE, commission corporate et M&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cessions, restructurations d’entreprises et fusions-acquisitions : aspects de droit des affaires et de droit social,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assas Lextenso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence de la réforme du droit des contrats sur les opérations d’acquisitions,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercle de l’Union Interallié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propriété finalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque sur l’administration du bien d’autrui,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer Protection and Market Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Supranational Trends of Civil and Commercial Law: Towards a Reunification of Private Law?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juriste d’affaires demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque FNDE/ANDJCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise bancaire et financière : causes et réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barreau de Bordeaux,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de l’entreprise en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque, FNDE/ANDJCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau rôle du comité d’entreprise d’une société visée par une offre publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde sur le nouveau droit des OPA après la loi Florange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de s professions du droit de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference on Trust, Fiducie, Treuhand in Europe and the Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Trust, Fiducie, Treuhand in Europe and the Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Prague (CZ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et responsabilité patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Subsidiarité et responsabilité patrimoniale”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Trust Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The French Trust Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain, Nov 2013, Louvain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de la finance islamique en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “La finance islamique” du Master 2 droit des affaires de l’Université Paris X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réponse réglementaire face à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réponse réglementaire face à la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments of Trust Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments of Trust Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Academy of Estate &amp; Trust Law, May 2012, Istanbul (Turquie), Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès CNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust, Property & Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust, Property &amp; Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Oxford (UK), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducie et procédures collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “La fiducie en action”, Paris Europlace et Caisse des dépôts et consignations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du contrôle interne à la dénonciation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le cadre de la finance après la crise », Magistère de juriste d’affaires et MBA de droit des affaires et de management-gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-compensatory damages: France under the influence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Rights and Remedies in the Law of Obligations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Haifa (Israël), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Purpose Patrimonies: French Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Purpose Patrimonies: French Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Netherlands Comparative Law Association, Sep 2011, Amsterdam (NETHERLANDS), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">fiducie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Compagnie régionale des commissaires aux comptes et Ordre des avocats de Poitiers, Mar 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La finance islamique, entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La finance islamique, entre mythe et réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie-sûreté en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “La fiducie dans tous ses Etats/The World of the Trusts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montreal (Canada), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust et fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust et fiducie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro di studi bancari, Jun 2010, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté d’entreprendre et micro-entreprises. Du mythe à la réalité et propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “La micro-finance : du micro-crédit au social business”, Magistère de juriste d’affaires et MBA de droit des affaires et de management-gestion – Paris II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apport sans apport : la fusion triangulaire à l’envers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “L’apport en sociétés dans tout ses états”, Master Juriste d’affaires – Paris XI, Maison des avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cause de la crise financière : un défaut de réglementation ? et propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Les aspects juridiques de la crise financière”, Magistère de juriste d’affaires-DJCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise financière : le point de vue d’un juriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise financière : le point de vue d’un juriste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française des docteurs en droit, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie ou le réveil chaotique de la Belle au bois dormant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie ou le réveil chaotique de la Belle au bois dormant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie dans les opérations de gestion des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie dans les opérations de gestion des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Finance Structurée de Paris, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects comparatifs du trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Enjeux et incidences pratiques du trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie et les personnes vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie et les personnes vulnérables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française des docteurs en droit, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie en droit comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Fiducie : applications pratiques”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’introduction de la fiducie en droit français : aboutissement ou nouveau départ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiducie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Juristes de Sc. Po, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trust en France: la “fiducie”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Il Trust in Europa: common law e civil law a confronto”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Turin (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi instituant la fiducie : entre équilibre et incohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La fiducie », Magistère de juriste d’affaires-DJCE de Paris II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie et ses implications de nature commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiducie et ses implications de nature commerciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Code civil français aujourd’hui : influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la codification : le Code civil français dans le droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les causes de nullité des augmentations de capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l’ordonnance portant réforme du régime des valeurs mobilières du 24 juin 2004, Magistère de juriste d’affaires-DJCE de Paris II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects récents du gouvernement d’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects récents du gouvernement d’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution, traités internationaux et contrats (rapport français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Congrès international de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Brisbane (AU), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial Trust (aspects français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commercial Trust (aspects français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Stresa, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Law of the People’s Republic of China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust Law of the People’s Republic of China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Chengdu - Sichuan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Aspects of Investment Management in the European Union (aspects français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal Aspects of Investment Management in the European Union (aspects français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Como (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiducie : droit des biens ou des obligations (rapport français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Congrès international de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique : comment utiliser une holding pour réussir des opérations d’acquisition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holdings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaut de gouvernance et autres manquements du PSI, note sous CDS AMF 20 jan. 2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de marché et compétence extraterritoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande d’inscription de résolutions consultatives logiquement refusée par le juge des référés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liquidité prise en défaut, source de manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée européenne de la protection des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rotaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours : une application territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit fondamental à l'éducation : un principe à l'épreuve de sa mise en œuvre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rotaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel cadre juridique pour les migrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rotaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revirement de jurisprudence en matière de transfert de responsabilité pénale dans le cadre d’opérations de fusion-absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Sève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rotaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des réfugiés et les défis de leur mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rotaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et droits humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours par indications trompeuses, note sous AMF CDS 8 novembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation de capital obligatoire réservée aux salariés : nullité régularisable en cas d’omission de la résolution obligatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de cours sur contrats à terme, note sous CDS AMF 16.7.2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revendication de choses fongibles auprès d’un dépositaire soumis à une procédure collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rapport relatif aux impacts juridiques et réglementaires de l’intelligence artificielle en matière bancaire, financière et des assurances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hcjp Hcjp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCJP. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au regard des conventions internationales, le confinement forcé est-il légal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Demetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pettiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Azoux-Bacrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDHAE; IDHBB. 2020, 397 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire pratique de droit des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quiquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bazin-Beust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Quiquerez. Bruylant, 707 p., 2023, (Paradigme. Vocabulaire), 978-2-39013-368-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de tradition civilistes en question. A propos des rapports Doing Business de la Banque Mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Henri Capitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société de législation comparée, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception du trust au travers de la fiducie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, Bibliothèque du droit de l’entreprise, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdiction des ventes à découvert et des positions courtes nettes dans le contexte de la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rotaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution de dividendes et intérêt social face à la pandémie Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hadrien Darriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des sociétés cotées face à la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt social et RSE face à la pandémie Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les questions que doivent se poser les conseils d’administration de sociétés face à la pandémie Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand W. Grumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Rules Governing Compensation Within French Financial Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Supreme Court Rules on SOX Whistleblowing Procedures in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId382"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3A92C92"/>
+    <w:nsid w:val="C1B329C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-barriere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5936-826X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061111805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479880v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barriere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480134v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479889v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394652v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand W. Grumberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394657v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394677v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394670v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418885v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394961v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03987373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03968192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03968474v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davodet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Normand-Caill&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peterka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686158v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barri&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959754v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hadrien Darriet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959585v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976785v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Koenigsberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03960176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03960250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123720v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980085v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246498v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03968232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Autret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Liz&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03968022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Attar-Rezvani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967802v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976764v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036362v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967858v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976689v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03963437v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03963323v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03966267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03963475v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03966317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451717v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938012v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martinelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935424v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fouquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kermorvant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2017.09.074" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MNB12J7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935459v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240674v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938050v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935467v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858937v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia El Boustany" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Epaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grosse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Grimont-Rolland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmcr.2018.03.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938062v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935455v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930071v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936721v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936704v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930055v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930063v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936775v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936758v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844205v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936737v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936261v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936767v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936681v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936832v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936853v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02057731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gaillard-Le Roux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourgoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-016-0717-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936860v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240510v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076506v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936816v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936777v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936873v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936785v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936867v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076514v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937393v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937509v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240307v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937493v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937442v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240180v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930099v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937523v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930087v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937539v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de R&#233;als" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075691v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395070v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395065v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240105v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394990v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395170v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239747v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239647v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395192v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239478v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395200v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239399v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247825v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239099v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533701v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394662v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394790v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394784v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394711v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394707v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394824v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976742v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976899v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03978590v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03978600v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976820v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976843v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978646v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976896v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935913v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937953v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935387v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935906v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935406v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938152v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936727v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936824v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937405v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930016v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395248v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395605v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395223v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395260v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395180v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395266v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395272v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395285v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395277v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395305v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395299v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395290v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395614v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395626v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395620v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395309v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395233v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395311v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533699v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395723v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395719v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395728v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395734v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395737v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395743v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986513v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03982247v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395761v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03982429v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03985589v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03982302v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395754v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395769v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395750v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03982270v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396036v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03988956v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03985897v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03988985v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03985613v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03985909v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986166v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986021v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986057v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Breham" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Pitchouguina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Saidi Cottier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dillais" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03985937v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amico" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Gutierrez-Crespin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jean" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03985982v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03989014v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03988927v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075740v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075292v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075288v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076332v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075367v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937987v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Corte" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075416v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075409v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076349v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075405v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075395v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075375v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075398v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076387v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morvan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076376v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075380v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075435v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936754v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075427v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076364v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075452v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075443v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075421v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076356v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075499v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075482v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075459v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076400v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075630v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075473v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075510v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075524v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075387v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075541v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076665v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076427v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075580v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396070v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396058v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395807v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396146v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395824v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395819v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395812v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395848v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396150v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395854v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395859v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396164v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396157v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395864v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395867v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396179v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396171v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395882v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395875v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395911v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395976v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395989v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396183v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395982v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395991v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396004v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396186v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395998v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396190v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396198v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396008v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396206v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396013v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396230v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396222v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396239v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396024v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395633v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395645v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394814v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967663v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rotaru" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967690v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395659v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967708v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03968160v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot S&#232;ve" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967632v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967721v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395675v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395681v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395691v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395711v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394668v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hcjp Hcjp" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970266v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cerf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demetz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pettiti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Azoux-Bacrie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236344v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bazin-Beust" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernigaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418892v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Henri Capitant" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418889v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394847v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967489v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967484v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967509v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967498v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967494v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395175v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395184v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-barriere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5936-826X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061111805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480134v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barriere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479894v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand W. Grumberg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394691v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394657v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394677v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394670v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418885v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394961v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03987373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959482v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959754v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hadrien Darriet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03968474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davodet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Normand-Caill&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peterka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barri&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959606v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03968192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03960250v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123720v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979871v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979880v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03959841v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03960176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Koenigsberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03968022v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Attar-Rezvani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03968232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Autret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Liz&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967802v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987414v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967858v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967204v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03963437v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03963323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451702v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03963475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03966267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03966317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976689v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935452v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martinelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935424v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fouquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kermorvant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2017.09.074" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MNB12J7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935459v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia El Boustany" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Epaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grosse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Grimont-Rolland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmcr.2018.03.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938050v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240674v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935455v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938035v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930055v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930063v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936704v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844205v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936737v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936775v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936758v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936249v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936767v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936681v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936853v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076506v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02057731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gaillard-Le Roux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourgoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-016-0717-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936860v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240510v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936873v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936867v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936785v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075719v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076514v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937503v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937509v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937393v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937493v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937442v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240307v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240180v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930087v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937523v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930099v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937539v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de R&#233;als" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075691v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395070v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394990v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395065v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240105v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395170v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239747v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239647v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395192v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239478v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247825v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239099v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585481v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533701v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394662v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394790v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394784v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394711v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394707v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394824v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03978590v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03978600v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976899v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976820v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976843v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978646v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03976896v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935906v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937953v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935387v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935406v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935913v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936727v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938152v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936824v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937405v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930016v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395248v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395605v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395260v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395223v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395180v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395229v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395266v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395272v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395285v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395277v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395299v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395290v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395614v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395626v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395620v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395309v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395233v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395311v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597334v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394847v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533699v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395719v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395728v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395723v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395734v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395737v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395743v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03982247v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03985589v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395761v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03982429v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03982302v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395754v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395769v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395750v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03982270v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986513v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396036v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03988956v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03985897v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03988985v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03985613v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03985909v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986021v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986166v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03985937v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amico" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Gutierrez-Crespin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jean" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986057v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Breham" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Pitchouguina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Saidi Cottier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dillais" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03985982v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03989014v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03988927v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075740v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075292v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075288v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075367v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076349v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075409v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075416v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937987v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Corte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075405v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075395v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075375v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075398v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076332v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075435v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075427v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076364v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936754v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075452v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075421v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075443v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076356v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076387v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morvan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076376v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075380v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075482v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075459v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075499v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075630v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075473v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076400v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075510v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075524v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075387v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075541v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075580v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076427v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076665v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395807v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396070v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396058v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396052v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395824v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395819v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396146v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395812v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396150v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395848v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395859v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396164v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396157v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395864v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395854v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396171v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396179v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395867v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395875v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395911v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395882v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396183v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395982v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395989v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395976v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395991v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396004v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396186v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395998v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396190v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396198v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396008v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396013v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396206v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396214v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396230v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396222v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396239v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05396024v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585485v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395633v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395645v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394814v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967690v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rotaru" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395659v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967663v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967632v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03968160v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot S&#232;ve" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967708v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967721v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395681v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395675v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395691v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395711v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05394668v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hcjp Hcjp" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970266v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cerf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demetz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pettiti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Azoux-Bacrie" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236344v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bazin-Beust" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernigaud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418892v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Henri Capitant" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418889v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967489v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967494v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967498v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967484v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03967509v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395175v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05395184v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>