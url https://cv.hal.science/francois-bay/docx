--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -520,235 +520,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of computational models for induction heat treatment of complex geometrical parts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new approach to solve complex valued systems arising from the solution of Maxwell equations in the frequency domain through real-equivalent formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Marioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Klonk</w:t>
+                <w:t xml:space="preserve">José-Rodolfo Alves Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (1/2), pp.48-70. </w:t>
+              <w:t xml:space="preserve">Numerical Linear Algebra with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.Early View. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMMP.2016.078050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nla.2079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354333v1</w:t>
+                <w:t xml:space="preserve">hal-01443398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to solve complex valued systems arising from the solution of Maxwell equations in the frequency domain through real-equivalent formulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical analysis of computational models for induction heat treatment of complex geometrical parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Rodolfo Alves Zapata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
+                <w:t xml:space="preserve">Steffen Klonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Linear Algebra with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.Early View. </w:t>
+              <w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1/2), pp.48-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nla.2079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJMMP.2016.078050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443398v1</w:t>
+                <w:t xml:space="preserve">hal-01354333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical stability analysis and flow simulation of lid-driven cavity subjected to high magnetic field</w:t>
               </w:r>
@@ -1101,51 +1101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Analysis of Electromagnetism in Magnetic Forming Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Rodolfo Alves Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1570,221 +1570,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical optimisation for induction heat treatment processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Naar</w:t>
+                <w:t xml:space="preserve">Induction Heat Treatment for an Automotive Crankshaft: Large Scale Modelling with Moving Inductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Klonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2012.04.058⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554 - 557, pp.1539-1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709655v1</w:t>
+                <w:t xml:space="preserve">hal-00847807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction Heat Treatment for an Automotive Crankshaft: Large Scale Modelling with Moving Inductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steffen Klonk</w:t>
+                <w:t xml:space="preserve">Numerical optimisation for induction heat treatment processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Naar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (4), pp.2074-2085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2012.04.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1539⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00847807v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled multi-physics model for induction heat treatment processes</w:t>
               </w:r>
@@ -2775,282 +2775,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental analyses of a fracture mechanics test for adhesively bonded joints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropy and mechanical properties of bioriented PVC pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Kappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 96 (12), p.1517-1522</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613100v1</w:t>
+                <w:t xml:space="preserve">hal-00538383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy and mechanical properties of bioriented PVC pipes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and experimental analyses of a fracture mechanics test for adhesively bonded joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Billon</w:t>
+                <w:t xml:space="preserve">Evelyne Darque-Ceretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmut Kappel</w:t>
+                <w:t xml:space="preserve">Eric Felder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Crozet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandra Scotto-Sherrif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13 (8), pp.Pages 931-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156856199X00758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538383v1</w:t>
+                <w:t xml:space="preserve">hal-00613100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of numerical modelling techniques</w:t>
               </w:r>
@@ -4374,243 +4374,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of M-Ems On In-Mould Transient Flow During Continuous Casting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José-Rodolfo Alves Zapata</w:t>
+                <w:t xml:space="preserve">Application of P.O.D. and D.E.P.O.D. model reduction methods to semi-thick sheet metal forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Heating by Electromagnetic Sources (HES16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">NUMIFORM 2016: The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Jul 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311019v1</w:t>
+                <w:t xml:space="preserve">hal-01443554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of P.O.D. and D.E.P.O.D. model reduction methods to semi-thick sheet metal forming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Ryckelynck</w:t>
+                <w:t xml:space="preserve">Effect of M-Ems On In-Mould Transient Flow During Continuous Casting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Marioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Rodolfo Alves Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2016: The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Jul 2016, Troyes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Heating by Electromagnetic Sources (HES16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443554v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction heat treatment of crankshafts with moving inductors - Some computational issues</w:t>
               </w:r>
@@ -5291,64 +5291,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model order reduction applied to metal forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5425,51 +5425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Rodolfo Alves Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Technology of Plasticity, ICTP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Nagoya, Japan. pp.793-800, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5516,51 +5516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational modelling for electromagnetic forming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Rodolfo Alves Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Colloquium Modelling for Electromagnetic Processing - MEP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibniz University of Hannover, University of Latvia, Sep 2014, Hannover, Germany. pp.259-264 - ISBN 978-3-00-046736-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5585,51 +5585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Pulse Forming: Simulation and Experiments for high-speed forming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Rodolfo Alves Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6150,51 +6150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction Heating Process: 3D Modeling and Optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Naar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6371,51 +6371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cardinaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Naar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seventh International Conference on Engineering Computational Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Valencia, Spain. Chapter 8, pp 183-199, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6743,51 +6743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation couplée chimie-mécanique de la réaction alcali-silice dans le béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Naar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8099,51 +8099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103645" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481123v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14247645" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-09-2016-0371" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01649660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Klonk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2016.078050" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01443398v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Rodolfo Alves Zapata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.2079" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311179v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948433" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodolfo Alves Zapata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-162245" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jeanson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2016.07.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR0C26HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01315414v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2501758" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.05.019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LRFP0X9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-05-2012-0095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mazars" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.643" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Naar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.04.058" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KP3M1GP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1539" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cardinaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comby-Peyrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2009.06.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9HPFK8L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00612930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comby Peyrot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2007.01.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1SDF8ND-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favennec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labb&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.988" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0PLW6FP3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677710v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00391-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52S3B5V7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575623v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paccini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand-Reville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0531-5131(03)00505-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98QK2XMP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.796" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CGQ6LRT9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tovena" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00324-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFBT78MB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613100v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Darque-Ceretti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Felder" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Scotto-Sherrif" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856199X00758" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538383v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kappel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crozet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00618432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(98)00205-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V53VH6W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542229v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01420915v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Decultieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamar M&#233;na&#239;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02915080" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-M12KSDJX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466276v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia C Jesus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Z Jos&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Ripert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barlier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474769v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Oswaldo Garcia-Carrero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430598v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Badia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112636" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430590v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430587v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430618v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Acevedo-Rigueras" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rogeon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01674809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008061" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01674815v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Adams" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008141" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311019v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01443554v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Haddad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443587v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01163654v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gaillac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duthoo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vauglin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carcey-Collet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP154320120214" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259189v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sourmail" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Cagny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courteaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01298215v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lacerda de Orio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajdin Ceric" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Selberherr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2014.7049523" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247710v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Micheli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lasne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515068v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01221105v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.10.078" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112978v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866430v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858907v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avrillaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mazars" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861335v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590299v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589666" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570602v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2010.5619522" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675110v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.26.8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509427v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Daanouni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0488-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00687992v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509383v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Feraille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509333v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663322v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Spataro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herrbach" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0199-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508937v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509835v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6577-4_13" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675133v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.15.16" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.11.9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678066v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675123v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.67.5.1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536666v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311023v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103645" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481123v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14247645" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-09-2016-0371" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01649660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01443398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Rodolfo Alves Zapata" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.2079" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354333v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Klonk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2016.078050" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311179v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948433" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodolfo Alves Zapata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-162245" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jeanson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2016.07.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR0C26HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01315414v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2501758" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.05.019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LRFP0X9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-05-2012-0095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mazars" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.643" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1539" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709655v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Naar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.04.058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KP3M1GP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cardinaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comby-Peyrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2009.06.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9HPFK8L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00612930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comby Peyrot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2007.01.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1SDF8ND-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favennec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labb&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.988" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0PLW6FP3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677710v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00391-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52S3B5V7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575623v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paccini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand-Reville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0531-5131(03)00505-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98QK2XMP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.796" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CGQ6LRT9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tovena" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00324-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFBT78MB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538383v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kappel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crozet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Darque-Ceretti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Felder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Scotto-Sherrif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856199X00758" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00618432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(98)00205-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V53VH6W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542229v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01420915v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Decultieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamar M&#233;na&#239;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02915080" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-M12KSDJX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466276v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia C Jesus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Z Jos&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Ripert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barlier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474769v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Oswaldo Garcia-Carrero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430598v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Badia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112636" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430590v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430587v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430618v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Acevedo-Rigueras" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rogeon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01674809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008061" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01674815v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Adams" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008141" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01443554v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Haddad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311019v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443587v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01163654v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gaillac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duthoo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vauglin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carcey-Collet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP154320120214" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259189v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sourmail" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Cagny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courteaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01298215v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lacerda de Orio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajdin Ceric" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Selberherr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2014.7049523" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247710v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Micheli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lasne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515068v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01221105v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.10.078" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112978v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866430v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858907v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avrillaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mazars" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861335v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590299v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589666" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570602v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2010.5619522" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675110v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.26.8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509427v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Daanouni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0488-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00687992v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509383v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Feraille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509333v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663322v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Spataro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herrbach" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0199-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508937v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509835v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6577-4_13" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675133v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.15.16" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.11.9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678066v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675123v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.67.5.1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536666v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311023v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>