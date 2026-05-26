--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -520,693 +520,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to solve complex valued systems arising from the solution of Maxwell equations in the frequency domain through real-equivalent formulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and Analysis of Electromagnetism in Magnetic Forming Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Rodolfo Alves Zapata</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Linear Algebra with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.Early View. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (5), pp.Article number 7331293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nla.2079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2501758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443398v1</w:t>
+                <w:t xml:space="preserve">hal-01315414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of computational models for induction heat treatment of complex geometrical parts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steffen Klonk</w:t>
+                <w:t xml:space="preserve">A new approach to solve complex valued systems arising from the solution of Maxwell equations in the frequency domain through real-equivalent formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Marioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Rodolfo Alves Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJMMP.2016.078050⟩</w:t>
+              <w:t xml:space="preserve">Numerical Linear Algebra with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.Early View. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nla.2079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354333v1</w:t>
+                <w:t xml:space="preserve">hal-01443398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical stability analysis and flow simulation of lid-driven cavity subjected to high magnetic field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Marioni</w:t>
+                <w:t xml:space="preserve">Numerical analysis of computational models for induction heat treatment of complex geometrical parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Klonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (5), pp.057102. </w:t>
+              <w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1/2), pp.48-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4948433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJMMP.2016.078050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311179v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of M-EMS on in-mould transient flow during continuous casting</w:t>
+                <w:t xml:space="preserve">Numerical stability analysis and flow simulation of lid-driven cavity subjected to high magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Marioni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Rodolfo Alves Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-162245⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (5), pp.057102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4948433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475834v1</w:t>
+                <w:t xml:space="preserve">hal-01311179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled experimental/numerical approach for the characterization of material behavior at high strain-rate using electromagnetic tube expansion testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Jeanson</w:t>
+                <w:t xml:space="preserve">Effect of M-EMS on in-mould transient flow during continuous casting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Marioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rodolfo Alves Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2016.07.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (S1), pp.S3-S10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-162245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01365436v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Analysis of Electromagnetism in Magnetic Forming Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José-Rodolfo Alves Zapata</w:t>
+                <w:t xml:space="preserve">A coupled experimental/numerical approach for the characterization of material behavior at high strain-rate using electromagnetic tube expansion testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Avrillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 98, pp.75-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2016.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2501758⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01315414v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromigration-induced failure in operando characterization of 3D interconnects: microstructure influence</w:t>
               </w:r>
@@ -1442,103 +1442,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of high strain-rate behavior of metals: applications to magnetic pulse forming and electrohydraulic forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Avrillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 611-612, pp.643-649. </w:t>
@@ -1570,221 +1570,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction Heat Treatment for an Automotive Crankshaft: Large Scale Modelling with Moving Inductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steffen Klonk</w:t>
+                <w:t xml:space="preserve">Numerical optimisation for induction heat treatment processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Naar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1539⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (4), pp.2074-2085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2012.04.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847807v1</w:t>
+                <w:t xml:space="preserve">hal-00709655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical optimisation for induction heat treatment processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Naar</w:t>
+                <w:t xml:space="preserve">Induction Heat Treatment for an Automotive Crankshaft: Large Scale Modelling with Moving Inductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Klonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554 - 557, pp.1539-1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2012.04.058⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00709655v1</w:t>
+                <w:t xml:space="preserve">hal-00847807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled multi-physics model for induction heat treatment processes</w:t>
               </w:r>
@@ -2259,285 +2259,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of crack propagation: Automatic remeshing and comparison of different criteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+                <w:t xml:space="preserve">Three-dimensional finite element modelling for soft tissues surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Paccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand-Reville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Chastel</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0045-7825(03)00391-8⟩</w:t>
+              <w:t xml:space="preserve">International Congress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1256, pp.Pages 349-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0531-5131(03)00505-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677710v1</w:t>
+                <w:t xml:space="preserve">hal-00575623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional finite element modelling for soft tissues surgery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Durand-Reville</w:t>
+                <w:t xml:space="preserve">Numerical modelling of crack propagation: Automatic remeshing and comparison of different criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Chastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 1256, pp.Pages 349-355. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 192 (35-36), pp.Pages 3887-3908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0531-5131(03)00505-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0045-7825(03)00391-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575623v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical model for induction heating processes coupling electromagnetism and thermomechanics</w:t>
               </w:r>
@@ -2562,51 +2562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 58 (6), pp.Pages 839-867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3030,225 +3030,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of numerical modelling techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
+                <w:t xml:space="preserve">An elastic-viscoplastic finite element model for multimaterials - Formulation and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 15 (1), p.139 +/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618432v1</w:t>
+                <w:t xml:space="preserve">hal-00542229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An elastic-viscoplastic finite element model for multimaterials - Formulation and experimental validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Magny</w:t>
+                <w:t xml:space="preserve">An overview of numerical modelling techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Computations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 80-81, pp.Pages 8-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-0136(98)00205-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542229v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanics of the cooling stage in casting processes: Three-dimensional finite element analysis and experimental validation</w:t>
               </w:r>
@@ -3380,51 +3380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Simulation of Metal Powder Forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3641,51 +3641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error analysis in finite element modelling of induction heating processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rodolfo Alves Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3730,476 +3730,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of boundary conditions for electromagnetism in induction heat treatment simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrically assisted forming simulation solutions with FORGE®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rodolfo Alves Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Badia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Rodolfo Alves Zapata</w:t>
+                <w:t xml:space="preserve">Sergio Acevedo-Rigueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF THE 22ND INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESAFORM 2019 - 22ND INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vitoria-Gasteiz, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430598v1</w:t>
+                <w:t xml:space="preserve">hal-02430618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the induction heating contribution in magnetic piulse forming processes for tube forming applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the effect of boundary conditions for electromagnetism in induction heat treatment simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Badia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rodolfo Alves Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Rodolfo Alves Zapata</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HES-19 International Conference on Heating by Electromagnetic Sources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE 22ND INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vitoria-Gasteiz, Spain. pp.100003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5112636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430590v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Model for Magnetic Pulse Forming and Joining Processes – Application to a Test Case and Sensitivity to Process Parameters</w:t>
+                <w:t xml:space="preserve">On the induction heating contribution in magnetic piulse forming processes for tube forming applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rodolfo Alves Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2019: The 13th International Conference on Numerical Methods in Industrial Forming Processes,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Portsmouth, United States</w:t>
+              <w:t xml:space="preserve">HES-19 International Conference on Heating by Electromagnetic Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430587v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically assisted forming simulation solutions with FORGE®</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A Computational Model for Magnetic Pulse Forming and Joining Processes – Application to a Test Case and Sensitivity to Process Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rodolfo Alves Zapata</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2019 - 22ND INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING:</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Vitoria-Gasteiz, Spain</w:t>
+              <w:t xml:space="preserve">NUMIFORM 2019: The 13th International Conference on Numerical Methods in Industrial Forming Processes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Portsmouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430618v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and optimisation of electromagnetically coupled solid manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rodolfo Alves Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4246,77 +4246,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of electrical upsetting manufacturing processes based on Forge® environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rodolfo Alves Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Acevedo-Rigueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4374,1166 +4374,1170 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of P.O.D. and D.E.P.O.D. model reduction methods to semi-thick sheet metal forming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Ryckelynck</w:t>
+                <w:t xml:space="preserve">Electromagnetc-Multiphase Transient Flow Simulation via VMS approach. . Application to Continuous Casting Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Marioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2016: The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Jul 2016, Troyes, France</w:t>
+              <w:t xml:space="preserve">12th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443554v1</w:t>
+                <w:t xml:space="preserve">hal-01466616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of M-Ems On In-Mould Transient Flow During Continuous Casting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José-Rodolfo Alves Zapata</w:t>
+                <w:t xml:space="preserve">Application of P.O.D. and D.E.P.O.D. model reduction methods to semi-thick sheet metal forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Heating by Electromagnetic Sources (HES16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">NUMIFORM 2016: The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Jul 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311019v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction heat treatment of crankshafts with moving inductors - Some computational issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of M-Ems On In-Mould Transient Flow During Continuous Casting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Marioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Rodolfo Alves Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Barlier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Heating by Electromagnetic Sources (HES16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443587v1</w:t>
+                <w:t xml:space="preserve">hal-01311019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetc-Multiphase Transient Flow Simulation via VMS approach. . Application to Continuous Casting Process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induction heat treatment of crankshafts with moving inductors - Some computational issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">International Conference on Heating by Electromagnetic Sources (HES16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466616v1</w:t>
+                <w:t xml:space="preserve">hal-01443587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of Fuel Rod Resistance Butt Welding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Carcey-Collet</w:t>
+                <w:t xml:space="preserve">Model order reduction applied to metal forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Zirconium in the Nuclear Industry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163654v1</w:t>
+                <w:t xml:space="preserve">hal-01515068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Distorins in induction heat treatment processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Modeling of Fuel Rod Resistance Butt Welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gaillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Duthoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vauglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Carcey-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Courteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Distorsion Engineering 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Symposium on Zirconium in the Nuclear Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Hyderabad, Andhra Pradesh, India. pp.331-345, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/STP154320120214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259189v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the material depletion rate due to electromigration in a copper TSV structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Siegfried Selberherr</w:t>
+                <w:t xml:space="preserve">Modelling Distorins in induction heat treatment processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sourmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Cagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Courteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2014 IEEE International Integrated Reliability Workshop Final Report (IIRW) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Distorsion Engineering 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bremen, Germany. pp.397-402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298215v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the simulation of the whole manufacturing chain processes with FORGE®</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lasne</w:t>
+                <w:t xml:space="preserve">On the material depletion rate due to electromigration in a copper TSV structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Lacerda de Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajdin Ceric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Selberherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEMU 2015 - New Developments in Forging Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 2014 IEEE International Integrated Reliability Workshop Final Report (IIRW) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2014, S. Lake Tahoe, California, United States. pp.111-114 - ISBN 978-1-4799-7308-8 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IIRW.2014.7049523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247710v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model order reduction applied to metal forming</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards the simulation of the whole manufacturing chain processes with FORGE®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Micheli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amico Settefrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">NEMU 2015 - New Developments in Forging Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Fellbach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515068v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Forming Processes: Material Behaviour and Computational Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiphysics and multiscale approaches for the modelling of metal forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José-Rodolfo Alves Zapata</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Technology of Plasticity, ICTP 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NAFEMS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221105v1</w:t>
+                <w:t xml:space="preserve">hal-01866430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational modelling for electromagnetic forming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5549,652 +5553,648 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Colloquium Modelling for Electromagnetic Processing - MEP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibniz University of Hannover, University of Latvia, Sep 2014, Hannover, Germany. pp.259-264 - ISBN 978-3-00-046736-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Pulse Forming: Simulation and Experiments for high-speed forming processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electromagnetic Forming Processes: Material Behaviour and Computational Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Rodolfo Alves Zapata</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMPT 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Technology of Plasticity, ICTP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nagoya, Japan. pp.793-800, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.10.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112978v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics and multiscale approaches for the modelling of metal forming processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+                <w:t xml:space="preserve">Magnetic Pulse Forming: Simulation and Experiments for high-speed forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Rodolfo Alves Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAFEMS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">AMPT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Dubaï, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866430v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First in Operando SEM Observation of Electromigration-Induced Voids in TSV Structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+                <w:t xml:space="preserve">Identification du comportement mécanique dynamique de tubes d'aluminium par un essai d'expansion électromagnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Avrillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Symposium for Testing and Failure Analysis - ISTFA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, San Jose, California, United States. pp.59-68 - ISBN 978-1-62708-022-4</w:t>
+              <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052908v1</w:t>
+                <w:t xml:space="preserve">hal-00861335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du comportement mécanique dynamique de métaux par un essai d'expansion électromagnétique de tube</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+                <w:t xml:space="preserve">First in Operando SEM Observation of Electromigration-Induced Voids in TSV Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France. pp.XXX</w:t>
+              <w:t xml:space="preserve">39th International Symposium for Testing and Failure Analysis - ISTFA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, San Jose, California, United States. pp.59-68 - ISBN 978-1-62708-022-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858907v1</w:t>
+                <w:t xml:space="preserve">hal-01052908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du comportement mécanique dynamique de tubes d'aluminium par un essai d'expansion électromagnétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Identification du comportement mécanique dynamique de métaux par un essai d'expansion électromagnétique de tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mazars</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Avrillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France. pp.XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861335v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction Heating Process: 3D Modeling and Optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Naar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6235,732 +6235,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study to determine electrical contact resistance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Analysis and Optimisation of Multiphysics Problems Involving Electromagnetic Couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katia Mocellin</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cardinaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Naar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Proceedings of the 56th IEEE Holm Conference on Electrical Contacts (HOLM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HOLM.2010.5619522⟩</w:t>
+              <w:t xml:space="preserve">The Seventh International Conference on Engineering Computational Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Valencia, Spain. Chapter 8, pp 183-199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/csets.26.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00570602v1</w:t>
+                <w:t xml:space="preserve">hal-00675110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis and Optimisation of Multiphysics Problems Involving Electromagnetic Couplings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental study to determine electrical contact resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Naar</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mocellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventh International Conference on Engineering Computational Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Valencia, Spain. Chapter 8, pp 183-199, </w:t>
+              <w:t xml:space="preserve">2010 Proceedings of the 56th IEEE Holm Conference on Electrical Contacts (HOLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Charleston, United States. 5 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4203/csets.26.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HOLM.2010.5619522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675110v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical studies of wrinkling phenomenon in inflatable hyperelastic membranes undergoing multiaxial loadings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Tillier</w:t>
+                <w:t xml:space="preserve">Modélisation couplée chimie-mécanique de la réaction alcali-silice dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Naar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509427v1</w:t>
+                <w:t xml:space="preserve">hal-00509333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An equivalent element approach for modelling assembly points in joined structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Berot</w:t>
+                <w:t xml:space="preserve">Etude numérique d'une structure gonflable hyperélastique soumise à des sollicitations multiaxiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Daanouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS X - 10th International Conference on Computational Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Barcelona, Spain. 2 p. - ISBN 978-849673669-6</w:t>
+              <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687992v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-physique couplée d'un procédé de traitement thermique par induction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Cardinaux</w:t>
+                <w:t xml:space="preserve">Numerical studies of wrinkling phenomenon in inflatable hyperelastic membranes undergoing multiaxial loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Daanouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Feraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Enschede, Netherlands. pp.Pages 593-596, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0488-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509383v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation couplée chimie-mécanique de la réaction alcali-silice dans le béton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Naar</w:t>
+                <w:t xml:space="preserve">An equivalent element approach for modelling assembly points in joined structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
+              <w:t xml:space="preserve">COMPLAS X - 10th International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelona, Spain. 2 p. - ISBN 978-849673669-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509333v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique d'une structure gonflable hyperélastique soumise à des sollicitations multiaxiales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Tillier</w:t>
+                <w:t xml:space="preserve">Modélisation multi-physique couplée d'un procédé de traitement thermique par induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cardinaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Feraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00663322v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of clip manufacturing: focus on the heat treatment</w:t>
               </w:r>
@@ -7057,269 +7057,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00510357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-physique couplée d'un procédé de traitement thermique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Cardinaux</w:t>
+                <w:t xml:space="preserve">Modelling of metal forming processes and multi-physic coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Feraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Computational Plasticity CIMNE UPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. pp.221-238 - ISBN 978-1-4020-6576-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4020-6577-4_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508937v1</w:t>
+                <w:t xml:space="preserve">hal-00509835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of metal forming processes and multi-physic coupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
+                <w:t xml:space="preserve">Modélisation multi-physique couplée d'un procédé de traitement thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cardinaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Feraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Computational Plasticity CIMNE UPC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4020-6577-4_13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00509835v1</w:t>
+                <w:t xml:space="preserve">hal-01508937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Physics Couplings in Metal Forming Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Conference on Civil, Structural and Environmental Engineering Computing and The Eighth International Conference on the Application of Artificial Intelligence to Civil, Structural and Environmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Rome, Italy. Chapter 16, pp 325-345, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7379,51 +7379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference on Computational Structures Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Lisbon, Portugal. Chapter 9, pp 231-250, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7604,51 +7604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tovena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8099,51 +8099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103645" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481123v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14247645" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-09-2016-0371" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01649660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01443398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Rodolfo Alves Zapata" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.2079" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354333v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Klonk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2016.078050" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311179v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948433" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodolfo Alves Zapata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-162245" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jeanson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2016.07.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR0C26HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01315414v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2501758" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.05.019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LRFP0X9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-05-2012-0095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mazars" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.643" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1539" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709655v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Naar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.04.058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KP3M1GP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cardinaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comby-Peyrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2009.06.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9HPFK8L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00612930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comby Peyrot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2007.01.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1SDF8ND-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favennec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labb&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.988" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0PLW6FP3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677710v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00391-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52S3B5V7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575623v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paccini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand-Reville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0531-5131(03)00505-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98QK2XMP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.796" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CGQ6LRT9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tovena" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00324-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFBT78MB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538383v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kappel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crozet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Darque-Ceretti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Felder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Scotto-Sherrif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856199X00758" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00618432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(98)00205-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V53VH6W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542229v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01420915v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Decultieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamar M&#233;na&#239;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02915080" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-M12KSDJX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466276v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia C Jesus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Z Jos&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Ripert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barlier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474769v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Oswaldo Garcia-Carrero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430598v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Badia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112636" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430590v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430587v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430618v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Acevedo-Rigueras" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rogeon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01674809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008061" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01674815v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Adams" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008141" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01443554v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Haddad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311019v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443587v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01163654v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gaillac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duthoo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vauglin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carcey-Collet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP154320120214" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259189v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sourmail" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Cagny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courteaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01298215v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lacerda de Orio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajdin Ceric" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Selberherr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2014.7049523" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247710v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Micheli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lasne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515068v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01221105v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.10.078" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112978v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866430v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858907v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avrillaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mazars" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861335v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590299v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589666" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570602v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2010.5619522" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675110v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.26.8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509427v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Daanouni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0488-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00687992v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509383v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Feraille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509333v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663322v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Spataro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herrbach" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0199-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508937v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509835v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6577-4_13" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675133v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.15.16" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.11.9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678066v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675123v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.67.5.1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536666v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311023v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103645" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481123v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14247645" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-09-2016-0371" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01649660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01315414v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Rodolfo Alves Zapata" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2501758" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01443398v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.2079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Klonk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2016.078050" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948433" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodolfo Alves Zapata" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-162245" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365436v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jeanson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2016.07.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR0C26HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.05.019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LRFP0X9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-05-2012-0095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mazars" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.643" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Naar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.04.058" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KP3M1GP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1539" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cardinaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comby-Peyrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2009.06.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9HPFK8L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00612930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comby Peyrot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2007.01.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1SDF8ND-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favennec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labb&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.988" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0PLW6FP3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paccini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand-Reville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0531-5131(03)00505-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98QK2XMP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677710v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00391-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52S3B5V7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.796" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CGQ6LRT9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tovena" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00324-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFBT78MB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538383v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kappel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crozet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Darque-Ceretti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Felder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Scotto-Sherrif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856199X00758" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542229v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00618432v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(98)00205-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V53VH6W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01420915v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Decultieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamar M&#233;na&#239;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02915080" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-M12KSDJX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466276v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia C Jesus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Z Jos&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Ripert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barlier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474769v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Oswaldo Garcia-Carrero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Acevedo-Rigueras" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rogeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430598v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Badia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112636" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430590v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430587v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01674809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008061" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01674815v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Adams" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008141" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466616v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01443554v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Haddad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311019v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443587v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515068v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01163654v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gaillac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duthoo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vauglin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carcey-Collet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP154320120214" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259189v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sourmail" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Cagny" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courteaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01298215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lacerda de Orio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajdin Ceric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Selberherr" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2014.7049523" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247710v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Micheli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lasne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866430v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112522v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01221105v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.10.078" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112978v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861335v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052908v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858907v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avrillaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mazars" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590299v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589666" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675110v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.26.8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570602v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2010.5619522" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509333v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663322v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Daanouni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509427v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0488-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00687992v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509383v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Feraille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Spataro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herrbach" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0199-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509835v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6577-4_13" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508937v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675133v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.15.16" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.11.9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678066v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675123v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.67.5.1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536666v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311023v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>