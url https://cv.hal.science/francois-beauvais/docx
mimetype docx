--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1839,1170 +1839,1170 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et agriculture : présentation des conclusions de la thèse de doctorat</w:t>
+                <w:t xml:space="preserve">Changement climatique et agriculture. Conséquences et adaptations pour les filières agricoles en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">réunion du Groupe Normand Agriculture et Changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Sociétés et espaces ruraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Rural MRSH Université de Caen Normandie, Oct 2022, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610545v1</w:t>
+                <w:t xml:space="preserve">hal-04248719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et agriculture. Conséquences et adaptations pour les filières agricoles en Normandie</w:t>
+                <w:t xml:space="preserve">Quelles conséquences du changement climatique sur la culture du blé tendre en Normandie à l'horizon 2100 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés et espaces ruraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Rural MRSH Université de Caen Normandie, Oct 2022, Caen (FR), France</w:t>
+              <w:t xml:space="preserve">RMT CLIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARVALIS L'Institut du végétal; Chambre d'Agriculture France, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248719v1</w:t>
+                <w:t xml:space="preserve">hal-03942515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles conséquences du changement climatique sur la culture du blé tendre en Normandie à l'horizon 2100 ?</w:t>
+                <w:t xml:space="preserve">Quelles conséquences du changement climatique sur l’agrosystème céréalier de Normandie à l’horizon 2100 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMT CLIMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARVALIS L'Institut du végétal; Chambre d'Agriculture France, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du jeudi de l'UMR EVA INRAE Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR EVA INRAE Caen, Sep 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942515v1</w:t>
+                <w:t xml:space="preserve">hal-04248837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles conséquences du changement climatique sur l’agrosystème céréalier de Normandie à l’horizon 2100 ?</w:t>
+                <w:t xml:space="preserve">Changement climatique et agriculture : présentation des conclusions de la thèse de doctorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du jeudi de l'UMR EVA INRAE Caen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR EVA INRAE Caen, Sep 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">réunion du Groupe Normand Agriculture et Changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248837v1</w:t>
+                <w:t xml:space="preserve">hal-03610545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHOTOPHENO-21 : observations photographiques dans l'Auxois (Côte-d’Or), pour l'étude de la variabilité climatique en lien avec la phénologie de la vigne et des arbres fruitiers.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changement climatique en Normandie : quelles conséquences sur les productions végétales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Capteurs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OSU-THETA; DIPEE-BFC, Oct 2021, Besançon, France</w:t>
+              <w:t xml:space="preserve">Conseil d'administration de la Chambre d'agriculture de la Manche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578533v1</w:t>
+                <w:t xml:space="preserve">hal-03610529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique en Normandie : quelles conséquences sur les productions végétales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil d'administration de la Chambre d'agriculture de la Manche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Saint-Lô, France</w:t>
+              <w:t xml:space="preserve">Changement climatique en Normandie : quelles conséquences sur les productions végétales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610529v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique en Normandie : quelles conséquences sur les productions végétales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PHOTOPHENO-21 : observations photographiques dans l'Auxois (Côte-d’Or), pour l'étude de la variabilité climatique en lien avec la phénologie de la vigne et des arbres fruitiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catinca Gavrilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changement climatique en Normandie : quelles conséquences sur les productions végétales ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée « Capteurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSU-THETA; DIPEE-BFC, Oct 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610534v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences du changement climatique sur le lin fibre en Normandie à l’horizon 2100 : simulation bioclimatique prospective à partir des données CNRM-2014 et IPSL-2014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le changement climatique et et ses impacts en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIIème colloque de l'Association Internationale de Climatologie - Changement climatique et territoires (annulé pour raison de Covid-19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LETG-Rennes, UMR 6554 CNRS, Jul 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">Rencontres régionales du réseau des CPIE de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983887v1</w:t>
+                <w:t xml:space="preserve">hal-02547788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique et et ses impacts en Normandie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changement climatique en Normandie : des modèles climatiques aux études d’impacts sur les grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres régionales du réseau des CPIE de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547788v1</w:t>
+                <w:t xml:space="preserve">hal-02549020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique en Normandie : des modèles climatiques aux études d’impacts sur les grandes cultures</w:t>
+                <w:t xml:space="preserve">Conséquences du changement climatique sur le lin fibre en Normandie à l’horizon 2100 : simulation bioclimatique prospective à partir des données CNRM-2014 et IPSL-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres régionales du réseau des CPIE de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Caen, France</w:t>
+              <w:t xml:space="preserve">XXXIIIème colloque de l'Association Internationale de Climatologie - Changement climatique et territoires (annulé pour raison de Covid-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LETG-Rennes, UMR 6554 CNRS, Jul 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549020v1</w:t>
+                <w:t xml:space="preserve">hal-02983887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et agriculture dans le Bessin</w:t>
+                <w:t xml:space="preserve">Changement climatique et céréaliculture en Normandie : quelles perspectives pour 2100 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échanges sur le PCAET du Bessin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bessin Urbanisme, Apr 2019, Bayeux, France</w:t>
+              <w:t xml:space="preserve">XXXIIème Colloque International de l'AIC : Le Changement Climatique, la variabilité et les risques climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Thessaloniki, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446858v1</w:t>
+                <w:t xml:space="preserve">hal-02168340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et céréaliculture en Normandie : quelles perspectives pour 2100 ?</w:t>
+                <w:t xml:space="preserve">Changement climatique et agriculture en Normandie : risques induits sur la culture du blé tendre à l’horizon 2100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIème Colloque International de l'AIC : Le Changement Climatique, la variabilité et les risques climatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Thessaloniki, Grèce</w:t>
+              <w:t xml:space="preserve">séminaire JED de l’ED 556 HSRT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Normandie, Nov 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168340v1</w:t>
+                <w:t xml:space="preserve">hal-04248849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et agriculture en Normandie : risques induits sur la culture du blé tendre à l’horizon 2100</w:t>
+                <w:t xml:space="preserve">Changement climatique et agriculture : quels enjeux et perspectives pour les agrosystèmes normands ? L'exemple du blé en Plaine de Caen-Falaise (14) et du Neubourg-Saint-André (27)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire JED de l’ED 556 HSRT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen Normandie, Nov 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du Pôle Rural "Sociétés Espaces ruraux" : « Atelier jeunes chercheurs 2 » - Séance consacrée à l’état d’avancement des travaux des doctorants du Pôle rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248849v1</w:t>
+                <w:t xml:space="preserve">hal-02168404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et agriculture : quels enjeux et perspectives pour les agrosystèmes normands ? L'exemple du blé en Plaine de Caen-Falaise (14) et du Neubourg-Saint-André (27)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évolution du climat sur notre territoire : une réalité aux multiples facettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du Pôle Rural "Sociétés Espaces ruraux" : « Atelier jeunes chercheurs 2 » - Séance consacrée à l’état d’avancement des travaux des doctorants du Pôle rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Plan Climat Air Energie Territorial Caen Normandie Métropole &amp; Communauté Urbaine Caen la Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Douvres-la-Délivrande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168404v1</w:t>
+                <w:t xml:space="preserve">hal-02446852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle représentativité des données CNRM-2014 et IPSL-2014 sur la période 1976 – 2005 pour une étude agroclimatique portant sur le blé tendre dans un contexte de changement climatique en Normandie ?</w:t>
               </w:r>
@@ -3077,178 +3077,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution du climat sur notre territoire : une réalité aux multiples facettes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conséquences du Changement climatique sur la culture du blé tendre en Normandie : modélisation bioclimatique à l’horizon 2100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plan Climat Air Energie Territorial Caen Normandie Métropole &amp; Communauté Urbaine Caen la Mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Douvres-la-Délivrande, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel des doctorants de l'UMR LETG CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR LETG CNRS, Nov 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446852v1</w:t>
+                <w:t xml:space="preserve">hal-04248850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences du Changement climatique sur la culture du blé tendre en Normandie : modélisation bioclimatique à l’horizon 2100</w:t>
+                <w:t xml:space="preserve">Changement climatique et agriculture dans le Bessin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel des doctorants de l'UMR LETG CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR LETG CNRS, Nov 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Journée d’échanges sur le PCAET du Bessin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bessin Urbanisme, Apr 2019, Bayeux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248850v1</w:t>
+                <w:t xml:space="preserve">hal-02446858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et Changement climatique : quels enjeux et perspectives pour les agrosystèmes normands ? L'exemple du blé en Plaine de Caen-Falaise (14) et du Neubourg-Saint-André (27). Présentation de la thèse et des premiers résultats.</w:t>
               </w:r>
@@ -3413,51 +3413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catinca Gavrilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Geosciences Union (EGU). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
@@ -4267,235 +4267,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture du blé tendre en Plaine de Caen à l’horizon 2100: quel avenir face à l’évolution des conditions climatiques?</w:t>
+                <w:t xml:space="preserve">La culture du blé tendre en Plaine de Caen à l’horizon 2100 : quel avenir face à l’évolution des conditions climatiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas social de Caen. De l'agglomération à la métropole ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, https://atlas-social-de-caen.fr/index.php?id=1012. </w:t>
+              <w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48649/asdc.1012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610480v1</w:t>
+                <w:t xml:space="preserve">hal-05150408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture du blé tendre en Plaine de Caen à l’horizon 2100 : quel avenir face à l’évolution des conditions climatiques ?</w:t>
+                <w:t xml:space="preserve">La culture du blé tendre en Plaine de Caen à l’horizon 2100: quel avenir face à l’évolution des conditions climatiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Atlas social de Caen. De l'agglomération à la métropole ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://atlas-social-de-caen.fr/index.php?id=1012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48649/asdc.1012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150408v1</w:t>
+                <w:t xml:space="preserve">hal-03610480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique à Caen : constat actuel et perspectives</w:t>
               </w:r>
@@ -4873,51 +4873,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC7BE8A0"/>
+    <w:nsid w:val="B90E8FEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5021,51 +5021,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B174510"/>
+    <w:nsid w:val="8D81DB07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5169,51 +5169,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="823F700E"/>
+    <w:nsid w:val="AF295B2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5317,51 +5317,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C7B3D3EC"/>
+    <w:nsid w:val="DB68CBB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5465,51 +5465,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="067A35BB"/>
+    <w:nsid w:val="8C07F27E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5613,51 +5613,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8B6DB7E4"/>
+    <w:nsid w:val="418C614D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5761,51 +5761,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="AFE3D3AF"/>
+    <w:nsid w:val="2B5B1E0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6010,51 +6010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-beauvais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2431-8251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194312372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907396v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-024-05303" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202219003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610468v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-022-03938-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legouee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39679" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446931v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1413" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1414" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104332v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942515v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578533v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248849v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168385v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248850v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176178v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu21.eu/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hericher Sandrine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610511v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373571v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kergadallan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.864" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151127v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1271" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150408v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150108v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03537778v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMC028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-beauvais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2431-8251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194312372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907396v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-024-05303" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202219003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610468v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-022-03938-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legouee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39679" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446931v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1413" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1414" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104332v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610534v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547788v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168385v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176178v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu21.eu/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hericher Sandrine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610511v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373571v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kergadallan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.864" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151127v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1271" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150408v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610480v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150108v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03537778v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMC028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>