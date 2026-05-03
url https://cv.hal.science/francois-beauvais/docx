--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1839,648 +1839,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et agriculture. Conséquences et adaptations pour les filières agricoles en Normandie</w:t>
+                <w:t xml:space="preserve">Changement climatique et agriculture : présentation des conclusions de la thèse de doctorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés et espaces ruraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Rural MRSH Université de Caen Normandie, Oct 2022, Caen (FR), France</w:t>
+              <w:t xml:space="preserve">réunion du Groupe Normand Agriculture et Changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248719v1</w:t>
+                <w:t xml:space="preserve">hal-03610545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles conséquences du changement climatique sur la culture du blé tendre en Normandie à l'horizon 2100 ?</w:t>
+                <w:t xml:space="preserve">Changement climatique et agriculture. Conséquences et adaptations pour les filières agricoles en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMT CLIMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARVALIS L'Institut du végétal; Chambre d'Agriculture France, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Sociétés et espaces ruraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Rural MRSH Université de Caen Normandie, Oct 2022, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942515v1</w:t>
+                <w:t xml:space="preserve">hal-04248719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles conséquences du changement climatique sur l’agrosystème céréalier de Normandie à l’horizon 2100 ?</w:t>
+                <w:t xml:space="preserve">Quelles conséquences du changement climatique sur la culture du blé tendre en Normandie à l'horizon 2100 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du jeudi de l'UMR EVA INRAE Caen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR EVA INRAE Caen, Sep 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">RMT CLIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARVALIS L'Institut du végétal; Chambre d'Agriculture France, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248837v1</w:t>
+                <w:t xml:space="preserve">hal-03942515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et agriculture : présentation des conclusions de la thèse de doctorat</w:t>
+                <w:t xml:space="preserve">Quelles conséquences du changement climatique sur l’agrosystème céréalier de Normandie à l’horizon 2100 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">réunion du Groupe Normand Agriculture et Changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire du jeudi de l'UMR EVA INRAE Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR EVA INRAE Caen, Sep 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610545v1</w:t>
+                <w:t xml:space="preserve">hal-04248837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique en Normandie : quelles conséquences sur les productions végétales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PHOTOPHENO-21 : observations photographiques dans l'Auxois (Côte-d’Or), pour l'étude de la variabilité climatique en lien avec la phénologie de la vigne et des arbres fruitiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catinca Gavrilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil d'administration de la Chambre d'agriculture de la Manche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Saint-Lô, France</w:t>
+              <w:t xml:space="preserve">Journée « Capteurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSU-THETA; DIPEE-BFC, Oct 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610529v1</w:t>
+                <w:t xml:space="preserve">hal-04578533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique en Normandie : quelles conséquences sur les productions végétales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changement climatique en Normandie : quelles conséquences sur les productions végétales ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">Conseil d'administration de la Chambre d'agriculture de la Manche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610534v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHOTOPHENO-21 : observations photographiques dans l'Auxois (Côte-d’Or), pour l'étude de la variabilité climatique en lien avec la phénologie de la vigne et des arbres fruitiers.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changement climatique en Normandie : quelles conséquences sur les productions végétales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Capteurs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OSU-THETA; DIPEE-BFC, Oct 2021, Besançon, France</w:t>
+              <w:t xml:space="preserve">Changement climatique en Normandie : quelles conséquences sur les productions végétales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578533v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique et et ses impacts en Normandie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences du changement climatique sur le lin fibre en Normandie à l’horizon 2100 : simulation bioclimatique prospective à partir des données CNRM-2014 et IPSL-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres régionales du réseau des CPIE de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Caen, France</w:t>
+              <w:t xml:space="preserve">XXXIIIème colloque de l'Association Internationale de Climatologie - Changement climatique et territoires (annulé pour raison de Covid-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LETG-Rennes, UMR 6554 CNRS, Jul 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547788v1</w:t>
+                <w:t xml:space="preserve">hal-02983887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique en Normandie : des modèles climatiques aux études d’impacts sur les grandes cultures</w:t>
               </w:r>
@@ -2542,247 +2585,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences du changement climatique sur le lin fibre en Normandie à l’horizon 2100 : simulation bioclimatique prospective à partir des données CNRM-2014 et IPSL-2014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le changement climatique et et ses impacts en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIIème colloque de l'Association Internationale de Climatologie - Changement climatique et territoires (annulé pour raison de Covid-19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LETG-Rennes, UMR 6554 CNRS, Jul 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">Rencontres régionales du réseau des CPIE de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983887v1</w:t>
+                <w:t xml:space="preserve">hal-02547788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et céréaliculture en Normandie : quelles perspectives pour 2100 ?</w:t>
+                <w:t xml:space="preserve">Changement climatique et agriculture dans le Bessin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIème Colloque International de l'AIC : Le Changement Climatique, la variabilité et les risques climatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Thessaloniki, Grèce</w:t>
+              <w:t xml:space="preserve">Journée d’échanges sur le PCAET du Bessin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bessin Urbanisme, Apr 2019, Bayeux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168340v1</w:t>
+                <w:t xml:space="preserve">hal-02446858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et agriculture en Normandie : risques induits sur la culture du blé tendre à l’horizon 2100</w:t>
               </w:r>
@@ -2831,424 +2818,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et agriculture : quels enjeux et perspectives pour les agrosystèmes normands ? L'exemple du blé en Plaine de Caen-Falaise (14) et du Neubourg-Saint-André (27)</w:t>
+                <w:t xml:space="preserve">Changement climatique et céréaliculture en Normandie : quelles perspectives pour 2100 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du Pôle Rural "Sociétés Espaces ruraux" : « Atelier jeunes chercheurs 2 » - Séance consacrée à l’état d’avancement des travaux des doctorants du Pôle rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">XXXIIème Colloque International de l'AIC : Le Changement Climatique, la variabilité et les risques climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Thessaloniki, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168404v1</w:t>
+                <w:t xml:space="preserve">hal-02168340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution du climat sur notre territoire : une réalité aux multiples facettes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changement climatique et agriculture : quels enjeux et perspectives pour les agrosystèmes normands ? L'exemple du blé en Plaine de Caen-Falaise (14) et du Neubourg-Saint-André (27)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plan Climat Air Energie Territorial Caen Normandie Métropole &amp; Communauté Urbaine Caen la Mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Douvres-la-Délivrande, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du Pôle Rural "Sociétés Espaces ruraux" : « Atelier jeunes chercheurs 2 » - Séance consacrée à l’état d’avancement des travaux des doctorants du Pôle rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446852v1</w:t>
+                <w:t xml:space="preserve">hal-02168404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle représentativité des données CNRM-2014 et IPSL-2014 sur la période 1976 – 2005 pour une étude agroclimatique portant sur le blé tendre dans un contexte de changement climatique en Normandie ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évolution du climat sur notre territoire : une réalité aux multiples facettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire de la commission "changements climatiques et territoires" du CNFG : "Bases de données et modèles climatiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Plan Climat Air Energie Territorial Caen Normandie Métropole &amp; Communauté Urbaine Caen la Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Douvres-la-Délivrande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168385v1</w:t>
+                <w:t xml:space="preserve">hal-02446852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences du Changement climatique sur la culture du blé tendre en Normandie : modélisation bioclimatique à l’horizon 2100</w:t>
+                <w:t xml:space="preserve">Quelle représentativité des données CNRM-2014 et IPSL-2014 sur la période 1976 – 2005 pour une étude agroclimatique portant sur le blé tendre dans un contexte de changement climatique en Normandie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel des doctorants de l'UMR LETG CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR LETG CNRS, Nov 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">séminaire de la commission "changements climatiques et territoires" du CNFG : "Bases de données et modèles climatiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248850v1</w:t>
+                <w:t xml:space="preserve">hal-02168385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et agriculture dans le Bessin</w:t>
+                <w:t xml:space="preserve">Conséquences du Changement climatique sur la culture du blé tendre en Normandie : modélisation bioclimatique à l’horizon 2100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échanges sur le PCAET du Bessin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bessin Urbanisme, Apr 2019, Bayeux, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel des doctorants de l'UMR LETG CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR LETG CNRS, Nov 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446858v1</w:t>
+                <w:t xml:space="preserve">hal-04248850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et Changement climatique : quels enjeux et perspectives pour les agrosystèmes normands ? L'exemple du blé en Plaine de Caen-Falaise (14) et du Neubourg-Saint-André (27). Présentation de la thèse et des premiers résultats.</w:t>
               </w:r>
@@ -3413,51 +3413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catinca Gavrilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Geosciences Union (EGU). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
@@ -4267,235 +4267,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture du blé tendre en Plaine de Caen à l’horizon 2100 : quel avenir face à l’évolution des conditions climatiques ?</w:t>
+                <w:t xml:space="preserve">La culture du blé tendre en Plaine de Caen à l’horizon 2100: quel avenir face à l’évolution des conditions climatiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Atlas social de Caen. De l'agglomération à la métropole ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://atlas-social-de-caen.fr/index.php?id=1012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48649/asdc.1012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150408v1</w:t>
+                <w:t xml:space="preserve">hal-03610480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture du blé tendre en Plaine de Caen à l’horizon 2100: quel avenir face à l’évolution des conditions climatiques?</w:t>
+                <w:t xml:space="preserve">La culture du blé tendre en Plaine de Caen à l’horizon 2100 : quel avenir face à l’évolution des conditions climatiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas social de Caen. De l'agglomération à la métropole ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, https://atlas-social-de-caen.fr/index.php?id=1012. </w:t>
+              <w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48649/asdc.1012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610480v1</w:t>
+                <w:t xml:space="preserve">hal-05150408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique à Caen : constat actuel et perspectives</w:t>
               </w:r>
@@ -4873,51 +4873,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B90E8FEC"/>
+    <w:nsid w:val="63C9C7AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5021,51 +5021,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8D81DB07"/>
+    <w:nsid w:val="B08FE3D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5169,51 +5169,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AF295B2A"/>
+    <w:nsid w:val="E95BD905"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5317,51 +5317,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DB68CBB5"/>
+    <w:nsid w:val="0DCFAD8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5465,51 +5465,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8C07F27E"/>
+    <w:nsid w:val="FBCD25F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5613,51 +5613,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="418C614D"/>
+    <w:nsid w:val="B3484F8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5761,51 +5761,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2B5B1E0D"/>
+    <w:nsid w:val="7F616C89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6010,51 +6010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-beauvais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2431-8251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194312372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907396v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-024-05303" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202219003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610468v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-022-03938-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legouee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39679" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446931v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1413" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1414" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104332v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610534v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547788v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168385v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176178v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu21.eu/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hericher Sandrine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610511v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373571v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kergadallan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.864" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151127v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1271" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150408v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610480v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150108v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03537778v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMC028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-beauvais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2431-8251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194312372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907396v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-024-05303" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202219003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610468v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-022-03938-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legouee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39679" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446931v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1413" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1414" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104332v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942515v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578533v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248850v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176178v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu21.eu/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hericher Sandrine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610511v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373571v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kergadallan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.864" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151127v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1271" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150408v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150108v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03537778v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMC028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>