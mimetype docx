--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -835,295 +835,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of climate change on flax fiber in Normandy by 2100: prospective bioclimatic simulation based on data from the ALADIN-Climate and WRF regional models</w:t>
+                <w:t xml:space="preserve">Changement climatique et culture du blé tendre d’hiver en France aux horizons 2070 et 2100 : étude phénoclimatique et géographique à partir des données issues du modèle ALADIN-Climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+                <w:t xml:space="preserve">Patrick Legouee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 148 (1-2), pp.415-426. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00704-022-03938-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.39679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610468v1</w:t>
+                <w:t xml:space="preserve">hal-03942493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et culture du blé tendre d’hiver en France aux horizons 2070 et 2100 : étude phénoclimatique et géographique à partir des données issues du modèle ALADIN-Climat</w:t>
+                <w:t xml:space="preserve">Consequences of climate change on flax fiber in Normandy by 2100: prospective bioclimatic simulation based on data from the ALADIN-Climate and WRF regional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Legouee</w:t>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148 (1-2), pp.415-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.39679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00704-022-03938-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942493v1</w:t>
+                <w:t xml:space="preserve">hal-03610468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maïs ensilage dans le Grand-Ouest français face au changement climatique à l’horizon 2100</w:t>
               </w:r>
@@ -1386,51 +1386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1839,96 +1839,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et agriculture : présentation des conclusions de la thèse de doctorat</w:t>
+                <w:t xml:space="preserve">Quelles conséquences du changement climatique sur la culture du blé tendre en Normandie à l'horizon 2100 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">réunion du Groupe Normand Agriculture et Changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">RMT CLIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARVALIS L'Institut du végétal; Chambre d'Agriculture France, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610545v1</w:t>
+                <w:t xml:space="preserve">hal-03942515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et agriculture. Conséquences et adaptations pour les filières agricoles en Normandie</w:t>
               </w:r>
@@ -1977,553 +1977,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles conséquences du changement climatique sur la culture du blé tendre en Normandie à l'horizon 2100 ?</w:t>
+                <w:t xml:space="preserve">Quelles conséquences du changement climatique sur l’agrosystème céréalier de Normandie à l’horizon 2100 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMT CLIMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARVALIS L'Institut du végétal; Chambre d'Agriculture France, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du jeudi de l'UMR EVA INRAE Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR EVA INRAE Caen, Sep 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942515v1</w:t>
+                <w:t xml:space="preserve">hal-04248837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles conséquences du changement climatique sur l’agrosystème céréalier de Normandie à l’horizon 2100 ?</w:t>
+                <w:t xml:space="preserve">Changement climatique et agriculture : présentation des conclusions de la thèse de doctorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du jeudi de l'UMR EVA INRAE Caen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR EVA INRAE Caen, Sep 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">réunion du Groupe Normand Agriculture et Changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248837v1</w:t>
+                <w:t xml:space="preserve">hal-03610545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHOTOPHENO-21 : observations photographiques dans l'Auxois (Côte-d’Or), pour l'étude de la variabilité climatique en lien avec la phénologie de la vigne et des arbres fruitiers.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changement climatique en Normandie : quelles conséquences sur les productions végétales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Capteurs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OSU-THETA; DIPEE-BFC, Oct 2021, Besançon, France</w:t>
+              <w:t xml:space="preserve">Conseil d'administration de la Chambre d'agriculture de la Manche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578533v1</w:t>
+                <w:t xml:space="preserve">hal-03610529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique en Normandie : quelles conséquences sur les productions végétales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil d'administration de la Chambre d'agriculture de la Manche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Saint-Lô, France</w:t>
+              <w:t xml:space="preserve">Changement climatique en Normandie : quelles conséquences sur les productions végétales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610529v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique en Normandie : quelles conséquences sur les productions végétales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PHOTOPHENO-21 : observations photographiques dans l'Auxois (Côte-d’Or), pour l'étude de la variabilité climatique en lien avec la phénologie de la vigne et des arbres fruitiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catinca Gavrilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changement climatique en Normandie : quelles conséquences sur les productions végétales ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée « Capteurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSU-THETA; DIPEE-BFC, Oct 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610534v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences du changement climatique sur le lin fibre en Normandie à l’horizon 2100 : simulation bioclimatique prospective à partir des données CNRM-2014 et IPSL-2014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le changement climatique et et ses impacts en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIIème colloque de l'Association Internationale de Climatologie - Changement climatique et territoires (annulé pour raison de Covid-19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LETG-Rennes, UMR 6554 CNRS, Jul 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">Rencontres régionales du réseau des CPIE de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983887v1</w:t>
+                <w:t xml:space="preserve">hal-02547788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique en Normandie : des modèles climatiques aux études d’impacts sur les grandes cultures</w:t>
               </w:r>
@@ -2585,670 +2542,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique et et ses impacts en Normandie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences du changement climatique sur le lin fibre en Normandie à l’horizon 2100 : simulation bioclimatique prospective à partir des données CNRM-2014 et IPSL-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres régionales du réseau des CPIE de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Caen, France</w:t>
+              <w:t xml:space="preserve">XXXIIIème colloque de l'Association Internationale de Climatologie - Changement climatique et territoires (annulé pour raison de Covid-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LETG-Rennes, UMR 6554 CNRS, Jul 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547788v1</w:t>
+                <w:t xml:space="preserve">hal-02983887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et agriculture dans le Bessin</w:t>
+                <w:t xml:space="preserve">Changement climatique et céréaliculture en Normandie : quelles perspectives pour 2100 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échanges sur le PCAET du Bessin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bessin Urbanisme, Apr 2019, Bayeux, France</w:t>
+              <w:t xml:space="preserve">XXXIIème Colloque International de l'AIC : Le Changement Climatique, la variabilité et les risques climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Thessaloniki, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446858v1</w:t>
+                <w:t xml:space="preserve">hal-02168340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et agriculture en Normandie : risques induits sur la culture du blé tendre à l’horizon 2100</w:t>
+                <w:t xml:space="preserve">Changement climatique et agriculture : quels enjeux et perspectives pour les agrosystèmes normands ? L'exemple du blé en Plaine de Caen-Falaise (14) et du Neubourg-Saint-André (27)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire JED de l’ED 556 HSRT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen Normandie, Nov 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du Pôle Rural "Sociétés Espaces ruraux" : « Atelier jeunes chercheurs 2 » - Séance consacrée à l’état d’avancement des travaux des doctorants du Pôle rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248849v1</w:t>
+                <w:t xml:space="preserve">hal-02168404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et céréaliculture en Normandie : quelles perspectives pour 2100 ?</w:t>
+                <w:t xml:space="preserve">Changement climatique et agriculture en Normandie : risques induits sur la culture du blé tendre à l’horizon 2100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIème Colloque International de l'AIC : Le Changement Climatique, la variabilité et les risques climatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Thessaloniki, Grèce</w:t>
+              <w:t xml:space="preserve">séminaire JED de l’ED 556 HSRT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Normandie, Nov 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168340v1</w:t>
+                <w:t xml:space="preserve">hal-04248849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et agriculture : quels enjeux et perspectives pour les agrosystèmes normands ? L'exemple du blé en Plaine de Caen-Falaise (14) et du Neubourg-Saint-André (27)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évolution du climat sur notre territoire : une réalité aux multiples facettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du Pôle Rural "Sociétés Espaces ruraux" : « Atelier jeunes chercheurs 2 » - Séance consacrée à l’état d’avancement des travaux des doctorants du Pôle rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Plan Climat Air Energie Territorial Caen Normandie Métropole &amp; Communauté Urbaine Caen la Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Douvres-la-Délivrande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168404v1</w:t>
+                <w:t xml:space="preserve">hal-02446852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution du climat sur notre territoire : une réalité aux multiples facettes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle représentativité des données CNRM-2014 et IPSL-2014 sur la période 1976 – 2005 pour une étude agroclimatique portant sur le blé tendre dans un contexte de changement climatique en Normandie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Beauvais</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plan Climat Air Energie Territorial Caen Normandie Métropole &amp; Communauté Urbaine Caen la Mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Douvres-la-Délivrande, France</w:t>
+              <w:t xml:space="preserve">séminaire de la commission "changements climatiques et territoires" du CNFG : "Bases de données et modèles climatiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446852v1</w:t>
+                <w:t xml:space="preserve">hal-02168385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle représentativité des données CNRM-2014 et IPSL-2014 sur la période 1976 – 2005 pour une étude agroclimatique portant sur le blé tendre dans un contexte de changement climatique en Normandie ?</w:t>
+                <w:t xml:space="preserve">Conséquences du Changement climatique sur la culture du blé tendre en Normandie : modélisation bioclimatique à l’horizon 2100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire de la commission "changements climatiques et territoires" du CNFG : "Bases de données et modèles climatiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel des doctorants de l'UMR LETG CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR LETG CNRS, Nov 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168385v1</w:t>
+                <w:t xml:space="preserve">hal-04248850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences du Changement climatique sur la culture du blé tendre en Normandie : modélisation bioclimatique à l’horizon 2100</w:t>
+                <w:t xml:space="preserve">Changement climatique et agriculture dans le Bessin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel des doctorants de l'UMR LETG CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR LETG CNRS, Nov 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Journée d’échanges sur le PCAET du Bessin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bessin Urbanisme, Apr 2019, Bayeux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248850v1</w:t>
+                <w:t xml:space="preserve">hal-02446858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et Changement climatique : quels enjeux et perspectives pour les agrosystèmes normands ? L'exemple du blé en Plaine de Caen-Falaise (14) et du Neubourg-Saint-André (27). Présentation de la thèse et des premiers résultats.</w:t>
               </w:r>
@@ -3413,51 +3413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catinca Gavrilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Geosciences Union (EGU). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
@@ -3542,51 +3542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4267,235 +4267,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture du blé tendre en Plaine de Caen à l’horizon 2100: quel avenir face à l’évolution des conditions climatiques?</w:t>
+                <w:t xml:space="preserve">La culture du blé tendre en Plaine de Caen à l’horizon 2100 : quel avenir face à l’évolution des conditions climatiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas social de Caen. De l'agglomération à la métropole ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, https://atlas-social-de-caen.fr/index.php?id=1012. </w:t>
+              <w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48649/asdc.1012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610480v1</w:t>
+                <w:t xml:space="preserve">hal-05150408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture du blé tendre en Plaine de Caen à l’horizon 2100 : quel avenir face à l’évolution des conditions climatiques ?</w:t>
+                <w:t xml:space="preserve">La culture du blé tendre en Plaine de Caen à l’horizon 2100: quel avenir face à l’évolution des conditions climatiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Atlas social de Caen. De l'agglomération à la métropole ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://atlas-social-de-caen.fr/index.php?id=1012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48649/asdc.1012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150408v1</w:t>
+                <w:t xml:space="preserve">hal-03610480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique à Caen : constat actuel et perspectives</w:t>
               </w:r>
@@ -4873,51 +4873,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63C9C7AB"/>
+    <w:nsid w:val="D085984F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5021,51 +5021,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B08FE3D1"/>
+    <w:nsid w:val="0E42CB33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5169,51 +5169,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E95BD905"/>
+    <w:nsid w:val="20468CA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5317,51 +5317,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0DCFAD8C"/>
+    <w:nsid w:val="0163ACE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5465,51 +5465,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FBCD25F3"/>
+    <w:nsid w:val="DAD26C65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5613,51 +5613,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B3484F8B"/>
+    <w:nsid w:val="333DAA07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5761,51 +5761,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7F616C89"/>
+    <w:nsid w:val="F01FB741"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6010,51 +6010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-beauvais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2431-8251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194312372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907396v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-024-05303" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202219003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610468v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-022-03938-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legouee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39679" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446931v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1413" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1414" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104332v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942515v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578533v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248850v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176178v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu21.eu/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hericher Sandrine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610511v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373571v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kergadallan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.864" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151127v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1271" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150408v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150108v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03537778v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMC028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-beauvais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2431-8251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194312372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907396v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-024-05303" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202219003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942493v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legouee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39679" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610468v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-022-03938-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446931v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1413" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1414" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104332v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610534v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547788v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248849v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168385v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176178v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu21.eu/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hericher Sandrine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610511v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373571v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kergadallan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.864" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151127v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1271" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150408v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610480v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150108v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03537778v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMC028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>