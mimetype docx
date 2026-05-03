--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -451,2117 +451,2117 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric fate of methyl isocyanate, CH3NCO: OH and Cl reaction kinetics and identification of formyl isocyanate, HC(O)NCO</w:t>
+                <w:t xml:space="preserve">Evolution of NO3 reactivity during the oxidation of isoprene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios K Papanastasiou</w:t>
+                <w:t xml:space="preserve">Patrick Dewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bernard</w:t>
+                <w:t xml:space="preserve">Jonathan Liebmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James B Burkholder</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nils Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Shenolikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Schuladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00157⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (17), pp.10459-10475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-10459-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931877v1</w:t>
+                <w:t xml:space="preserve">hal-02931874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of NO3 reactivity during the oxidation of isoprene</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric lifetimes and global warming potentials of atmospherically persistent N(CxF2x+1), x = 2–4, perfluoroamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Friedrich</w:t>
+                <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Shenolikar</w:t>
+                <w:t xml:space="preserve">Dimitrios K Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Schuladen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Portmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassileios Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James B Burkholder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-10459-2020⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 744, pp.137089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2020.137089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931874v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric lifetimes and global warming potentials of atmospherically persistent N(CxF2x+1), x = 2–4, perfluoroamines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Trimethylchlorosilane, (CH3)3SiCl: OH reaction kinetics and infrared spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios K Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James B Burkholder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 744, pp.137089. </w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (4), pp.221-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2020.137089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/kin.21344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889294v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02524033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trimethylchlorosilane, (CH3)3SiCl: OH reaction kinetics and infrared spectrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Atmospheric fate of methyl isocyanate, CH3NCO: OH and Cl reaction kinetics and identification of formyl isocyanate, HC(O)NCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios K Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James B Burkholder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 52 (4), pp.221-226. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/kin.21344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02524033v1</w:t>
+                <w:t xml:space="preserve">hal-02931877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Organic Aerosol Formation from Aromatic Alkene Ozonolysis: Influence of the Precursor Structure on Yield, Chemical Composition, and Mechanism</w:t>
+                <w:t xml:space="preserve">Abundances, emissions, and loss processes of the long-lived and potent greenhouse gas octafluorooxolane (octafluorotetrahydrofuran, c-C4F8O) in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Chiappini</w:t>
+                <w:t xml:space="preserve">Martin Vollmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Perraudin</w:t>
+                <w:t xml:space="preserve">Blagoj Mitrevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Maurin</w:t>
+                <w:t xml:space="preserve">L. Paul Steele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Picquet-Varrault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wuyin Zheng</w:t>
+                <w:t xml:space="preserve">Cathy Trudinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b10394⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (6), pp.3481-3492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-3481-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067818v1</w:t>
+                <w:t xml:space="preserve">hal-02890525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundances, emissions, and loss processes of the long-lived and potent greenhouse gas octafluorooxolane (octafluorotetrahydrofuran, c-C4F8O) in the atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secondary Organic Aerosol Formation from Aromatic Alkene Ozonolysis: Influence of the Precursor Structure on Yield, Chemical Composition, and Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chiappini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vollmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bernard</w:t>
+                <w:t xml:space="preserve">Emilie Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blagoj Mitrevski</w:t>
+                <w:t xml:space="preserve">Nicolas Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Paul Steele</w:t>
+                <w:t xml:space="preserve">Benedicte Picquet-Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Trudinger</w:t>
+                <w:t xml:space="preserve">Wuyin Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (6), pp.3481-3492. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (7), pp.1469-1484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-19-3481-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b10394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890525v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependent rate coefficients for the gas-phase reaction of the OH radical with linear (L2, L3) and cyclic (D3, D4) permethylsiloxanes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Diurnal variability and emission pattern of decamethylcyclopentasiloxane (D5) from the application of personal care products in two North American cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Coggon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Mcdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Vlasenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b01908⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (10), pp.5610-5618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b00506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890545v1</w:t>
+                <w:t xml:space="preserve">hal-02890541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared absorption spectra of N(CxF2x+1)3, x = 2–5 perfluoroamines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Temperature dependent rate coefficients for the gas-phase reaction of the OH radical with linear (L2, L3) and cyclic (D3, D4) permethylsiloxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios K Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassileios Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James B Burkholder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.02.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (17), pp.4252-4264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b01908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889319v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal variability and emission pattern of decamethylcyclopentasiloxane (D5) from the application of personal care products in two North American cities</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Infrared absorption spectra of N(CxF2x+1)3, x = 2–5 perfluoroamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios K Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassileios Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James B Burkholder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 52 (10), pp.5610-5618. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 211, pp.166-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b00506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890541v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two miscarriages, consecutive or non-consecutive, does it change something?</w:t>
+                <w:t xml:space="preserve">UV photochemistry of carboxylic acids at the air‐sea boundary: A relevant source of glyoxal and other oxygenated VOC in the marine atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cardinale</w:t>
+                <w:t xml:space="preserve">R. Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Berbis</w:t>
+                <w:t xml:space="preserve">L. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bernard</w:t>
+                <w:t xml:space="preserve">L. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Arnoux</w:t>
+                <w:t xml:space="preserve">R. Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2017.09.008⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (2), pp.1079-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL071240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729786v1</w:t>
+                <w:t xml:space="preserve">hal-02904581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV photochemistry of carboxylic acids at the air‐sea boundary: A relevant source of glyoxal and other oxygenated VOC in the marine atmosphere</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrared absorption spectra of linear (L2–L5) and cyclic (D3–D6) permethylsiloxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios K Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassileios Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James B Burkholder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL071240⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 202, pp.247-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904581v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared absorption spectra of linear (L2–L5) and cyclic (D3–D6) permethylsiloxanes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Two miscarriages, consecutive or non-consecutive, does it change something?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cardinale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 202, pp.247-254. </w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (10), pp.721-725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2017.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890548v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of nitrous acid (HONO) in urban area of Shanghai, China</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Photosensitized formation of secondary organic aerosols above the air/water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Grosselin</w:t>
+                <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Zhou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. George</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5797-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (16), pp.8678-8686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b03520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01232735v1</w:t>
+                <w:t xml:space="preserve">hal-02904582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosensitized formation of secondary organic aerosols above the air/water interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bernard</w:t>
+                <w:t xml:space="preserve">Formation of secondary aerosols from gasoline vehicle exhaust when mixing with SO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+                <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boreave</w:t>
+                <w:t xml:space="preserve">Q. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. George</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b03520⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), pp.675-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-675-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904582v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of secondary aerosols from gasoline vehicle exhaust when mixing with SO2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UV and infrared absorption spectra, atmospheric lifetimes, and ozone depletion and global warming potentials for CCl2FCCl2F (CFC-112), CCl3CClF2 (CFC-112a), CCl3CF3 (CFC-113a), and CCl2FCF3 (CFC-114a)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Wang</w:t>
+                <w:t xml:space="preserve">Maxine Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Hu</w:t>
+                <w:t xml:space="preserve">Max Mcgillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Deng</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James B Burkholder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16 (2), pp.675-689. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-675-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 16 (12), pp.8043-8052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-8043-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904587v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV and infrared absorption spectra, atmospheric lifetimes, and ozone depletion and global warming potentials for CCl2FCCl2F (CFC-112), CCl3CClF2 (CFC-112a), CCl3CF3 (CFC-113a), and CCl2FCF3 (CFC-114a)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements of nitrous acid (HONO) in urban area of Shanghai, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxine Davis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bernard</w:t>
+                <w:t xml:space="preserve">Benoît Grosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Mcgillen</w:t>
+                <w:t xml:space="preserve">Bin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fleming</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jun Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (12), pp.8043-8052. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (6), pp.5818-5829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-16-8043-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5797-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904580v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01232735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CBrF3 (Halon-1301): UV absorption spectrum between 210 and 320K, atmospheric lifetime, and ozone depletion potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Mcgillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Jackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James B Burkholder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 306, pp.13-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2595,90 +2595,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HCFC-133a (CF3CH2Cl): OH rate coefficient, UV and infrared absorption spectra, and atmospheric implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Mcgillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James B Burkholder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42 (14), pp.6098-6105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2724,77 +2724,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and characterization of a smog chamber for studying gas-phase chemical mechanisms and aerosol formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2858,64 +2858,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction of NO2 with Selected Conjugated Alkenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujing Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2992,51 +2992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Chemistry of Benzyl Alcohol: Kinetics and Mechanism of Reaction with OH Radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Magneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3120,600 +3120,600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00865987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of the gas phase reactions of linalool, 6-methyl-5-hepten-2-ol and 3-methyl-1-penten-3-ol with O3 and OH radicals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Daële</w:t>
+                <w:t xml:space="preserve">Aerosol scattering coefficients and major chemical compositions of fine particles observed at a rural site in the central Pearl River Delta, South China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
+                <w:t xml:space="preserve">Xiang Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Howard Sidebottom</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiaoxin Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quanfu He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp211355d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (1), pp.72-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1001-0742(11)60730-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02904602v1</w:t>
+                <w:t xml:space="preserve">hal-02890661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol scattering coefficients and major chemical compositions of fine particles observed at a rural site in the central Pearl River Delta, South China</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Quanfu He</w:t>
+                <w:t xml:space="preserve">Thresholds of secondary organic aerosol formation by ozonolysis of monoterpenes measured in a laminar flow aerosol reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaoyi Wang</w:t>
+                <w:t xml:space="preserve">Ivan Fedioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Peyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quilgars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1001-0742(11)60730-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (1), pp.14-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2011.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890661v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01192730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tunable diode laser absorption spectrometer for formaldehyde atmospheric measurements validated by simulation chamber instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mébarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Eyglunent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (1), pp.22-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1001-0742(11)60726-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00877437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thresholds of secondary organic aerosol formation by ozonolysis of monoterpenes measured in a laminar flow aerosol reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Studies of the gas phase reactions of linalool, 6-methyl-5-hepten-2-ol and 3-methyl-1-penten-3-ol with O3 and OH radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Fedioun</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Sidebottom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2011.08.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (24), pp.6113-6126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp211355d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01192730v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02904602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics and products of gas-phase reactions of ozone with methyl methacrylate, methyl acrylate, and ethyl acrylate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Eyglunent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3937,295 +3937,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the gas-phase oxidation of isoprene by the nitrate radical from experiments in the atmospheric simulation chamber SAPHIR, and the NO3-Isoprene Campaign at Saphir NO3-Isoprene Campaign at Saphir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chamber Studies of NO3 reactivity during the oxidation of isoprene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Shenolikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Carlsson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nils Friedrich</w:t>
+                <w:t xml:space="preserve">Franz Rohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Crowley</w:t>
+                <w:t xml:space="preserve">Ralf Tillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-4597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02904614v1</w:t>
+                <w:t xml:space="preserve">insu-02904607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chamber Studies of NO3 reactivity during the oxidation of isoprene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">New insights into the gas-phase oxidation of isoprene by the nitrate radical from experiments in the atmospheric simulation chamber SAPHIR, and the NO3-Isoprene Campaign at Saphir NO3-Isoprene Campaign at Saphir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Shenolikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Tillmann</w:t>
+                <w:t xml:space="preserve">John Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-4597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02904607v1</w:t>
+                <w:t xml:space="preserve">insu-02904614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamber studies of the ozonolysis of several alkenes: gas-phase products and particle formation induced by SO2 oxidation</w:t>
               </w:r>
@@ -4237,51 +4237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Leglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4362,51 +4362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Leglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4461,77 +4461,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus photochimiques à linterface air-mer : formation des composés organiques volatils et des particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">laboratoire LASIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4569,64 +4569,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The atmospheric Chemistry of a series of Biogenic VOCs (BVOCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4709,51 +4709,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du devenir atmosphérique de composés organiques volatils biogéniques : réactions avec OH, O3 et NO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université d'Orléans, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009ORLE2070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4870,51 +4870,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA8F271D"/>
+    <w:nsid w:val="EAEDEABB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5018,51 +5018,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3AD1C12A"/>
+    <w:nsid w:val="4FFCE39D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5252,51 +5252,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-bernard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6116-3167" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-2864-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francois.bernard@cnrs-orleans.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Vernier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138421" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios K Papanastasiou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B Burkholder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00157" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dewald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Liebmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Friedrich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Shenolikar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schuladen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-10459-2020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Portmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios Papadimitriou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2020.137089" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21344" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067818v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyin Zheng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b10394" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vollmer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blagoj Mitrevski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paul Steele" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Trudinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3481-2019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b01908" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889319v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.02.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Coggon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcdonald" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vlasenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00506" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729786v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardinale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berbis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2017.09.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071240" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.08.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01232735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grosselin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5797-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03520" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904587v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Hu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Deng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-675-2016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904580v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Davis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleming" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8043-2016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890669v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Jackman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2015.03.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064939" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF2L10DF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ding" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-301-2014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00925021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Mu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408771r" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magneron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Eyglunent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Wallington" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es304600z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904602v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Sidebottom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211355d" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890661v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Ding" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Fu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanfu He" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-0742(11)60730-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VK7G51T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877437v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;barki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-0742(11)60726-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01192730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peyroux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilgars" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2011.08.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J2HX3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eyglunent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Da&#235;le" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellouki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104451v" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201260v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Koetz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Barat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Baschek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Bastiaanssen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904614v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Carlsson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Crowley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11196" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904607v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rohrer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Tillmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4597" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581492v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581495v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058132v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581614v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Mellouki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00517365v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ORLE2070" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-bernard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6116-3167" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-2864-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francois.bernard@cnrs-orleans.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Vernier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138421" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dewald" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Liebmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Friedrich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Shenolikar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schuladen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-10459-2020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios K Papanastasiou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Portmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios Papadimitriou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B Burkholder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2020.137089" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21344" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00157" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vollmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blagoj Mitrevski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paul Steele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Trudinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3481-2019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyin Zheng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b10394" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Coggon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcdonald" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vlasenko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00506" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890545v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b01908" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889319v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.02.039" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071240" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890548v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.08.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729786v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardinale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berbis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2017.09.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03520" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Hu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Deng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-675-2016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Davis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleming" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8043-2016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01232735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grosselin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5797-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890669v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Jackman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2015.03.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064939" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF2L10DF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ding" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-301-2014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00925021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Mu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408771r" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magneron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Eyglunent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Wallington" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es304600z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890661v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Ding" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Fu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanfu He" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-0742(11)60730-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VK7G51T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01192730v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peyroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilgars" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2011.08.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J2HX3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877437v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;barki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-0742(11)60726-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904602v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Sidebottom" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211355d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eyglunent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Da&#235;le" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellouki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104451v" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201260v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Koetz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Barat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Baschek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Bastiaanssen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rohrer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Tillmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4597" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904614v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Carlsson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Crowley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11196" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581492v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581495v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058132v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581614v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Mellouki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00517365v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ORLE2070" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>