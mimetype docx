--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,4815 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4764 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François BERNARD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6116-3167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=i9ZzUjYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-2864-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affiliation et Adresse:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Physique et de Chimie de l'Environnement et de l'Espace (LPC2E) (UMR7328)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre National de la Recherche Scientifique (CNRS) - Université d'Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3A, avenue de la recherche scientifique, 45071 Orléans cedex 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel: [+33] (0)2.38.25.52.84</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois.bernard@cnrs-orleans.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse de Doctorat, Spécialité Chimie atmosphérique, Université d'Orléans (2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master en Chimie et Environnement, Université de Orléans (2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emploi actuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur CDD au LPC2E, Université d'Orléans - CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pollution atmosphérique - qualité de l’air - chimie troposphérique - chimie stratosphérique - impact climatique - sciences environnementales - interaction air-océan - chimie-physique - spectromérie de masse - spectroscopie - photochimie - cinétique chimique - mécanisme de chimie en phase gazeuse - chimie analytique - aérosols organiques secondaires - chimie de surface</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first balloon-borne sample analysis of atmospheric carbonaceous components reveals new insights into formation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dumelié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 326, pp.138421. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of NO3 reactivity during the oxidation of isoprene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Liebmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Shenolikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Schuladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (17), pp.10459-10475. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-10459-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric lifetimes and global warming potentials of atmospherically persistent N(CxF2x+1), x = 2–4, perfluoroamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios K Papanastasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassileios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James B Burkholder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 744, pp.137089. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2020.137089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trimethylchlorosilane, (CH3)3SiCl: OH reaction kinetics and infrared spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios K Papanastasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James B Burkholder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (4), pp.221-226. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.21344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02524033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric fate of methyl isocyanate, CH3NCO: OH and Cl reaction kinetics and identification of formyl isocyanate, HC(O)NCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios K Papanastasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James B Burkholder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundances, emissions, and loss processes of the long-lived and potent greenhouse gas octafluorooxolane (octafluorotetrahydrofuran, c-C4F8O) in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blagoj Mitrevski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paul Steele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Trudinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (6), pp.3481-3492. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-3481-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Organic Aerosol Formation from Aromatic Alkene Ozonolysis: Influence of the Precursor Structure on Yield, Chemical Composition, and Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Picquet-Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wuyin Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (7), pp.1469-1484. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.8b10394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal variability and emission pattern of decamethylcyclopentasiloxane (D5) from the application of personal care products in two North American cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Coggon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Vlasenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (10), pp.5610-5618. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.8b00506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared absorption spectra of N(CxF2x+1)3, x = 2–5 perfluoroamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios K Papanastasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassileios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James B Burkholder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 211, pp.166-171. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent rate coefficients for the gas-phase reaction of the OH radical with linear (L2, L3) and cyclic (D3, D4) permethylsiloxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios K Papanastasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassileios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James B Burkholder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (17), pp.4252-4264. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.8b01908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV photochemistry of carboxylic acids at the air‐sea boundary: A relevant source of glyoxal and other oxygenated VOC in the marine atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (2), pp.1079-1087. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL071240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared absorption spectra of linear (L2–L5) and cyclic (D3–D6) permethylsiloxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios K Papanastasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassileios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James B Burkholder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.247-254. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two miscarriages, consecutive or non-consecutive, does it change something?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (10), pp.721-725. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jogoh.2017.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitized formation of secondary organic aerosols above the air/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (16), pp.8678-8686. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b03520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of secondary aerosols from gasoline vehicle exhaust when mixing with SO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), pp.675-689. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-675-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV and infrared absorption spectra, atmospheric lifetimes, and ozone depletion and global warming potentials for CCl2FCCl2F (CFC-112), CCl3CClF2 (CFC-112a), CCl3CF3 (CFC-113a), and CCl2FCF3 (CFC-114a)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James B Burkholder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (12), pp.8043-8052. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-8043-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of nitrous acid (HONO) in urban area of Shanghai, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (6), pp.5818-5829. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5797-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01232735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CBrF3 (Halon-1301): UV absorption spectrum between 210 and 320K, atmospheric lifetime, and ozone depletion potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H Jackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James B Burkholder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 306, pp.13-20. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCFC-133a (CF3CH2Cl): OH rate coefficient, UV and infrared absorption spectra, and atmospheric implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James B Burkholder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (14), pp.6098-6105. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL064939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of a smog chamber for studying gas-phase chemical mechanisms and aerosol formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (1), pp.301-313. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-7-301-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction of NO2 with Selected Conjugated Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.14132-14140. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp408771r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00925021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry of Benzyl Alcohol: Kinetics and Mechanism of Reaction with OH Radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Magneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Eyglunent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Wallington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.3182-3189. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es304600z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00865987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol scattering coefficients and major chemical compositions of fine particles observed at a rural site in the central Pearl River Delta, South China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxin Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanfu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.72-77. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1001-0742(11)60730-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholds of secondary organic aerosol formation by ozonolysis of monoterpenes measured in a laminar flow aerosol reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Fedioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilgars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (1), pp.14-30. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01192730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable diode laser absorption spectrometer for formaldehyde atmospheric measurements validated by simulation chamber instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mébarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid S Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Eyglunent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.22-33. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1001-0742(11)60726-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00877437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the gas phase reactions of linalool, 6-methyl-5-hepten-2-ol and 3-methyl-1-penten-3-ol with O3 and OH radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahid S Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Sidebottom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (24), pp.6113-6126. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp211355d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02904602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and products of gas-phase reactions of ozone with methyl methacrylate, methyl acrylate, and ethyl acrylate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Eyglunent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (32), pp.8376-8383. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp104451v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02904599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Surface Temperature Monitoring LSTM Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Koetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itziar Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjorn Baschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Bastiaanssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, May 2023, ESRIN, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamber Studies of NO3 reactivity during the oxidation of isoprene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Shenolikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-4597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02904607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the gas-phase oxidation of isoprene by the nitrate radical from experiments in the atmospheric simulation chamber SAPHIR, and the NO3-Isoprene Campaign at Saphir NO3-Isoprene Campaign at Saphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Shenolikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02904614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamber studies of the ozonolysis of several alkenes: gas-phase products and particle formation induced by SO2 oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmospheric impact of Monoterpene ozonolysis intermediates: rate constant and secondary organic aerosol formation within SO2 oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Chinese Conference oinsu-03520109n Atmospheric Environmental Science and Technology &amp; the 2018 Annual Meeting of the Committee for Atmospheric Environment of Chinese Society for Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus photochimiques à linterface air-mer : formation des composés organiques volatils et des particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">laboratoire LASIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmospheric Chemistry of a series of Biogenic VOCs (BVOCs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Mu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-German Workshop: Chemical Processes in the Troposphere: Implications for Air Pollution and Climate Change in Large Urban Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du devenir atmosphérique de composés organiques volatils biogéniques : réactions avec OH, O3 et NO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université d'Orléans, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009ORLE2070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00517365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4870,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EAEDEABB"/>
+    <w:nsid w:val="A8F1C4D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5018,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4FFCE39D"/>
+    <w:nsid w:val="AB34CAB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5252,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-bernard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6116-3167" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-2864-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francois.bernard@cnrs-orleans.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Vernier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138421" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dewald" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Liebmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Friedrich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Shenolikar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schuladen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-10459-2020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios K Papanastasiou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Portmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios Papadimitriou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B Burkholder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2020.137089" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21344" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00157" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vollmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blagoj Mitrevski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paul Steele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Trudinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3481-2019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyin Zheng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b10394" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Coggon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcdonald" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vlasenko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00506" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890545v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b01908" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889319v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.02.039" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071240" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890548v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.08.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729786v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardinale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berbis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2017.09.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03520" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Hu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Deng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-675-2016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Davis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleming" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8043-2016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01232735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grosselin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5797-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890669v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Jackman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2015.03.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064939" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF2L10DF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ding" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-301-2014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00925021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Mu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408771r" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magneron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Eyglunent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Wallington" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es304600z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890661v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Ding" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Fu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanfu He" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-0742(11)60730-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VK7G51T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01192730v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peyroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilgars" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2011.08.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J2HX3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877437v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;barki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-0742(11)60726-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904602v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Sidebottom" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211355d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eyglunent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Da&#235;le" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellouki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104451v" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201260v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Koetz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Barat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Baschek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Bastiaanssen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rohrer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Tillmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4597" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904614v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Carlsson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Crowley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11196" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581492v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581495v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058132v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581614v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Mellouki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00517365v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ORLE2070" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-bernard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6116-3167" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=i9ZzUjYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-2864-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francois.bernard@cnrs-orleans.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033372v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Vernier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138421" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931874v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dewald" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Liebmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Friedrich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Shenolikar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schuladen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-10459-2020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios K Papanastasiou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Portmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios Papadimitriou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B Burkholder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2020.137089" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524033v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21344" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931877v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00157" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vollmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blagoj Mitrevski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paul Steele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Trudinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3481-2019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyin Zheng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b10394" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Coggon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcdonald" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vlasenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00506" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.02.039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b01908" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904581v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071240" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.08.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729786v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardinale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berbis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2017.09.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03520" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Hu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Deng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-675-2016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904580v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Davis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleming" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8043-2016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01232735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grosselin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5797-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Jackman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2015.03.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890675v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064939" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF2L10DF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904589v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ding" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-301-2014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00925021v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Mu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408771r" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magneron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Eyglunent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Wallington" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es304600z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Ding" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Fu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanfu He" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-0742(11)60730-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VK7G51T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01192730v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peyroux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilgars" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2011.08.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J2HX3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;barki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-0742(11)60726-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904602v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Sidebottom" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211355d" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eyglunent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Da&#235;le" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellouki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104451v" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201260v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Koetz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Barat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Baschek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Bastiaanssen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rohrer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Tillmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4597" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904614v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Carlsson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Crowley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11196" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581492v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581495v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058132v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581614v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Mellouki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00517365v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ORLE2070" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>