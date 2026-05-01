--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -274,260 +274,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brand typicality impact on brand imitations evaluation and categorization</w:t>
+                <w:t xml:space="preserve">A typology of brand counterfeiting and imitation based on a semiotic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bobrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Thébault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bobrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Product and Brand Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69 (1), pp.349-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2015.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JPBM-07-2015-0923⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117694v1</w:t>
+                <w:t xml:space="preserve">hal-02117651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A typology of brand counterfeiting and imitation based on a semiotic approach</w:t>
+                <w:t xml:space="preserve">Brand typicality impact on brand imitations evaluation and categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobrie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marinette Thébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2015.08.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Product and Brand Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (6), pp.600-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JPBM-07-2015-0923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117651v1</w:t>
+                <w:t xml:space="preserve">hal-02117694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consommateurs de contrefaçon : le prix n'est pas la seule motivation</w:t>
               </w:r>
@@ -790,290 +790,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution sémiotique à la recherche en marketing sur les territoires et les identités</w:t>
+                <w:t xml:space="preserve">Goûtons aux nudges : contre le gaspillage alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mérigot</w:t>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Badulescu</w:t>
+                <w:t xml:space="preserve">Anne Krupicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bobrie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème congrès international de l'AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Nudges 2019 : de la manipulation à l'incitation - inflexion des comportements et des politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02300014v1</w:t>
+                <w:t xml:space="preserve">halshs-02535354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goûtons aux nudges : contre le gaspillage alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution sémiotique à la recherche en marketing sur les territoires et les identités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mérigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cristina Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Regany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nudges 2019 : de la manipulation à l'incitation - inflexion des comportements et des politiques publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">35ème congrès international de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02535354v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02300014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital parenting: a preliminary analysis of marketing discourses promoted by digital services aimed at children under 6 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie-Inès de La Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Badulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1187,398 +1187,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01395063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation par le design des produits et le discours des objets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typicality impact on brand imitations evaluation and categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e Congrès International de l'afm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, May 2015, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">4th International Brand Relationships Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391085v1</w:t>
+                <w:t xml:space="preserve">halshs-02530211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typicality impact on brand imitations evaluation and categorization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A semiotic comparison of the story-telling of Western and Asian luxury forms of living by market communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Brand Relationships Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">2nd International Congress of Numanitie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Kaunas, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02530211v1</w:t>
+                <w:t xml:space="preserve">hal-01390982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semiotic comparison of the story-telling of Western and Asian luxury forms of living by market communication</w:t>
+                <w:t xml:space="preserve">L’innovation par le design des produits et le discours des objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Congress of Numanitie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Kaunas, Lithuania</w:t>
+              <w:t xml:space="preserve">31e Congrès International de l'afm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390982v1</w:t>
+                <w:t xml:space="preserve">hal-01391085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sémiotiques-objets des présentations des vins de qualité : analyse des niveaux de pertinence et des plans d’immanence des marques, du packaging et des bouteilles du « TOP 100 du Wine Spectator » de 2008 à 2012</w:t>
+                <w:t xml:space="preserve">Commerce et économie sociale : splendeur et décadence des Coopératives de consommateurs françaises, du début à la fin du 20° siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12° Congrès mondial de sémiotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Sofia, Bulgarie</w:t>
+              <w:t xml:space="preserve">17° Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01377790v1</w:t>
+                <w:t xml:space="preserve">halshs-01377772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commerce et économie sociale : splendeur et décadence des Coopératives de consommateurs françaises, du début à la fin du 20° siècle</w:t>
+                <w:t xml:space="preserve">Les sémiotiques-objets des présentations des vins de qualité : analyse des niveaux de pertinence et des plans d’immanence des marques, du packaging et des bouteilles du « TOP 100 du Wine Spectator » de 2008 à 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17° Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">12° Congrès mondial de sémiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Sofia, Bulgarie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01377772v1</w:t>
+                <w:t xml:space="preserve">halshs-01377790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1590,333 +1590,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les signes d'identification de la qualité et de l'origine (SIQO). Expliquer, communiquer, faire partager les normes de qualité et l'authenticité des produits et services alimentaires et gastronomiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La communication des marques alimentaires auprès des enfants et des adolescents, entre apprentissage nutritionnel et cultures ludiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie-Inés de la Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Badulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Jacques Boutaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.179-199, 2024, 978-2-340-09462-8</w:t>
+              <w:t xml:space="preserve">, pp.162-178, 2024, Les dessous.., 978-2-340-09462-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295853v1</w:t>
+                <w:t xml:space="preserve">hal-05319558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les signes d’identification de la qualité et de l’origine (SIQO). Expliquer, communiquer, faire partager les normes de qualités et l’authenticité des produits et services alimentaires et gastronomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allard-Huver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilien Stengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179-202, 2024, 9782340094628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication des marques alimentaires auprès des enfants et des adolescents, entre apprentissage nutritionnel et cultures ludiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les signes d'identification de la qualité et de l'origine (SIQO). Expliquer, communiquer, faire partager les normes de qualité et l'authenticité des produits et services alimentaires et gastronomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobrie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Badulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Jacques Boutaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.162-178, 2024, Les dessous.., 978-2-340-09462-8</w:t>
+              <w:t xml:space="preserve">, pp.179-199, 2024, 978-2-340-09462-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319558v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique du commerce et la rente : Des canaux, des écluses et des éclusiers</w:t>
               </w:r>
@@ -2214,191 +2214,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sources économiques et politiques du concept de « l’hypermarché » français dans les années cinquante et soixante</w:t>
+                <w:t xml:space="preserve">Le cas Mosaïque : les vins du Sud-Ouest France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Granata Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retailing &amp; localisation, Une approche multidisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.19-40, 2018, 979-10-320-0147-9</w:t>
+              <w:t xml:space="preserve">Mosaïque : la marque « les Vins Sud-Ouest France »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCMP Publishing, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161149v1</w:t>
+                <w:t xml:space="preserve">hal-02163479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cas Mosaïque : les vins du Sud-Ouest France</w:t>
+                <w:t xml:space="preserve">Les sources économiques et politiques du concept de « l’hypermarché » français dans les années cinquante et soixante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobrie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Granata Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mosaïque : la marque « les Vins Sud-Ouest France »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CCMP Publishing, 2018</w:t>
+              <w:t xml:space="preserve">Retailing &amp; localisation, Une approche multidisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.19-40, 2018, 979-10-320-0147-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163479v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une comparaison internationale des freins et motivations des consommateurs face à la contrefaçon</w:t>
               </w:r>
@@ -2988,51 +2988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobrie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118768518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160380v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150017013072" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117694v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Th&#233;bault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-07-2015-0923" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2015.08.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4DBJLBT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.107.0025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.242.0069" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02300014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rigot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Regany" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mclaughlin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535354v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Picq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390982v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15476-29142-les-dessous-de-la-communication-alimentaire-9782340094628.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461776v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15476-les-dessous-de-la-communication-alimentaire-9782340094628.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#233;s de la Ville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/fr/accueil/15476-les-dessous-de-la-communication-alimentaire-9782340094628.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/a-meme-le-sens-2/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/publications/la-semiotique-et-son-autre/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celhay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Granata Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Thebault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Muller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374100v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chand&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duyck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/management-prospective/ouvrage/305-les-canaux-de-distribution-et-les-nouvelles-technologies.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobrie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118768518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160380v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150017013072" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Th&#233;bault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2015.08.007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4DBJLBT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-07-2015-0923" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.107.0025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.242.0069" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mclaughlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02300014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rigot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Regany" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Picq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#233;s de la Ville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/fr/accueil/15476-les-dessous-de-la-communication-alimentaire-9782340094628.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461776v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15476-les-dessous-de-la-communication-alimentaire-9782340094628.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15476-29142-les-dessous-de-la-communication-alimentaire-9782340094628.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/a-meme-le-sens-2/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/publications/la-semiotique-et-son-autre/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163479v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celhay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Granata Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161149v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Thebault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Muller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374100v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chand&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duyck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/management-prospective/ouvrage/305-les-canaux-de-distribution-et-les-nouvelles-technologies.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>